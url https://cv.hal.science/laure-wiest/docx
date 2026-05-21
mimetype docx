--- v0 (2026-03-19)
+++ v1 (2026-05-21)
@@ -1909,555 +1909,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and removal of emerging pollutants in urban sewage treatment plants using LC-QToF-MS suspect screening and quantification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniaturization of an extraction protocol for the monitoring of pesticides and polar transformation products in biotic matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Hervé</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Cor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145779⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 284, pp.131292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162034v1</w:t>
+                <w:t xml:space="preserve">hal-03364505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization of an extraction protocol for the monitoring of pesticides and polar transformation products in biotic matrices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-family offline SPE LC-MS/MS analytical method for anionic, cationic and non-ionic surfactants quantification in surface water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azziz Assoumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131292⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232, pp.122441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364505v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-family offline SPE LC-MS/MS analytical method for anionic, cationic and non-ionic surfactants quantification in surface water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gentamicin Adsorption onto Soil Particles Prevents Overall Short-Term Effects on the Soil Microbiome and Resistome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guironnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122441⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue The Distribution of Antibiotic Resistance in Terrestrial Ecosystems, 10 (2), pp.191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10020191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209496v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentamicin Adsorption onto Soil Particles Prevents Overall Short-Term Effects on the Soil Microbiome and Resistome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence and removal of emerging pollutants in urban sewage treatment plants using LC-QToF-MS suspect screening and quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fildier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+                <w:t xml:space="preserve">Christine Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Special Issue The Distribution of Antibiotic Resistance in Terrestrial Ecosystems, 10 (2), pp.191. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 774, pp.145779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10020191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200197v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variations in chemical pollutants found among urban deposits match changes in thiopurine S-methyltransferase-harboring bacteria tracked by the tpm metabarcoding approach</w:t>
               </w:r>
@@ -2571,559 +2571,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological risk assessment of contaminants of emerging concern identified by “suspect screening” from urban wastewater treatment plant effluents at a territorial scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gosset</w:t>
+                <w:t xml:space="preserve">Aminoglycosides analysis optimization using Ion pairing Liquid Chromatography coupled to tandem Mass Spectrometry and application on wastewater samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guironnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 778, pp.146275. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.462133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2021.462133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167988v1</w:t>
+                <w:t xml:space="preserve">hal-03200052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminoglycosides analysis optimization using Ion pairing Liquid Chromatography coupled to tandem Mass Spectrometry and application on wastewater samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guironnet</w:t>
+                <w:t xml:space="preserve">Ecotoxicological risk assessment of contaminants of emerging concern identified by “suspect screening” from urban wastewater treatment plant effluents at a territorial scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fildier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.462133. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 778, pp.146275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2021.462133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200052v1</w:t>
+                <w:t xml:space="preserve">hal-03167988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicity and antibiotic resistance of wastewater during transport in an urban sewage network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dagot</w:t>
+                <w:t xml:space="preserve">Development of a simple multiresidue extraction method for the quantification of a wide polarity range list of pesticides and transformation products in eggs by liquid chromatography and tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margaux Gaschet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Cor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-07982-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1628, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544159v1</w:t>
+                <w:t xml:space="preserve">hal-03011261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simple multiresidue extraction method for the quantification of a wide polarity range list of pesticides and transformation products in eggs by liquid chromatography and tandem mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dufour</w:t>
+                <w:t xml:space="preserve">Ecotoxicity and antibiotic resistance of wastewater during transport in an urban sewage network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Laquaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucile Auger</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1628, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (16), pp.19991-19999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-07982-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011261v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging polar pollutants in groundwater: Potential impact of urban stormwater infiltration practices</w:t>
               </w:r>
@@ -3233,295 +3233,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration and field application of an innovative passive sampler for monitoring groundwater quality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hospital discharges in urban sanitation systems: Long-term monitoring of wastewater resistome and microbiota in relationship to their eco-exposome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Fones</w:t>
+                <w:t xml:space="preserve">Elena Buelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Mills</w:t>
+                <w:t xml:space="preserve">Andreu Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lourenço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120307⟩</w:t>
+              <w:t xml:space="preserve">Water Research X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.100045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wroa.2020.100045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333807v1</w:t>
+                <w:t xml:space="preserve">pasteur-02551997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital discharges in urban sanitation systems: Long-term monitoring of wastewater resistome and microbiota in relationship to their eco-exposome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margaux Gaschet</w:t>
+                <w:t xml:space="preserve">Calibration and field application of an innovative passive sampler for monitoring groundwater quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pinasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Lourenço</w:t>
+                <w:t xml:space="preserve">Gary Fones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Kennedy</w:t>
+                <w:t xml:space="preserve">Graham Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.100045. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 208, pp.120307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wroa.2020.100045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02551997v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of passive sampling and high resolution mass spectrometry using a suspect screening approach to characterise emerging pollutants in contaminated groundwater and runoff</w:t>
               </w:r>
@@ -3559,51 +3559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fildier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Fones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 672, pp.253-263. </w:t>
@@ -3693,51 +3693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (S1), pp.59-74. </w:t>
@@ -3903,291 +3903,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of multi-class surfactants in urban wastewater: contribution of a healthcare facility to the pollution transported into the sewerage system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Priority substances in accumulated sediments in a stormwater detention basin from an industrial area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bergé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Wiest</w:t>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Baudot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0470-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 243, pp.1669-1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682871v1</w:t>
+                <w:t xml:space="preserve">hal-01931386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority substances in accumulated sediments in a stormwater detention basin from an industrial area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence of multi-class surfactants in urban wastewater: contribution of a healthcare facility to the pollution transported into the sewerage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 243, pp.1669-1678. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (10), pp.9219-9229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0470-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931386v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-year survey of specific hospital wastewater treatment and its impact on pharmaceutical discharges</w:t>
               </w:r>
@@ -4199,64 +4199,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofana Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bessueille-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4301,295 +4301,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SIPIBEL project: treatment of hospital and urban wastewater in a conventional urban wastewater treatment plant.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic accumulation processes and models for 43 micropollutants in “pharmaceutical” POCIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+                <w:t xml:space="preserve">Nicolas A.O. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Peter H. Arp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Randon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9302-0⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 615, pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606931v1</w:t>
+                <w:t xml:space="preserve">hal-02119712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic accumulation processes and models for 43 micropollutants in “pharmaceutical” POCIS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Randon</w:t>
+                <w:t xml:space="preserve">The SIPIBEL project: treatment of hospital and urban wastewater in a conventional urban wastewater treatment plant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofana Chonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Camilleri</w:t>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 615, pp.197-207. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (10), pp.9197-9206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9302-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119712v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sédiments d’un bassin de retenue-décantation des eaux pluviales et éléments pour la gestion</w:t>
               </w:r>
@@ -4735,51 +4735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Pouech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4847,51 +4847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River biofilm community changes related to pharmaceutical loads emitted by a wastewater treatment plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofana Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4962,338 +4962,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriome genetic structures of urban deposits are indicative of their origin and impacted by chemical pollutants</w:t>
+                <w:t xml:space="preserve">Contamination des eaux pluviales par les micropolluants: avancées du projet INOGEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Marti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ribun</w:t>
+                <w:t xml:space="preserve">Christel Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Marjolet</w:t>
+                <w:t xml:space="preserve">Véronique Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bernardin Souibgui</w:t>
+                <w:t xml:space="preserve">Mélissa Delamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-13594-8⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7/8, pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201778051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646114v1</w:t>
+                <w:t xml:space="preserve">hal-01581007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des eaux pluviales par les micropolluants: avancées du projet INOGEV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacteriome genetic structures of urban deposits are indicative of their origin and impacted by chemical pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Sebastian</w:t>
+                <w:t xml:space="preserve">Romain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ruban</w:t>
+                <w:t xml:space="preserve">Sébastien Ribun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Delamain</w:t>
+                <w:t xml:space="preserve">Laure Marjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Percot</w:t>
+                <w:t xml:space="preserve">Claire Bernardin Souibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7/8, pp.51-66. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.13219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201778051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13594-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581007v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori assessment of ecotoxicological risks linked to building a hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Orias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5465,51 +5465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des rejets de médicaments sur le milieu récepteur : résultats des projets Sipibel et Irmise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5556,51 +5556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multiple-class analytical method based on the use of synthetic matrices for the simultaneous determination of commonly used commercial surfactants in wastewater by liquid chromatography-tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5728,51 +5728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Pouech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnèta Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5848,64 +5848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresidue fully automated online SPE-HPLC-MS/MS method for the quantification of endocrine-disrupting and pharmaceutical compounds at trace level in surface water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5995,51 +5995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroQuEChERS-nanoliquid chromatography-nanospray-tandem mass spectrometry for the detection and quantification of trace pharmaceuticals in benthic invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Berlioz-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6167,51 +6167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Pouech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Quignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6268,429 +6268,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the extraction of additives and additive degradation products from polymer packaging into solutions by multi-residue method including solid phase extraction and ultra-high performance liquid chromatography-tandem mass spectrometry analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Léonard</w:t>
+                <w:t xml:space="preserve">Micropollutants in urban stormwater: occurrence, concentrations, and atmospheric contributions for a wide range of contaminants in three French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7551-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (8), pp.5267-5281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2396-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924245v1</w:t>
+                <w:t xml:space="preserve">hal-00923251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-residue analysis of emerging pollutants in sediment using QuEChERS-based extraction followed by LC-MS/MS analysis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vauchez</w:t>
+                <w:t xml:space="preserve">Monitoring the extraction of additives and additive degradation products from polymer packaging into solutions by multi-residue method including solid phase extraction and ultra-high performance liquid chromatography-tandem mass spectrometry analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Pouech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 406 (4), pp.1259-1266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7450-8⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 406 (5), pp.1493-1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7551-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955924v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutants in urban stormwater: occurrence, concentrations, and atmospheric contributions for a wide range of contaminants in three French catchments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Delamain</w:t>
+                <w:t xml:space="preserve">Multi-residue analysis of emerging pollutants in sediment using QuEChERS-based extraction followed by LC-MS/MS analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Berlioz-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Percot</w:t>
+                <w:t xml:space="preserve">Antoine Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (8), pp.5267-5281. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (4), pp.1259-1266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2396-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7450-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923251v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey regarding the occurrence of selected organic micropollutants in the groundwaters of overseas departments</w:t>
               </w:r>
@@ -6702,77 +6702,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (12), pp.7512-7521. </w:t>
@@ -6836,64 +6836,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Berlioz-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6983,51 +6983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7068,303 +7068,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace level determination of pyrethroid and neonicotinoid insecticides in beebread using acetonitrile-based extraction followed by analysis with ultra-high-performance liquid chromatography-tandem mass spectrometry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Widespread occurrence of chemical residues in beehive matrices from apiaries located in different landscapes of Western France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Buleté</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Piroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.09.088⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e67007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877912v1</w:t>
+                <w:t xml:space="preserve">hal-01071820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread occurrence of chemical residues in beehive matrices from apiaries located in different landscapes of Western France.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Puyo</w:t>
+                <w:t xml:space="preserve">Trace level determination of pyrethroid and neonicotinoid insecticides in beebread using acetonitrile-based extraction followed by analysis with ultra-high-performance liquid chromatography-tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Thorin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Buleté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1316, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.09.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01071820v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A potential biomarker of androgen exposure in European bullhead (Cottus sp.) kidney</w:t>
               </w:r>
@@ -7523,51 +7523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7798,51 +7798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fratta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7944,51 +7944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8090,51 +8090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8219,51 +8219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-residue analysis of 80 environmental contaminants in honeys, honeybees and pollens by one extraction procedure followed by liquid and gas chromatography coupled with mass spectrometric detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Buleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8391,51 +8391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Arnaudguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8524,51 +8524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Grenier-Loustalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9382,221 +9382,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criblage suspect de polluants émergents dans les eaux souterraines et de ruissellement par échantillonnage passif couplé à la spectrométrie de masse haute résolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effluents hospitaliers et urbains : avancées dans la caractérisation physico-chimique des effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème congrès du Groupe Français de recherche sur les Pesticides - GFP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7ème conférence Eau &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529867v1</w:t>
+                <w:t xml:space="preserve">hal-02465161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effluents hospitaliers et urbains : avancées dans la caractérisation physico-chimique des effluents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Criblage suspect de polluants émergents dans les eaux souterraines et de ruissellement par échantillonnage passif couplé à la spectrométrie de masse haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pinasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fildier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Volatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème conférence Eau &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">49ème congrès du Groupe Français de recherche sur les Pesticides - GFP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465161v1</w:t>
+                <w:t xml:space="preserve">hal-02529867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspect screening of emerging pollutants in groundwater and runoff water using passive sampling coupled with high resolution mass spectrometry</w:t>
               </w:r>
@@ -9707,51 +9707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental resistome transcriptional response to gentamicin pollution at sub-inhibitory concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10108,51 +10108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Laquaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10341,77 +10341,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de polluants liés aux activités de soin dans les boues de station d’épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Fieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10462,64 +10462,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of emerging contaminants in retention basin sediments: four years monitoring results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10568,812 +10568,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses multi-résidus dans le miel : enjeux et défis analytiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surfactants in urban effluents: comparison between domestic and clinical discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journée de l'epertise chimique à Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CPE Lyon; SECF - Société des Experts Chimistes de France, Mar 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th EWA International Symposium""Challenges arising from Micro-Pollutants in Wastewater, Water, and Environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EWA - European Water Association, May 2016, Munich, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575726v1</w:t>
+                <w:t xml:space="preserve">hal-01575584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du rejet de substances pharmaceutiques dans le milieu récepteur : résultats issus de deux années de suivi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Release of polymer additives from pharmaceutical packaging studied by an original UHPLC-ESI-MS/MS and ToF-SIMS method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Pouech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Eco-Tox de la fondation Rovaltain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Rovaltain, Oct 2016, Alixan, France</w:t>
+              <w:t xml:space="preserve">Thermec 2016 - 9th International Conference on Processing and Manufacturing of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Graz, Austria, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575668v1</w:t>
+                <w:t xml:space="preserve">hal-01575714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of polymer additives from pharmaceutical packaging studied by an original UHPLC-ESI-MS/MS and ToF-SIMS method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Bordes</w:t>
+                <w:t xml:space="preserve">Investigation of pharmaceuticals in aquatic environments on a national scale in France and french overseas departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec 2016 - 9th International Conference on Processing and Manufacturing of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Graz, Austria, Austria</w:t>
+              <w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575714v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of pharmaceuticals in aquatic environments on a national scale in France and french overseas departments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du rejet de substances pharmaceutiques dans le milieu récepteur : résultats issus de deux années de suivi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Eco-Tox de la fondation Rovaltain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Rovaltain, Oct 2016, Alixan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854268v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactants in urban effluents: comparison between domestic and clinical discharges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bergé</w:t>
+                <w:t xml:space="preserve">Analyses multi-résidus dans le miel : enjeux et défis analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th EWA International Symposium""Challenges arising from Micro-Pollutants in Wastewater, Water, and Environment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EWA - European Water Association, May 2016, Munich, Germany, Germany</w:t>
+              <w:t xml:space="preserve">5ème journée de l'epertise chimique à Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CPE Lyon; SECF - Société des Experts Chimistes de France, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575584v1</w:t>
+                <w:t xml:space="preserve">hal-01575726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary approach to better characterize sediments in dry detention basins- the French Cabrres programme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Marti</w:t>
+                <w:t xml:space="preserve">Recherche de pesticides néonicotinoïdes, pyréthrinoïdes et du boscalide dans trois matrices apicoles : la cire, l’abeille et le pain d’abeille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+                <w:t xml:space="preserve">Claire Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Fieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Novatech 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Forum Eco-Tox de la fondation Rovaltain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Rovaltain, Oct 2016, Alixan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066972v1</w:t>
+                <w:t xml:space="preserve">hal-01575663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de pesticides néonicotinoïdes, pyréthrinoïdes et du boscalide dans trois matrices apicoles : la cire, l’abeille et le pain d’abeille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+                <w:t xml:space="preserve">Interdisciplinary approach to better characterize sediments in dry detention basins- the French Cabrres programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jabot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maéva Fieu</w:t>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Eco-Tox de la fondation Rovaltain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Rovaltain, Oct 2016, Alixan, France</w:t>
+              <w:t xml:space="preserve">Proceedings of Novatech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575663v1</w:t>
+                <w:t xml:space="preserve">hal-02066972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulated sediments in a retention/detention basin: What about the contamination in terms of emerging pollutants?</w:t>
               </w:r>
@@ -11480,51 +11480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pharmaceuticals discharges on the receiving environment : a two years monitoring results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11562,103 +11562,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropollutants in urban stormwater: occurrence, concentrations and atmospheric contributions for a wide range of contaminants in three French catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.USB cle</w:t>
@@ -11687,90 +11687,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides in bees, beebread and beeswax: levels and distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Buleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Fieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11812,77 +11812,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'outils analytiques pour la recherche et la quantification de pesticides et leurs métabolites, dans l'abeille et deux produits de la ruche : la cire et le pain d'abeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Fieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11937,77 +11937,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'outils analytiques pour la recherche et la quantification de pesticides et leurs métabolites, dans l'abeille et deux produits de la ruche : la cire et le pain d'abeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Fieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12062,64 +12062,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of neonicotinoids and pyrethrinoids in apiarian products: beebread and beeswax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Buleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12177,480 +12177,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination en micropolluants des EP urbaines: synthèse des résultats des campagnes de mesures INOGEV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Harmonisation des méthodes et procédures expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sebastian</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989133v1</w:t>
+                <w:t xml:space="preserve">hal-00989141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonisation des méthodes et procédures expérimentales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination en micropolluants des EP urbaines: synthèse des résultats des campagnes de mesures INOGEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moilleron</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Sebastian</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989141v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of steroids and veterinary antibiotics in soil using QuEChERS extraction followed by LC-MS/MS</w:t>
+                <w:t xml:space="preserve">Behaviour of steroids and veterinary antibiotics in soil: study of transfer and degradation in soil columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Environmental Analytical Chemistry (ISEAC-37)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992520v1</w:t>
+                <w:t xml:space="preserve">hal-00704471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the contamination of aquatic micro-organisms by micro-QuEChERS-nano-LC-MS/MS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Buleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
@@ -12673,1714 +12673,1714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of steroids and veterinary antibiotics in soil: study of transfer and degradation in soil columns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
+                <w:t xml:space="preserve">Quantification of pharmaceuticals and endocrine disruptors in river sediments: development and validation of a QuEChERS-based extraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Environmental Analytical Chemistry (ISEAC-37)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704471v1</w:t>
+                <w:t xml:space="preserve">hal-00704467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of pharmaceuticals and endocrine disruptors in river sediments: development and validation of a QuEChERS-based extraction.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Analysis of steroids and veterinary antibiotics in soil using QuEChERS extraction followed by LC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Environmental Analytical Chemistry (ISEAC-37)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704467v1</w:t>
+                <w:t xml:space="preserve">hal-00992520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et Validation d'une méthode de dosage d'insecticides et de leurs métabolites dans le pain d'abeille par UHPLC-MS/MS.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vauchez</w:t>
+                <w:t xml:space="preserve">Quantification of pharmaceuticals and endocrine disruptors in river sediments: development and validation of a QuEChERS based extraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème journée scientifique apicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704844v1</w:t>
+                <w:t xml:space="preserve">hal-00704579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to evaluate pollution, degradation and metabolisation of multi-families of pharmaceuticals and endocrine disruptors in multiple compartments of the surface water media?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Behavior of steroids and veterinary antibiotics in soil: study of transfer and degradation in soil columns.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnèta Kiss</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704539v1</w:t>
+                <w:t xml:space="preserve">hal-00704534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensitive, specific and selective multi-residue analytical method using SPE-HPLC-MS/MS for the analysis of additives and degradation products at trace levels into solutions in contact with plasticpacking.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Baudot</w:t>
+                <w:t xml:space="preserve">Androgen-induced kidney hypertrophy in the European bullhead (Cottus sp.): a potential biomarker of androgen exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Le Rohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th international Symposium on Chromatography - ISC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Torun, Poland</w:t>
+              <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737869v1</w:t>
+                <w:t xml:space="preserve">hal-00704593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an analytical method for the determination of emergent contaminants in soils.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+                <w:t xml:space="preserve">How to evaluate pollution, degradation and metabolisation of multi-families of pharmaceuticals and endocrine disruptors in multiple compartments of water surface media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnèta Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Environmental Analytical Chemistry (ISEAC-37)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704449v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche en chimie environnementale : de la quantification ciblée de contaminnats à l'évaluation de la contamination du milieu aquatique par une approche non ciblée.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Développement d'une méthode analytique pour l'analyse d'antibiotiques vétérinaires et humains et stéroïdes hormonaux dans le sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992545v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of pharmaceuticals and endocrine disruptors in river sediments: development and validation of a QuEChERS based extraction.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Développement d'outils analytiques basés sur la nano-chromatographie pour l'étude de l'accumulation et du métabolisme de contaminants organiques chez des invertébrés aquatiques d'eau douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Buleté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">29èmes Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704579v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'outils analytiques basés sur la nano-chromatographie pour l'étude de l'accumulation et du métabolisme de contaminants organiques chez des invertébrés aquatiques d'eau douce</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Development of an analytical method for the determination of emergent contaminants in soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Environmental Analytical Chemistry (ISEAC-37)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728045v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of steroids and veterinary antibiotics in soil: study of transfer and degradation in soil columns.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">How to evaluate pollution, degradation and metabolisation of multi-families of pharmaceuticals and endocrine disruptors in multiple compartments of the surface water media?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnèta Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704534v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Androgen-induced kidney hypertrophy in the European bullhead (Cottus sp.): a potential biomarker of androgen exposure.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L.R. Le Rohic</w:t>
+                <w:t xml:space="preserve">Développement et Validation d'une méthode de dosage d'insecticides et de leurs métabolites dans le pain d'abeille par UHPLC-MS/MS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Buleté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">4ème journée scientifique apicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704593v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to evaluate pollution, degradation and metabolisation of multi-families of pharmaceuticals and endocrine disruptors in multiple compartments of water surface media.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnèta Kiss</w:t>
+                <w:t xml:space="preserve">A sensitive, specific and selective multi-residue analytical method using SPE-HPLC-MS/MS for the analysis of additives and degradation products at trace levels into solutions in contact with plasticpacking.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Pouech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Environmental Analytical Chemistry (ISEAC-37)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">29th international Symposium on Chromatography - ISC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704462v1</w:t>
+                <w:t xml:space="preserve">hal-00737869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une méthode analytique pour l'analyse d'antibiotiques vétérinaires et humains et stéroïdes hormonaux dans le sol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Approche en chimie environnementale : de la quantification ciblée de contaminnats à l'évaluation de la contamination du milieu aquatique par une approche non ciblée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnèta Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992552v1</w:t>
+                <w:t xml:space="preserve">hal-00992545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation d'une méthode de dosage de traces d'insecticides et de leurs métabolites dans le pain d'abeilles par UHPLC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Buleté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14418,90 +14418,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative sample preparation steps for the analysis of pharmaceuticals in soil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
@@ -14524,1249 +14524,1249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une méthodologie analytique par PLE/SPE - LC/MS/MS pour l'analyse de deux familles d'antibiotiques vétérinaires: les Tétracyclines et les Fluoroquinolones.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">INOGEV project: an original French approach in micropollutant characterization assessment in urban wet weather effluents and atmospheric deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEP 2011 - 9ème congrès francophone de l'AfSep sur les sciences séparatives et les couplages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International conference on urban drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591987v1</w:t>
+                <w:t xml:space="preserve">hal-00907057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative sample preparation steps for the analysis of hormonal steroids and veterinary antibiotics in soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+                <w:t xml:space="preserve">Etude de la bioaccumulation et de la métabolisation de la fluoxétine dans des invertébrés benthiques par Micro-QuEChERS-NanoLC-Nano-ESI-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Buleté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Chemistry and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique, SMAP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639370v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multi-residue routine analysis of 80 pesticides in honeys, honeybees and pollens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au point d'une analyse multi-résidus de produits phytosanitaires dans les miels, les abeilles et le pollen par LC-MS/MS et GC-ToF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Arnaudguilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Buleté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fratta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apimondia 2011, 42nd international apicultural congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Journée scientifique apicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639373v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la bioaccumulation et de la métabolisation de la fluoxétine dans des invertébrés benthiques par Micro-QuEChERS-NanoLC-Nano-ESI-MS/MS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Analysis of Emerging Pollutant in Soil: an Analytical Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique, SMAP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639377v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INOGEV project: an original French approach in micropollutant characterization assessment in urban wet weather effluents and atmospheric deposits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and validation of an on-line SPE-LC-MS/MS method for the analysis of 23 endocrine disruptors in surface water at the lower ng/L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on urban drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. 8p</w:t>
+              <w:t xml:space="preserve">International Conference on Chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907057v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'une analyse multi-résidus de produits phytosanitaires dans les miels, les abeilles et le pollen par LC-MS/MS et GC-ToF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Development of multi-residue routine analysis of 80 pesticides in honeys, honeybees and pollens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Buleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fratta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Amic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique apicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Arles, France</w:t>
+              <w:t xml:space="preserve">Apimondia 2011, 42nd international apicultural congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591936v1</w:t>
+                <w:t xml:space="preserve">hal-00639373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Emerging Pollutant in Soil: an Analytical Challenge</w:t>
+                <w:t xml:space="preserve">Innovative sample preparation steps for the analysis of hormonal steroids and veterinary antibiotics in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Chemistry and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639350v1</w:t>
+                <w:t xml:space="preserve">hal-00639370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of an on-line SPE-LC-MS/MS method for the analysis of 23 endocrine disruptors in surface water at the lower ng/L.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Camilleri</w:t>
+                <w:t xml:space="preserve">Développement d'une méthodologie analytique par PLE/SPE - LC/MS/MS pour l'analyse de deux familles d'antibiotiques vétérinaires: les Tétracyclines et les Fluoroquinolones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Chemistry and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">SEP 2011 - 9ème congrès francophone de l'AfSep sur les sciences séparatives et les couplages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639347v1</w:t>
+                <w:t xml:space="preserve">hal-00591987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an analytical method based on QuEChERS-LC-MS/MS for the analysis of hormones and veterinary antibiotics at traces level in soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+                <w:t xml:space="preserve">Comparaison des sources d'ionisation APCI et ESI pour le suivi d'additifs utilisés dans la formulation de conditionnements plastiques alimentaires et pharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Pouech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Baudot</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Meeting of Environmental Chemistry (EMEC 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique, SMAP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790073v1</w:t>
+                <w:t xml:space="preserve">hal-00639379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des sources d'ionisation APCI et ESI pour le suivi d'additifs utilisés dans la formulation de conditionnements plastiques alimentaires et pharmaceutiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Development of an analytical method based on QuEChERS-LC-MS/MS for the analysis of hormones and veterinary antibiotics at traces level in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique, SMAP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">12th European Meeting of Environmental Chemistry (EMEC 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639379v1</w:t>
+                <w:t xml:space="preserve">hal-00790073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des extractions MEPS et SPE pour la quantification par LC-MS/MS d'androgènes et d'oestrogènes sous forme libres et conjugués dans du sérum de rat.</w:t>
               </w:r>
@@ -15791,64 +15791,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Pouech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnèta Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique, SMAP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
@@ -15877,77 +15877,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of differential accumulation of fluoxetine and norfluoxetine in gastropod snails by Micro-QuEChERS-NanoLC-Nano-ESI-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Buleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16002,77 +16002,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation d'une méthode d'analyse de médicaments dans des invertébrés benthiques d'eau douce par nano chromatographie liquide couplée à la spectrométrie de masse en tandem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Buleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16166,51 +16166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16287,64 +16287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Pouech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnèta Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 2011 - 9ème congrès francophone de l'AfSep sur les sciences séparatives et les couplages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
@@ -16373,77 +16373,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of 25 endocrine disruptors and 13 pharmaceuticals in surface water at the lower ng/L using a validated on-line SPE-LC-MS/MS method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16507,64 +16507,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of bioaccumulation and metabolization of fluoxetine in benthic invertebrates by Micro-QuEChERS-NanoLC-Nano-ESI-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Buleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16613,804 +16613,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-residue routine analysis of 80 pesticides in honeys, honeybees and pollens by GC-ToF and LC-MS/MS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Nano-liquid chromatography-Nanospray-mass spectrometry for the detection and quantification of traces of endocrine disruptors in benthic invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Buleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Residue Pesticide Workshop (EPRW 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">36th International Symposium on Environmental Analytical Chemistry (ISEAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509959v1</w:t>
+                <w:t xml:space="preserve">hal-00531650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of LC-MS/MS and GC-ToF for the detection and quantification of 87 pesticides in honey using the QuEChERS extraction method.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carine Arnaudguilhem</w:t>
+                <w:t xml:space="preserve">Analyse de stéroïdes hormonaux et composés vétérinaires à l'état de traces dans le sol par PLE-LC/MS/MS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th annual LC/MS/MS Workshop on environmental applications and food safety, "Focus on Emerging substances"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">11èmes journées francophones des jeunes physico-chimistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509988v1</w:t>
+                <w:t xml:space="preserve">hal-00639751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large screening of emerging pollutants in surface and deep waters based on analyses by LC/MS-MS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-residue routine analysis of 57 pesticides by gas chromatography coupled with time of flight mass spectrometry in honeybee's pollen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Arnaudguilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Buleté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Amic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Symposium on Environmental Analytical Chemistry (ISEAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">5th National Meeting on Environmental Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Chester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531657v1</w:t>
+                <w:t xml:space="preserve">hal-00509963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de stéroïdes hormonaux et composés vétérinaires à l'état de traces dans le sol par PLE-LC/MS/MS.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+                <w:t xml:space="preserve">Combination of LC-MS/MS and GC-ToF for the detection and quantification of 87 pesticides in honey using the QuEChERS extraction method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Amic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fratta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Arnaudguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées francophones des jeunes physico-chimistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Autrans, France</w:t>
+              <w:t xml:space="preserve">6th annual LC/MS/MS Workshop on environmental applications and food safety, "Focus on Emerging substances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639751v1</w:t>
+                <w:t xml:space="preserve">hal-00509988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-liquid chromatography-Nanospray-mass spectrometry for the detection and quantification of traces of endocrine disruptors in benthic invertebrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Development of a multi-residue routine analysis of 80 pesticides in honeys, honeybees and pollens by GC-ToF and LC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Amic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fratta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Buleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Arnaudguilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Symposium on Environmental Analytical Chemistry (ISEAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">European Residue Pesticide Workshop (EPRW 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531650v1</w:t>
+                <w:t xml:space="preserve">hal-00509959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-residue routine analysis of 57 pesticides by gas chromatography coupled with time of flight mass spectrometry in honeybee's pollen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large screening of emerging pollutants in surface and deep waters based on analyses by LC/MS-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Amic</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th National Meeting on Environmental Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Chester, United Kingdom</w:t>
+              <w:t xml:space="preserve">36th International Symposium on Environmental Analytical Chemistry (ISEAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509963v1</w:t>
+                <w:t xml:space="preserve">hal-00531657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi residue analysis of endocrine disruptor compounds in environmental samples using liquid chromatography tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17448,90 +17448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-résidus de traces de perturbateurs endocriniens dans des eaux et sédiments de rivières par chromatographie liquide couplée à un spectromètre de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17621,51 +17621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fratta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Buleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
@@ -17720,51 +17720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17828,51 +17828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Baugros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17962,51 +17962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fratta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Buleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée scientifique apicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Nantes, France</w:t>
@@ -18074,51 +18074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18182,51 +18182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18316,51 +18316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Baugros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème conférence nationale sur les sols et sites pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
@@ -18635,51 +18635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19164,103 +19164,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Micropollutants in urban stormwater: occurrence, concentrations and atmospheric contributions for a wide range of contaminants in three French catchments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.5282 - 5283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19467,51 +19467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Laquaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19559,90 +19559,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropolluants dans les eaux pluviales urbaines : concentrations, flux et contributions atmosphériques. Résultats des campagnes de mesure sur trois bassins versants&amp;quot;, ANR INOGEV : Innovations pour une Gestion durable de l'Eau en Ville, Tâche 3, Rapport de sous-tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19953,51 +19953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Zerbini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauchy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art06-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140754" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teac.2025.e00275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art06" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guironnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250625" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04683621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mejait" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14080454" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Etienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111124" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antonelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae129" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Auger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pasquini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118403" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122923" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.339773" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bournique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pernin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107726" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Assoumani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123220" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03162034v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Libert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herv&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145779" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131292" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122441" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Sanchez-Cid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10020191" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145425" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03167988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146275" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462133" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laquaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gaschet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07982-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461447" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115387" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Fones" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mills" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120307" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02551997v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Buelow" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Rico" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Louren&#231;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Kennedy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2020.100045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02137023v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.489" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825316v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1074" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883194v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin-Souibgui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1994-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682871v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berg&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0470-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931386v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.138" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bessueille-Barbier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9662-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606931v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9302-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A.O. Morin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter H. Arp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camilleri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.311" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915920v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pouech" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Olive" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0024-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646114v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marjolet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin Souibgui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13594-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Delamain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Percot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201778051" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Orias" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wigh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bastide" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.08.075" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574998v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355563v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201606012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356449v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenjoud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gonzalez-Ospina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.04.078" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS6XWV1Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241519v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;ta Kiss" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.10.091" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGS5Z7K5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2014.983494" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Berlioz-Barbier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gust" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.10.030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMV720GH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241662v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Tournier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Quignot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2015.10.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQG643LZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924245v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7551-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7450-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923251v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebastian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delamain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Percot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2396-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2619-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230435v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3089-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100640v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Salvia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2153-2435.1000315" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877912v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.09.088" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH4M9PDS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071820v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piroux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860752v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jolly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-012-9720-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705807v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.05.034" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ4K6497-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727414v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-5723-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F1LS8SD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616328v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lazartigues" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fratta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.06.023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX4Q6SC8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616317v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4945-z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VS1F4V2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592008v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.03.008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N45XNHFR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639315v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.06.079" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHWQS6C8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509301v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barrek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.04.058" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH5325FL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509283v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Grenier-Loustalot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.09.034" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSF8KXN9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509313v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tribalat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dessalces" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0878-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B51KZP8B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039866v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475649v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604950v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843198v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273938v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salomon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478031v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529867v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465161v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529824v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458392v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franqueville Laure" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387319v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Voisin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Lebon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386449v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948649v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Besse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brivet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575040v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Fieu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575038v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575726v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575668v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575714v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854268v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lopez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575584v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575663v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jabot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066975v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575620v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063308v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991096v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924309v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862864v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862857v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989133v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruban" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989141v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992520v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704524v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704471v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704467v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704844v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704539v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737869v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704449v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992545v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704579v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728045v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704534v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704593v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villeret" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Le Rohic" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704462v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992552v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992543v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704544v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591987v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639370v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639373v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639377v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907057v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barraud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591936v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639350v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639347v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790073v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639379v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639380v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639381v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591960v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591957v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591980v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992513v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616357v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509959v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509988v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531657v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639751v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531650v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509963v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992531v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530102v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639755v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639748v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509960v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Baugros" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509965v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992482v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992469v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510012v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510007v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822311v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun-Bellut" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510005v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768704v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386470v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318893v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00961381v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2698-x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169559v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712953v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03335636v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1138" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Zerbini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauchy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art06-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140754" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teac.2025.e00275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art06" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guironnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250625" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04683621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mejait" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14080454" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Etienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111124" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antonelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae129" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Auger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pasquini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118403" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122923" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.339773" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bournique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pernin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107726" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Assoumani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123220" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131292" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122441" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Sanchez-Cid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10020191" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03162034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Libert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herv&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145779" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145425" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462133" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03167988v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146275" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461447" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laquaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gaschet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07982-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115387" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02551997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Buelow" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Rico" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Louren&#231;o" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Kennedy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2020.100045" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Fones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mills" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120307" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02137023v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.489" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825316v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1074" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883194v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin-Souibgui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1994-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.138" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682871v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berg&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0470-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bessueille-Barbier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9662-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119712v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A.O. Morin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter H. Arp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camilleri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.311" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606931v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9302-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915920v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pouech" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Olive" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0024-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581007v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Delamain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Percot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201778051" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646114v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marjolet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin Souibgui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13594-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Orias" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wigh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bastide" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.08.075" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574998v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355563v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201606012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356449v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenjoud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gonzalez-Ospina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.04.078" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS6XWV1Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241519v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;ta Kiss" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.10.091" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGS5Z7K5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2014.983494" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Berlioz-Barbier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gust" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.10.030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMV720GH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241662v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Tournier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Quignot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2015.10.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQG643LZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923251v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebastian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delamain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Percot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2396-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924245v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7551-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955924v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7450-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2619-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230435v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3089-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100640v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Salvia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2153-2435.1000315" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071820v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piroux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877912v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.09.088" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH4M9PDS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860752v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jolly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-012-9720-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705807v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.05.034" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ4K6497-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727414v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-5723-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F1LS8SD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616328v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lazartigues" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fratta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.06.023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX4Q6SC8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616317v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4945-z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VS1F4V2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592008v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.03.008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N45XNHFR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639315v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.06.079" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHWQS6C8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509301v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barrek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.04.058" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH5325FL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509283v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Grenier-Loustalot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.09.034" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSF8KXN9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509313v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tribalat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dessalces" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0878-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B51KZP8B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039866v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475649v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604950v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843198v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273938v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salomon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478031v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465161v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529867v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529824v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458392v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franqueville Laure" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387319v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Voisin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Lebon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386449v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948649v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Besse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brivet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575040v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Fieu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575038v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575584v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575714v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854268v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lopez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575668v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575726v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575663v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jabot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066975v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575620v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063308v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991096v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924309v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862864v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862857v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989141v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruban" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989133v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704471v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704524v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704467v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992520v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704579v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704534v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704593v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villeret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Le Rohic" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704462v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992552v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728045v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704449v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704539v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704844v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737869v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992545v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992543v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704544v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907057v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barraud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639377v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591936v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639350v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639347v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639373v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639370v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591987v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639379v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790073v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639380v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639381v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591960v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591957v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591980v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992513v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616357v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531650v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639751v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509963v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509988v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509959v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531657v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992531v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530102v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639755v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639748v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509960v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Baugros" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509965v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992482v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992469v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510012v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510007v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822311v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun-Bellut" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510005v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768704v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386470v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318893v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00961381v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2698-x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169559v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712953v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03335636v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1138" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>