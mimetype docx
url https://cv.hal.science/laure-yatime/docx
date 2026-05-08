--- v0 (2026-04-08)
+++ v1 (2026-05-08)
@@ -1207,265 +1207,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of human S100A8 in complex with zinc and calcium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Structure of the RAGE:S100A6 Complex Reveals a Unique Mode of Homodimerization for S100 Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Yatime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haili Lin</w:t>
+                <w:t xml:space="preserve">Cristine Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregers Rom Andersen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rasmus  kjeldsen Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Mortensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poul henning Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12900-016-0058-4⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (12), pp.2043-2052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2016.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01324418v1</w:t>
+                <w:t xml:space="preserve">hal-02095635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of the RAGE:S100A6 Complex Reveals a Unique Mode of Homodimerization for S100 Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of human S100A8 in complex with zinc and calcium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haili Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregers Rom Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Yatime</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (12), pp.2043-2052. </w:t>
+              <w:t xml:space="preserve">BMC Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2016.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12900-016-0058-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095635v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01324418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures and characterization of digoxin- and bufalin-bound Na + ,K + -ATPase compared with the ouabain-bound complex</w:t>
               </w:r>
@@ -1728,51 +1728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The specificity of DNA recognition by the RAGE receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Yatime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregers Rom Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 211 (5), pp.749-750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1979,51 +1979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Yatime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Klos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregers Rom Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (2), pp.204-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2051,408 +2051,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insight on the recognition of surface-bound opsonins by the integrin I domain of complement receptor 3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural insights into S100 proteins recognition and signal transduction by the RAGE receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Yatime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Sim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gregers Rom Andersen</w:t>
+                <w:t xml:space="preserve">Andersen Gregers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1311261110⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/conf.fimmu.2013.02.00897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095685v1</w:t>
+                <w:t xml:space="preserve">hal-02441085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into S100 proteins recognition and signal transduction by the RAGE receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of the high-affinity Na+,K+-ATPase-ouabain complex with Mg2+ bound in the cation binding site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Laursen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Yatime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andersen Gregers</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poul Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya U. Fedosova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/conf.fimmu.2013.02.00897⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (27), pp.10958-10963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1222308110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441085v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the high-affinity Na+,K+-ATPase-ouabain complex with Mg2+ bound in the cation binding site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mette Laursen</w:t>
+                <w:t xml:space="preserve">Structural insight on the recognition of surface-bound opsonins by the integrin I domain of complement receptor 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Bajic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Yatime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Poul Nissen</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalya U. Fedosova</w:t>
+                <w:t xml:space="preserve">Thomas Vorup-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregers Rom Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 110 (27), pp.10958-10963. </w:t>
+              <w:t xml:space="preserve">, 2013, 110 (41), pp.16426-16431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1222308110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1311261110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095680v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insights into the oligomerization mode of the human receptor for advanced glycation end-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Yatime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregers Rom Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 280 (24), pp.6556-6568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4071,51 +4071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Yatime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorup-Jensen Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andersen Gregers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of Immunology (ICI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4472,51 +4472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Bajic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janus A. Schatz-Jakobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregers Rom Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In: K.A. Howard, T. Vorup-Jensen and D. Peer (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRS Book Series Advances in Delivery Science and Technology, Springer-Verlag New York, pp.13-42, 2016, </w:t>
@@ -4976,51 +4976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Leon-Icaza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarahdja Corn&#233;lie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Yatime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.117957" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Demou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Birck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Begon&#8208;pescia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70354" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Kiss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Signor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blaise" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16969" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04117474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leiba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resul &#214;zbilgi&#231;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12020153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Paris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107689" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kowalewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leli&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Casta&#241;o Valencia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S. Merle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette G. Hansen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Anton Friis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob &#216;stergaard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02822" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173303026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haili Lin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregers Rom Andersen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12900-016-0058-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Betzer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus &#160;kjeldsen Jensen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Mortensen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul&#160;henning Jensen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.09.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Laursen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lindholt Gregersen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Nissen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Fedosova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1422997112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Maasch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hoehlig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Klussmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregers Andersen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7481" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20132526" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janus A. Schatz-Jakobsen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Larsen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Vang Petersen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S139900471400844X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Bajic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2200" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vorup-Jensen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1311261110" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441085v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersen Gregers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fimmu.2013.02.00897" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya U. Fedosova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1222308110" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12556" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Kidmose" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Stub Laursen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joszef Dobo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels R. Kjaer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sirotkina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208031109" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Gourdon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Lauwring Andersen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Langmach Hein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Bublitz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Panyella Pedersen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg101360d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Langemach Hein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Nilsson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.06.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441072v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schuldt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedosova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nissen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311081311" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095662v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Preben Morth" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Esmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2010.12.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Yu Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Pedersen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010876731009971X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095659v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Buch-Pedersen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Musgaard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lund Winther" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2008.12.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00767380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mechulam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blanquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706784104" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(07)30011-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2005.09.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00770123v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi050373i" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z0QZ16J3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00770710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M311561200" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441090v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bajic Goran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorup-Jensen Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fimmu.2013.02.01020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293885v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hertel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerbert-Tichet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://febs.onlinelibrary.wiley.com/doi/epdf/10.1002/2211-5463.13646" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095632v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9030-6_26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096112v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3634-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379770v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Suire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Huc-Brandt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001539v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Leon-Icaza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarahdja Corn&#233;lie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Yatime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.117957" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Demou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Birck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Begon&#8208;pescia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70354" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Kiss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Signor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blaise" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16969" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04117474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leiba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resul &#214;zbilgi&#231;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12020153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Paris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107689" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kowalewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leli&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Casta&#241;o Valencia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S. Merle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette G. Hansen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Anton Friis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob &#216;stergaard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02822" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173303026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095635v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Betzer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus &#160;kjeldsen Jensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Mortensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul&#160;henning Jensen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.09.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haili Lin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregers Rom Andersen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12900-016-0058-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Laursen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lindholt Gregersen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Nissen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Fedosova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1422997112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Maasch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hoehlig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Klussmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregers Andersen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7481" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20132526" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janus A. Schatz-Jakobsen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Larsen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Vang Petersen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S139900471400844X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Bajic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2200" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersen Gregers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fimmu.2013.02.00897" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya U. Fedosova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1222308110" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vorup-Jensen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1311261110" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12556" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Kidmose" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Stub Laursen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joszef Dobo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels R. Kjaer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sirotkina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208031109" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Gourdon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Lauwring Andersen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Langmach Hein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Bublitz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Panyella Pedersen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg101360d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Langemach Hein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Nilsson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.06.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441072v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schuldt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedosova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nissen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311081311" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095662v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Preben Morth" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Esmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2010.12.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Yu Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Pedersen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010876731009971X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095659v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Buch-Pedersen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Musgaard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lund Winther" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2008.12.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00767380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mechulam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blanquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706784104" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(07)30011-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2005.09.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00770123v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi050373i" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z0QZ16J3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00770710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M311561200" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441090v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bajic Goran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorup-Jensen Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fimmu.2013.02.01020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293885v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hertel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerbert-Tichet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://febs.onlinelibrary.wiley.com/doi/epdf/10.1002/2211-5463.13646" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095632v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9030-6_26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096112v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3634-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379770v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Suire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Huc-Brandt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001539v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>