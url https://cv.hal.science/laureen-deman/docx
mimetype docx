--- v1 (2026-03-28)
+++ v2 (2026-05-02)
@@ -185,50 +185,120 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2020 - 2023 Ingénieure de recherche doctorante, SuperGrid Institute</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèmes de recherche</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Économie de l'environnement, économie de l'énergie, organisation des marchés électriques décarbonés.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enseignement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Licence 1 Economie-Gestion: Introduction à la microéconomie, 12h TD, UGA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Licence 2 Economie-Gestion: Microéconomie 2, 12h TD, UGA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Licence 3 Economie-Gestion: Economie industrielle, 12h TD, UGA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Licence 3 Economie-Gestion: Introduction à l'économétrie, 9h TD, UGA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Master 2: co-encadrement de mémoires, NTNU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
@@ -373,248 +443,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of renewable energy generation on power reserve energy demand</w:t>
+                <w:t xml:space="preserve">Bidding strategy of storage hydropower plants in reserve markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2023.107173⟩</w:t>
+              <w:t xml:space="preserve">Economics and Policy of Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/2, pp.77-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/EFE2023-002004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288711v1</w:t>
+                <w:t xml:space="preserve">hal-04327920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidding strategy of storage hydropower plants in reserve markets</w:t>
+                <w:t xml:space="preserve">Impact of renewable energy generation on power reserve energy demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boucher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics and Policy of Energy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023/2, pp.77-101. </w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128, pp.107173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3280/EFE2023-002004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2023.107173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327920v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -695,657 +765,657 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04604639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of strategic behaviour between day-ahead and reserve markets</w:t>
+                <w:t xml:space="preserve">Interaction of market-power exercise between day-ahead and reserve markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Afzal S. Siddiqui</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afzal Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IAEE International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Energy Economics, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Working paper days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Génie industriel, Sustainable Economics research group; Chaire Energy Markets and Sustainable Industries (CEMSI), Apr 2026, Gif-sur-Yette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262866v1</w:t>
+                <w:t xml:space="preserve">hal-05597821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day-ahead and reserve prices in a renewable-based power system</w:t>
+                <w:t xml:space="preserve">Interaction of strategic behaviour between day-ahead and reserve markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afzal S. Siddiqui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 INFORMS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INFORMS, Oct 2024, Seattle (USA), Washington, United States</w:t>
+              <w:t xml:space="preserve">46th IAEE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Energy Economics, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757381v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Day-ahead and reserve prices in a renewable-based power system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afzal S. Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electricity market design – Is a new model emerging?, CEEM International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire European Electricity Markets, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">2024 INFORMS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INFORMS, Oct 2024, Seattle (USA), Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174173v1</w:t>
+                <w:t xml:space="preserve">hal-04757381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Day-ahead and reserve prices in a renewable-based power system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afzal S. Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Global Energy Transition toward decarbonization: a multi-scalar perspective and transformation, 18th IAEE European Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Energy Economics, Jul 2023, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Electricity market design – Is a new model emerging?, CEEM International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire European Electricity Markets, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174170v1</w:t>
+                <w:t xml:space="preserve">hal-04174173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Day-ahead and reserve prices in a renewable-based power system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afzal S. Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Transatlantic Infraday Conference: "Enabling Low Carbon, Smart and Resilient Infrastructures: Emerging challenges for the world ahead"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CentraleSupélec, Nov 2023, Gif-Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">The Global Energy Transition toward decarbonization: a multi-scalar perspective and transformation, 18th IAEE European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Energy Economics, Jul 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282248v1</w:t>
+                <w:t xml:space="preserve">hal-04174170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Econometric analysis of reserve energy demand</w:t>
+                <w:t xml:space="preserve">Day-ahead and reserve prices in a renewable-based power system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afzal S. Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Annual Trans-Atlantic Infraday Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">15. Transatlantic Infraday Conference: "Enabling Low Carbon, Smart and Resilient Infrastructures: Emerging challenges for the world ahead"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CentraleSupélec, Nov 2023, Gif-Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868148v1</w:t>
+                <w:t xml:space="preserve">hal-04282248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Econometric analysis of reserve energy demand</w:t>
               </w:r>
@@ -1361,73 +1431,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEE student workshop 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAEE, Nov 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14. Annual Trans-Atlantic Infraday Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868162v1</w:t>
+                <w:t xml:space="preserve">hal-03868148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Econometric analysis of reserve energy demand</w:t>
               </w:r>
@@ -1443,323 +1513,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. IAEE European Energy Conference: The Future of Global Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">AEE student workshop 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAEE, Nov 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868171v1</w:t>
+                <w:t xml:space="preserve">hal-03868162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidding strategy of storage hydropower in reserve markets</w:t>
+                <w:t xml:space="preserve">Econometric analysis of reserve energy demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boucher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEE student workshop 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAEE, Nov 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">17. IAEE European Energy Conference: The Future of Global Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868284v1</w:t>
+                <w:t xml:space="preserve">hal-03868171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bidding strategy of storage hydropower in reserve markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clastres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AEE student workshop 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAEE, Nov 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bidding strategy of storage hydropower plants in reserve markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IAEE Online Conference: Energy, Covid, and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Energy Economics, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1827,51 +1979,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADDE9240"/>
+    <w:nsid w:val="041BDCE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1975,51 +2127,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D1ED8664"/>
+    <w:nsid w:val="6F494261"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2122,55 +2274,206 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="5445BD5C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2209,51 +2512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laureen-deman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9829-2501" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931362v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Deman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Siddiqui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574241309557" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107173" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djebali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/EFE2023-002004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04604639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal S. Siddiqui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757381v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868148v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868162v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868284v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laureen-deman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9829-2501" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931362v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Deman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Siddiqui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574241309557" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djebali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/EFE2023-002004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107173" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04604639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal S. Siddiqui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282248v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>