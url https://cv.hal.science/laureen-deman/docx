--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1979,51 +1979,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="041BDCE9"/>
+    <w:nsid w:val="3B201FD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2127,51 +2127,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F494261"/>
+    <w:nsid w:val="F3FE3211"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2275,51 +2275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5445BD5C"/>
+    <w:nsid w:val="9A5F0118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>