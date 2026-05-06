--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -234,299 +234,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and photonic properties of a perylenediimide monolayer assembled by the Langmuir-Blodgett technique</w:t>
+                <w:t xml:space="preserve">Design, synthesis, and characterization of protein origami based on self-assembly of a brick and staple artificial protein pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+                <w:t xml:space="preserve">L. Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remigiusz Trojanowicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laureen Moreaud</w:t>
+                <w:t xml:space="preserve">S. Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Fiorini-Debuisschert</w:t>
+                <w:t xml:space="preserve">A. Urvoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Vassant</w:t>
+                <w:t xml:space="preserve">M. Valerio-Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c02038⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (11), pp.e2218428120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2218428120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04209095v1</w:t>
+                <w:t xml:space="preserve">hal-04064378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and characterization of protein origami based on self-assembly of a brick and staple artificial protein pair</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and photonic properties of a perylenediimide monolayer assembled by the Langmuir-Blodgett technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Viollet</w:t>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Urvoas</w:t>
+                <w:t xml:space="preserve">Remigiusz Trojanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Valerio-Lepiniec</w:t>
+                <w:t xml:space="preserve">Céline Fiorini-Debuisschert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mesneau</w:t>
+                <w:t xml:space="preserve">Simon Vassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (11), pp.e2218428120. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (50), pp.18252 - 18262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2218428120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c02038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04064378v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04209095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent two-beam steering of delocalized nonlinear photoluminescence in a plasmon cavity</w:t>
               </w:r>
@@ -659,51 +659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramatic decrease of Joule losses in the coupling between a crystalline gold film and single colloidal CdSe/CdS nanocrystals at 4 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -793,51 +793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization of synthetic gold nanoparticles on a three-dimensional porous electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaghdoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Even-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -946,51 +946,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse, auto-assemblage et caractérisation d'architectures colloïdales hybrides plasmons-émetteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moreaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Paul Sabatier - Toulouse III, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020TOU30193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1186,51 +1186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969033v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Mathew" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Ethis de Corny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Moreaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.023520" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04209095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Trojanowicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini-Debuisschert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vassant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064378v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urvoas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2218428120" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Shakirova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.456599" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas Des Francs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qu&#233;lin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.075406" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghdoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even-Hernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourcade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.01.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03185063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU30193" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969033v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Mathew" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Ethis de Corny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Moreaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.023520" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urvoas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2218428120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04209095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Trojanowicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini-Debuisschert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vassant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02038" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Shakirova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.456599" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas Des Francs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qu&#233;lin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.075406" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghdoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even-Hernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourcade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.01.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03185063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU30193" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>