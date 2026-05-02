--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -2846,345 +2846,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de ne plus vous faire marcher ! Réévaluation de la collection du Franc-Bois à Fagnolle (Philippeville – province de Namur – Belgique) et nouvelles données sur l'attribution chrono-culturelle des sépultures sous marchets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pazuzu : du protecteur à la personnification du mal. Un délit de sale gueule ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Cedarc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'Escaut au Nil. Bric-à-brac en hommage à Eugène Warmenbol à l'occasion de son 65e anniversaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.241-250, 2022, 2-87149-100-3</w:t>
+              <w:t xml:space="preserve">Monstres sacrés. Êtres hybrides et fantastiques de la Préhistoire à l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-66, 2022, 2-87149-098-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069458v1</w:t>
+                <w:t xml:space="preserve">hal-04063868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des monnaies sur les yeux : brève analyse d'attestations choisies dans la pop culture</w:t>
+                <w:t xml:space="preserve">L'archéologue, chimère du cinéma : comment dépasser les fantasmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Cedarc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'Escaut au Nil. Bric-à-brac en hommage à Eugène Warmenbol à l'occasion de son 65e anniversaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.453-460, 2022, 2-87149-099-6</w:t>
+              <w:t xml:space="preserve">Archéologues Malgré-Tout. Apporter sa pierre pour y voir clair. Mélanges offerts à Claire Bellier et Pierre Cattelain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341-356, 2022, 2-87149-100-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063864v1</w:t>
+                <w:t xml:space="preserve">hal-04063871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archéologue, chimère du cinéma : comment dépasser les fantasmes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire de ne plus vous faire marcher ! Réévaluation de la collection du Franc-Bois à Fagnolle (Philippeville – province de Namur – Belgique) et nouvelles données sur l'attribution chrono-culturelle des sépultures sous marchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Smolderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Cedarc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologues Malgré-Tout. Apporter sa pierre pour y voir clair. Mélanges offerts à Claire Bellier et Pierre Cattelain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.341-356, 2022, 2-87149-100-3</w:t>
+              <w:t xml:space="preserve">De l'Escaut au Nil. Bric-à-brac en hommage à Eugène Warmenbol à l'occasion de son 65e anniversaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-250, 2022, 2-87149-100-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063871v1</w:t>
+                <w:t xml:space="preserve">hal-04069458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pazuzu : du protecteur à la personnification du mal. Un délit de sale gueule ?</w:t>
+                <w:t xml:space="preserve">Des monnaies sur les yeux : brève analyse d'attestations choisies dans la pop culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Cedarc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monstres sacrés. Êtres hybrides et fantastiques de la Préhistoire à l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-66, 2022, 2-87149-098-8</w:t>
+              <w:t xml:space="preserve">De l'Escaut au Nil. Bric-à-brac en hommage à Eugène Warmenbol à l'occasion de son 65e anniversaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.453-460, 2022, 2-87149-099-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063868v1</w:t>
+                <w:t xml:space="preserve">hal-04063864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole gallo-romaine de Pommerœul (Hainaut, Belgique). Aspects méthodologiques, bilan et perspectives</w:t>
               </w:r>
@@ -4027,51 +4027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063846v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cattelain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063862v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Smolderen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2031356x-20250202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet Stamataki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Salesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Capuzzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kontopoulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hlad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105156" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Antuna Bustinza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cauwe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hennebert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Woodbury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57937/ap.2023.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Veselka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Olalde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Callan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.158" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048113v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavachery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loicq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toussaint" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pirson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;om" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vrielynck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Venant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cosyns" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genvier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069458v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220114v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063846v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cattelain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063862v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Smolderen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2031356x-20250202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet Stamataki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Salesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Capuzzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kontopoulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hlad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105156" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Antuna Bustinza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cauwe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hennebert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Woodbury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57937/ap.2023.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Veselka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Olalde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Callan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.158" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048113v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavachery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loicq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toussaint" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pirson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;om" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vrielynck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Venant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cosyns" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genvier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220114v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>