--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -754,485 +754,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05048107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viroinval/Treignes : campagnes de fouilles 2022 et 2023 à la grotte Genvier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cattelain</w:t>
+                <w:t xml:space="preserve">The Good, the Bad and the Ugly. Selection of flint nodules, first step of the chaîne opératoire: data from ST6 Neolithic mine (Spiennes, Belgium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Antuna Bustinza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laureline Cattelain</w:t>
+                <w:t xml:space="preserve">Hélène Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cauwe</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Collin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Woodbury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique de l'Archéologie wallonne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133, pp.7-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57937/ap.2023.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05048115v1</w:t>
+                <w:t xml:space="preserve">hal-04430480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Good, the Bad and the Ugly. Selection of flint nodules, first step of the chaîne opératoire: data from ST6 Neolithic mine (Spiennes, Belgium)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assembling ancestors: the manipulation of Neolithic and Gallo-Roman skeletal remains at Pommerœul, Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Woodbury</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara Veselka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Capuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñigo Olalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly Callan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57937/ap.2023.011⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98 (402), pp.1576-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2024.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430480v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05048100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembling ancestors: the manipulation of Neolithic and Gallo-Roman skeletal remains at Pommerœul, Belgium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iñigo Olalde</w:t>
+                <w:t xml:space="preserve">Viroinval/Treignes : campagnes de fouilles 2022 et 2023 à la grotte Genvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberly Callan</w:t>
+                <w:t xml:space="preserve">Mathilde Antuna Bustinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cattelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chronique de l'Archéologie wallonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.191-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05048100v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05048115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mons/Spiennes : dernière campagne de fouilles du puits d'extraction de silex néolithique ST6 à &amp;quot;Petit-Spiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavachery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Woodbury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique de l'Archéologie wallonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32, pp.69-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1257,51 +1257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mons/Spiennes : campagne de fouilles 2022 du puits d'extraction de silex ST6 à &amp;quot;Petit-Spiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1309,51 +1309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Woodbury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique de l'Archéologie wallonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31, pp.75-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1378,90 +1378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mons/Spiennes : campagne de fouilles 2021 du puits d'extraction de silex ST6 à &amp;quot;Petit-Spiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Woodbury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique de l'Archéologie wallonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30, pp.45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1499,90 +1499,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viroinval/Treignes : campagne de fouilles 2020 à la grotte Genvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Smolderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Antuna Bustinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique de l'Archéologie wallonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29, pp.211-215</w:t>
@@ -1611,51 +1611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mons/Spiennes : campagne de fouilles 2020 du puits d'extraction de silex ST6 à &amp;quot;Petit-Spiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1663,51 +1663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Woodbury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique de l'Archéologie wallonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29, pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1784,51 +1784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéo-Situla</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39, pp.63-93</w:t>
@@ -2038,51 +2038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéo-Situla</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Actes des Deuxièmes Journées d’actualité de la recherché archéologique en Ardenne-Eifel. Du Paléolithique au Moyen Âge, 17-19 octobre 2019 (Viroinval, Belgique), 39, pp.63-100</w:t>
@@ -2670,276 +2670,276 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pommerœul (Bernissart). La nécropole gallo-romaine sud de Pommerœul : apports récents d’une étude pluridisciplinaire</w:t>
+                <w:t xml:space="preserve">Histoire et enjeux contemporains de l’ivoire : entre art, exploitation et protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercle Royal d’Archéologie d’Ath et de la Région. </w:t>
+              <w:t xml:space="preserve">Editions du Cedarc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Archéologie en Wapi, ça existe aussi ! 2016-2022. Catalogue de l’exposition organisée à l’Espace gallo-romain d’Ath du 17 février au 25 novembre 2023 avec la collaboration du Cercle Royal d’Histoire et d’Archéologie d’Ath et de la Région</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.94-100, 2023, Amicale des Archéologues du Hainaut Occidental, Volume X</w:t>
+              <w:t xml:space="preserve">Autour des mammouths. Histoires d’ivoire clair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-170, 2025, 2-87149-113-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220013v1</w:t>
+                <w:t xml:space="preserve">hal-05617280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coins on the eyes: a brief analysis of selected examples</w:t>
+                <w:t xml:space="preserve">Pommerœul (Bernissart). La nécropole gallo-romaine sud de Pommerœul : apports récents d’une étude pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercle Royal d’Archéologie d’Ath et de la Région. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il valore dei gesti e degli oggetti. Monete e altri elementi in contesti funerari</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, All’Insegna del Giglio, pp.85-92, 2023</w:t>
+              <w:t xml:space="preserve">L’Archéologie en Wapi, ça existe aussi ! 2016-2022. Catalogue de l’exposition organisée à l’Espace gallo-romain d’Ath du 17 février au 25 novembre 2023 avec la collaboration du Cercle Royal d’Histoire et d’Archéologie d’Ath et de la Région</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.94-100, 2023, Amicale des Archéologues du Hainaut Occidental, Volume X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220482v1</w:t>
+                <w:t xml:space="preserve">hal-04220013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pazuzu : du protecteur à la personnification du mal. Un délit de sale gueule ?</w:t>
+                <w:t xml:space="preserve">Coins on the eyes: a brief analysis of selected examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monstres sacrés. Êtres hybrides et fantastiques de la Préhistoire à l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-66, 2022, 2-87149-098-8</w:t>
+              <w:t xml:space="preserve">Il valore dei gesti e degli oggetti. Monete e altri elementi in contesti funerari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, All’Insegna del Giglio, pp.85-92, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063868v1</w:t>
+                <w:t xml:space="preserve">hal-04220482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archéologue, chimère du cinéma : comment dépasser les fantasmes ?</w:t>
               </w:r>
@@ -2992,126 +2992,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de ne plus vous faire marcher ! Réévaluation de la collection du Franc-Bois à Fagnolle (Philippeville – province de Namur – Belgique) et nouvelles données sur l'attribution chrono-culturelle des sépultures sous marchets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pazuzu : du protecteur à la personnification du mal. Un délit de sale gueule ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Cedarc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'Escaut au Nil. Bric-à-brac en hommage à Eugène Warmenbol à l'occasion de son 65e anniversaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.241-250, 2022, 2-87149-100-3</w:t>
+              <w:t xml:space="preserve">Monstres sacrés. Êtres hybrides et fantastiques de la Préhistoire à l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-66, 2022, 2-87149-098-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069458v1</w:t>
+                <w:t xml:space="preserve">hal-04063868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des monnaies sur les yeux : brève analyse d'attestations choisies dans la pop culture</w:t>
               </w:r>
@@ -3164,652 +3138,751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole gallo-romaine de Pommerœul (Hainaut, Belgique). Aspects méthodologiques, bilan et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire de ne plus vous faire marcher ! Réévaluation de la collection du Franc-Bois à Fagnolle (Philippeville – province de Namur – Belgique) et nouvelles données sur l'attribution chrono-culturelle des sépultures sous marchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Smolderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Cedarc. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIS MANIBUS. Tombes sous la loupe. Actes de la journée d'étude à l'Espace gallo-romain d'Ath du 16 mars 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.103-116, 2020, Etudes et Documents du Cercle royal d'Histoire et d'Archéologie d'Ath et de sa région, Tome XXX</w:t>
+              <w:t xml:space="preserve">De l'Escaut au Nil. Bric-à-brac en hommage à Eugène Warmenbol à l'occasion de son 65e anniversaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-250, 2022, 2-87149-100-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220086v1</w:t>
+                <w:t xml:space="preserve">hal-04069458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole tardo-romaine du &amp;quot;Tienne del Baticulle&amp;quot; à Viroinval/Nismes (Province de Namur, Belgique)</w:t>
+                <w:t xml:space="preserve">La nécropole gallo-romaine de Pommerœul (Hainaut, Belgique). Aspects méthodologiques, bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vrielynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du Bûcher à la Tombe. Diversité et évolution des pratiques funéraires dans les nécropoles à crémation de la période gallo-romaine en Gaule septentrionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.362-366, 2017, Études et Documents – Archéologie, 36</w:t>
+              <w:t xml:space="preserve">DIS MANIBUS. Tombes sous la loupe. Actes de la journée d'étude à l'Espace gallo-romain d'Ath du 16 mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-116, 2020, Etudes et Documents du Cercle royal d'Histoire et d'Archéologie d'Ath et de sa région, Tome XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220412v1</w:t>
+                <w:t xml:space="preserve">hal-04220086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importations dans la Civitas tungrorum. L’exemple du sud-est de l’Entre-Sambre-et-Meuse</w:t>
+                <w:t xml:space="preserve">La nécropole tardo-romaine du &amp;quot;Tienne del Baticulle&amp;quot; à Viroinval/Nismes (Province de Namur, Belgique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vrielynck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potins et pots de vin. Echange, commerce et transport vers la Gaule du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.188-195, 2017, 2-87149-081-3</w:t>
+              <w:t xml:space="preserve">Du Bûcher à la Tombe. Diversité et évolution des pratiques funéraires dans les nécropoles à crémation de la période gallo-romaine en Gaule septentrionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.362-366, 2017, Études et Documents – Archéologie, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220114v1</w:t>
+                <w:t xml:space="preserve">hal-04220412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chien et le chat à la période romaine</w:t>
+                <w:t xml:space="preserve">Importations dans la Civitas tungrorum. L’exemple du sud-est de l’Entre-Sambre-et-Meuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions du Cedarc. </w:t>
+              <w:t xml:space="preserve">Editions du Cedarc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chiens et Chats dans la Préhistoire et l’Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.97-107, 2015, 2-87149-077-5</w:t>
+              <w:t xml:space="preserve">Potins et pots de vin. Echange, commerce et transport vers la Gaule du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.188-195, 2017, 2-87149-081-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069552v1</w:t>
+                <w:t xml:space="preserve">hal-04220114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villae et établissement ruraux</w:t>
+                <w:t xml:space="preserve">Le chien et le chat à la période romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions du Cedarc. </w:t>
+              <w:t xml:space="preserve">Éditions du Cedarc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vestiges gallo-romains du sud de l'Entre-Sambre-et-Meuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-22 ; 35-38 ; 45-46, 2014, 2-87149-074-0</w:t>
+              <w:t xml:space="preserve">Chiens et Chats dans la Préhistoire et l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-107, 2015, 2-87149-077-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220445v1</w:t>
+                <w:t xml:space="preserve">hal-04069552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde des morts</w:t>
+                <w:t xml:space="preserve">Le pillage des sites archéologiques aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions du Cedarc. </w:t>
+              <w:t xml:space="preserve">Éditions du Cedarc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vestiges gallo-romains du sud de l'Entre-Sambre-et-Meuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.103-120, 2014, 2-87149-074-0</w:t>
+              <w:t xml:space="preserve">Bronziers au Bord du Lac. Trésors cachés du Laténium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.46-48, 2014, 2-87149-076-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220447v1</w:t>
+                <w:t xml:space="preserve">hal-04069546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La romanisation</w:t>
+                <w:t xml:space="preserve">Le monde des morts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Cedarc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vestiges gallo-romains du sud de l'Entre-Sambre-et-Meuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.17-20, 2014, 2-87149-074-0</w:t>
+              <w:t xml:space="preserve">, pp.103-120, 2014, 2-87149-074-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220416v1</w:t>
+                <w:t xml:space="preserve">hal-04220447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pillage des sites archéologiques aujourd'hui</w:t>
+                <w:t xml:space="preserve">La romanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions du Cedarc. </w:t>
+              <w:t xml:space="preserve">Editions du Cedarc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bronziers au Bord du Lac. Trésors cachés du Laténium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.46-48, 2014, 2-87149-076-7</w:t>
+              <w:t xml:space="preserve">Vestiges gallo-romains du sud de l'Entre-Sambre-et-Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-20, 2014, 2-87149-074-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069546v1</w:t>
+                <w:t xml:space="preserve">hal-04220416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Villae et établissement ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cattelain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cedarc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vestiges gallo-romains du sud de l'Entre-Sambre-et-Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-22 ; 35-38 ; 45-46, 2014, 2-87149-074-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La parure pendant les Âges des Métaux : une esquisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3822,65 +3895,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Cedarc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La parure de Cro-Magnon à Clovis. "Il n’y a pas d’Âges pour se faire beau"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.46-51, 2012, 2-87149-070-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4027,51 +4100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063846v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cattelain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063862v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Smolderen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2031356x-20250202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet Stamataki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Salesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Capuzzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kontopoulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hlad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105156" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Antuna Bustinza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cauwe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hennebert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Woodbury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57937/ap.2023.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Veselka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Olalde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Callan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.158" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048113v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavachery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loicq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toussaint" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pirson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;om" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vrielynck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Venant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cosyns" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genvier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220114v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063846v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cattelain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063862v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Smolderen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2031356x-20250202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet Stamataki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Salesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Capuzzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kontopoulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hlad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105156" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hennebert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Woodbury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57937/ap.2023.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Veselka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Olalde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Callan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.158" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Antuna Bustinza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cauwe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048113v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavachery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loicq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toussaint" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pirson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;om" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vrielynck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Venant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cosyns" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genvier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220013v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063868v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220086v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069552v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220447v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220416v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>