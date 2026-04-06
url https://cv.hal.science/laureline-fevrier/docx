--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -234,835 +234,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of naturally occurring radioactive materials (NORM) in mineral processing industries and consideration of ionising radiation in life cycle assessment – Part I. NORM inventory</w:t>
+                <w:t xml:space="preserve">Effect of ligand denticity on the removal of 238 Pu from dilute aqueous solutions by hydroxamate-based chelating gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alla Dvorzhak</w:t>
+                <w:t xml:space="preserve">Laurie Zujew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Ugolini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Federica Leonardi</w:t>
+                <w:t xml:space="preserve">Osian Fonquernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boguslaw Michalik</w:t>
+                <w:t xml:space="preserve">Floriane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00411-025-01144-0⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49, pp.20151-20160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5nj02515j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304547v2</w:t>
+                <w:t xml:space="preserve">hal-05360749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of naturally occurring radioactive materials (NORM) in mineral processing industries and consideration of ionising radiation in life cycle assessment (LCA) – PART II. NORM impact assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Overview of naturally occurring radioactive materials (NORM) in mineral processing industries and consideration of ionising radiation in life cycle assessment – Part I. NORM inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Dvorzhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Ugolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Venoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boguslaw Michalik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Ugolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00411-025-01171-x⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 64, pp.611- 627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-025-01144-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05423088v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of the radonorm project to European and international radiation protection research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Birschwilks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Madas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonne Naarala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64, pp.561-579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00411-025-01156-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326323v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ligand denticity on the removal of 238 Pu from dilute aqueous solutions by hydroxamate-based chelating gels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josselin Gorny</w:t>
+                <w:t xml:space="preserve">Overview of naturally occurring radioactive materials (NORM) in mineral processing industries and consideration of ionising radiation in life cycle assessment (LCA) – PART II. NORM impact assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Mrdakovic Popic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Dvorzhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boguslaw Michalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Venoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Ugolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49, pp.20151-20160. </w:t>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5nj02515j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00411-025-01171-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360749v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurement of labile U(VI) concentration and (234U/238U) activity ratio using a Monophos®-based Diffusive Gradients in Thin-films sampler.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a methodology for dose assessment and estimate of amount of NORM residues disposable in a conventional landfill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lafont</w:t>
+                <w:t xml:space="preserve">G Venoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Sapey</w:t>
+                <w:t xml:space="preserve">C Nuccetelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Happel</w:t>
+                <w:t xml:space="preserve">F Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
+                <w:t xml:space="preserve">C Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Trotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2024.343266⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 280, pp.107564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2024.107564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04712740v1</w:t>
+                <w:t xml:space="preserve">irsn-04877565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a methodology for dose assessment and estimate of amount of NORM residues disposable in a conventional landfill</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Venoso</w:t>
+                <w:t xml:space="preserve">Simultaneous measurement of labile U(VI) concentration and (234U/238U) activity ratio using a Monophos®-based Diffusive Gradients in Thin-films sampler.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Nuccetelli</w:t>
+                <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Leonardi</w:t>
+                <w:t xml:space="preserve">Clémentine Sapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Di Carlo</w:t>
+                <w:t xml:space="preserve">Steffen Happel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Trotti</w:t>
+                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 280, pp.107564. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1330, pp.343266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2024.107564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2024.343266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04877565v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04712740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for harmonized data collection at exposure situations with naturally occurring radioactive materials (NORM)</w:t>
               </w:r>
@@ -1182,64 +1182,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for the systematic identification of naturally occurring radioactive materials (NORM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boguslaw Michalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Dvorzhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1329,51 +1329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational Method to Easily Determine the Available Fraction of a Contaminant in Soil and the Associated Soil-Solution Distribution Coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin-Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1414,861 +1414,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04064986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncoupling aluminum toxicity from aluminum signals in the STOP1 pathway</w:t>
+                <w:t xml:space="preserve">Cesium transfer to millet and mustard as a function of Cs availability in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Le Poder</w:t>
+                <w:t xml:space="preserve">Alexandre Flouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laureline Février</w:t>
+                <w:t xml:space="preserve">Pascale Henner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Duong</w:t>
+                <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale David</w:t>
+                <w:t xml:space="preserve">Sylvie Pierrisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Carasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.785791⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 243, pp.106800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978674v1</w:t>
+                <w:t xml:space="preserve">hal-03520213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncoupling aluminum toxicity from aluminum signals in the STOP1 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+                <w:t xml:space="preserve">Léa Le Poder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bremond</w:t>
+                <w:t xml:space="preserve">Caroline Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ortet</w:t>
+                <w:t xml:space="preserve">Nathalie Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Barakat</w:t>
+                <w:t xml:space="preserve">Pascale David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.785791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01164-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.785791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03564149v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RadoNorm – towards effective radiation protection based on improved scientific evidence and social considerations – focus on RADON and NORM</w:t>
+                <w:t xml:space="preserve">Correction: Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Kulka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mandy Birschwilks</w:t>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Fevrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Balázs Madas</w:t>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sisko Salomaa</w:t>
+                <w:t xml:space="preserve">Nicolas Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2022031⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01164-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304553v1</w:t>
+                <w:t xml:space="preserve">irsn-03564149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic toxicity of uranium to three benthic organisms in laboratory spiked sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Micozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaugelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 241, pp.106776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+                <w:t xml:space="preserve">RadoNorm – towards effective radiation protection based on improved scientific evidence and social considerations – focus on RADON and NORM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Kulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Birschwilks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Madas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisko Salomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2022031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01113-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03355370v1</w:t>
+                <w:t xml:space="preserve">hal-05304553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesium transfer to millet and mustard as a function of Cs availability in soils</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pierrisnard</w:t>
+                <w:t xml:space="preserve">Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Carasco</w:t>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 243, pp.106800. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.705-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01113-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520213v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved iodide in marine waters determined with Diffusive Gradients in Thin-films technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,51 +2276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Galceran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1177, pp.338790. </w:t>
@@ -2371,90 +2371,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of DGT and DGT-PROFS modeling approach to estimate desorption kinetics of Cs in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Carasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Orjollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 235-236, pp.106646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2488,77 +2488,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of dihydroxamic and trihydroxamic siderochelates to extract uranium and plutonium from contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pierrisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourdillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2622,90 +2622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better understanding and applications of ammonium 12-molybdophosphate-based diffusive gradient in thin film techniques for measuring Cs in waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2769,51 +2769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iodine budget in forest soils: Influence of environmental conditions and soil physicochemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3037,77 +3037,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil prokaryotic communities in Chernobyl waste disposal trench T22 are modulated by organic matter and radionuclide contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3152,243 +3152,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling exercise on the importance of ternary alkaline earth carbonate species of uranium(VI) in the inorganic speciation of natural waters</w:t>
+                <w:t xml:space="preserve">Assessment of co-contaminant effects on uranium and thorium speciation in freshwater using geochemical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vercouter</w:t>
+                <w:t xml:space="preserve">S. Lofts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+                <w:t xml:space="preserve">L. Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ansoborlo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laureline Février</w:t>
+                <w:t xml:space="preserve">N. Horemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+                <w:t xml:space="preserve">R. Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bruggeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.11.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313947v1</w:t>
+                <w:t xml:space="preserve">hal-02572597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the uranium (VI) speciation in mineralised urines on its extraction by calix[6]arene bearing hydroxamic groups used in chromatography columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouvier-Capely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ritt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 144, pp.875-882. </w:t>
@@ -3402,325 +3402,325 @@
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of combined microscopic and spectroscopic techniques to reveal interactions between uranium and Microbacterium sp. A9, a strain isolated from the Chernobyl exclusion zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A modelling exercise on the importance of ternary alkaline earth carbonate species of uranium(VI) in the inorganic speciation of natural waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Chapon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Coppin</w:t>
+                <w:t xml:space="preserve">Thomas Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Floriani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vercouter</w:t>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ansoborlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.018⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Geochemical Speciation Codes and Databases, 55, pp.192-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561096v1</w:t>
+                <w:t xml:space="preserve">hal-01313947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of co-contaminant effects on uranium and thorium speciation in freshwater using geochemical modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Horemans</w:t>
+                <w:t xml:space="preserve">Use of combined microscopic and spectroscopic techniques to reveal interactions between uranium and Microbacterium sp. A9, a strain isolated from the Chernobyl exclusion zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gilbin</w:t>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bruggeman</w:t>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 149, pp.99-109. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 285, pp.285-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572597v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An invitation to contribute to a strategic research agenda in radioecology</w:t>
               </w:r>
@@ -3852,51 +3852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial diversity in contaminated soils along the T22 trench of the Chernobyl experimental platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4134,350 +4134,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Uranium on Bacterial Communities: A Comparison of Natural Uranium-Rich Soils with Controls</w:t>
+                <w:t xml:space="preserve">Radioecological Risk Assessment of Low Selenium Concentrations through Genetic Fingerprints and Metabolic Profiling of Soil Bacterial Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mondani</w:t>
+                <w:t xml:space="preserve">Céline Colinon-Dupuich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Carrière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (1), pp.14-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-011-9831-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025771⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560931v1</w:t>
+                <w:t xml:space="preserve">halsde-00723386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioecological Risk Assessment of Low Selenium Concentrations through Genetic Fingerprints and Metabolic Profiling of Soil Bacterial Communities</w:t>
+                <w:t xml:space="preserve">Influence of Uranium on Bacterial Communities: A Comparison of Natural Uranium-Rich Soils with Controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Colinon-Dupuich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laureline Février</w:t>
+                <w:t xml:space="preserve">Laure Mondani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ranjard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Coppin</w:t>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-011-9831-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), pp.e25771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00723386v1</w:t>
+                <w:t xml:space="preserve">hal-01560931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Selenium nanoparticles dissolution in environmental and human fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4567,51 +4567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rapsaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4812,51 +4812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous, solid and gaseous partitioning of selenium in an oxic sandy soil under different microbiological states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Darcheville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.Z. Haichar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4984,51 +4984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Galvez Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5091,51 +5091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of the distribution coefficient (Kd) of selenium in soils under various microbial states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin-Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5246,51 +5246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ansoborlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5373,90 +5373,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Environmental Monitoring of Radioactive Contaminants: Advances in DGT and Isotope Geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Sapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5533,77 +5533,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séléna Ferreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Del Nero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Aug 2024, Chicago (and online ), United States. </w:t>
@@ -5641,103 +5641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of U and Th (bio)availability within a former U mine-impacted wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Henner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Carasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE &amp; ICHMET 2023 - 1rst Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals (ICHMET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bergishe Universität Wuppertal, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5762,103 +5762,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New ways to measure the total U(VI) concentration in moderately basic waters using Diffusive Gradient in Thin-films sampler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Galceran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Sapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Happel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Josselin Gorny; Hao Zhang, Oct 2023, Fontenay-aux-Roses, France</w:t>
@@ -5900,77 +5900,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of efficient DGT binding gels for uranium based on molecular coordination chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osian Fonquernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Chambron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6012,90 +6012,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the performances of Diffusive Gradient in Thin-films (DGT) technique to measure the labile uranyl concentration in environmental waters by employing the chelating properties of siderochelates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brulfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osian Fonquernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6275,77 +6275,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desorption of organic matter and uranium from wetland soils: a molecular scale approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séléna Ferreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6381,398 +6381,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidencing the role of plants vs soils in the understanding of 137Cs phyto availability using a coupled experimental and modelling approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Henner</w:t>
+                <w:t xml:space="preserve">Combined exposures to stable and radioactive substances for ecological risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Martin Garin</w:t>
+                <w:t xml:space="preserve">Catherine Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lafolie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on the Biogeochemistry of Trace Elements ICOBTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, NANJING, China</w:t>
+              <w:t xml:space="preserve">International workshop on multiple stressors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAD (Centre for Environmental Radioactivity), Feb 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465439v1</w:t>
+                <w:t xml:space="preserve">irsn-04065014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First determination of iodide in natural water using diffusive gradient in thin-film techniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Evidencing the role of plants vs soils in the understanding of 137Cs phyto availability using a coupled experimental and modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Flouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Henner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Martin Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diffusive gradients in thin films Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, VIENNE, Austria</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on the Biogeochemistry of Trace Elements ICOBTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, NANJING, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460189v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined exposures to stable and radioactive substances for ecological risk assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+                <w:t xml:space="preserve">First determination of iodide in natural water using diffusive gradient in thin-film techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Happel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on multiple stressors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERAD (Centre for Environmental Radioactivity), Feb 2019, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Diffusive gradients in thin films Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, VIENNE, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04065014v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial community analysis of contaminated soils from Chernobyl</w:t>
               </w:r>
@@ -7034,51 +7034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7303,90 +7303,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of dihydroxamate-based binding gels in DGT devices for uranium(VI) sampling in freshwater. An intercomparison study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osian Fonquernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Fontenay-aux-Roses, France. </w:t>
@@ -7409,277 +7409,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative model of Cs transfer to plants that accounts for Cs availability in soils and dynamics of transfer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Better understanding and applications of ammonium 12-molybdophosphate-based diffusive gradient in thin film techniques for measuring Cs in waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Martin Garin</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CONFIDENCE: Do Process-Based Models have a role in human food chain assessments?, Workhop - CONFIDENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, MADRID, Spain. 2019</w:t>
+              <w:t xml:space="preserve">Diffusive gradients in thin films Conference 2019, Diffusive gradients in thin films Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, VIENNE, Austria. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465438v1</w:t>
+                <w:t xml:space="preserve">hal-02460187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better understanding and applications of ammonium 12-molybdophosphate-based diffusive gradient in thin film techniques for measuring Cs in waters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">An alternative model of Cs transfer to plants that accounts for Cs availability in soils and dynamics of transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Flouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Henner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hao Zhang</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Martin Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diffusive gradients in thin films Conference 2019, Diffusive gradients in thin films Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, VIENNE, Austria. 2019</w:t>
+              <w:t xml:space="preserve">Workshop CONFIDENCE: Do Process-Based Models have a role in human food chain assessments?, Workhop - CONFIDENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, MADRID, Spain. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460187v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial community response to a selenium chronic exposure</w:t>
               </w:r>
@@ -7691,77 +7691,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Annual Meeting SETAC EUROPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Porto, Portugal. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8109,51 +8109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mrdakovic Popic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanhoudt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Venoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Leonardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Haanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109958" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05304547v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Dvorzhak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ugolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Michalik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-025-01144-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05423088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-025-01171-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05326323v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren John" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Birschwilks" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Madas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonne Naarala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-025-01156-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360749v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Zujew" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osian Fonquernie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj02515j" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04712740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sapey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Happel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.343266" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04877565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Venoso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nuccetelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leonardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Di Carlo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107564" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Carlo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nuccetelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107954" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Louren&#231;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163324" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04064986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coppin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin-Garin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00324" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Poder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.785791" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03564149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01164-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05304553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kulka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisko Salomaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Micozzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106776" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flouret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Henner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierrisnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Carasco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106800" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338790" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orjollet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106646" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233; Vi Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106645" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3719-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roulier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thiry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.02.060" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289346v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eb-Levadoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.534" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680959v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theodorakopoulos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix079" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ansoborlo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570489v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baghdadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fevrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5SQVLFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561096v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lofts" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horemans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.07.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Hinton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier-Laplace" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vandenhove" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dowdall" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam-Guillermin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.07.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LW50FG7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560989v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Piette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG3CD2GQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mihal&#237;k" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;vrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWMLXS30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025771" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon-Dupuich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9831-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCBMNHZZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00567806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Garin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rapsaet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993468v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Misson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Wu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.09.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S18M4GQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661803v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Darcheville" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Haichar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.11.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF94MN1H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Galvez Cloutier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.04.053" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57V1MPQ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015583v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.04.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVG24RLQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00427036v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.715" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424267v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30806" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Ferreres" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Del Nero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2024.22503" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04381521v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692107v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692128v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fernandes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718549v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Nivesse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Landesman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arnold" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sachs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769718v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Courson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465439v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin Garin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460189v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663417v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sergeant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chapon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Vesvres" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00662398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theodorakopoulos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marrec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970619v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248693v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delolme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692215v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465438v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Cherif" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460187v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05304559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mrdakovic Popic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanhoudt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Venoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Leonardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Haanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109958" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Zujew" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osian Fonquernie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj02515j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05304547v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Dvorzhak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ugolini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Michalik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-025-01144-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05326323v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren John" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Birschwilks" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Madas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonne Naarala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-025-01156-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05423088v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-025-01171-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04877565v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Venoso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nuccetelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leonardi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Di Carlo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107564" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04712740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sapey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Happel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.343266" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Carlo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nuccetelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107954" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Louren&#231;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163324" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04064986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coppin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin-Garin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00324" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flouret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Henner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierrisnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Carasco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106800" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Poder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.785791" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03564149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01164-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Micozzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106776" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05304553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kulka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisko Salomaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338790" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orjollet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106646" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233; Vi Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106645" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3719-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roulier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thiry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.02.060" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289346v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eb-Levadoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.534" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680959v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theodorakopoulos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix079" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lofts" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fevrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horemans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.07.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570489v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baghdadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5SQVLFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ansoborlo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Hinton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier-Laplace" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vandenhove" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dowdall" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam-Guillermin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.07.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LW50FG7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560989v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Piette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG3CD2GQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mihal&#237;k" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;vrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWMLXS30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723386v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon-Dupuich" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9831-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCBMNHZZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025771" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00567806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Garin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rapsaet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993468v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Misson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Wu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.09.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S18M4GQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661803v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Darcheville" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Haichar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.11.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF94MN1H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Galvez Cloutier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.04.053" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57V1MPQ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015583v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.04.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVG24RLQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00427036v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.715" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424267v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30806" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Ferreres" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Del Nero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2024.22503" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04381521v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692107v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692128v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fernandes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718549v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Nivesse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Landesman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arnold" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sachs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769718v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Courson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465439v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin Garin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460189v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663417v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sergeant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chapon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Vesvres" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00662398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theodorakopoulos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marrec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970619v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248693v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delolme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692215v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460187v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465438v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Cherif" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05304559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>