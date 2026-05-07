--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -234,567 +234,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ligand denticity on the removal of 238 Pu from dilute aqueous solutions by hydroxamate-based chelating gels</w:t>
+                <w:t xml:space="preserve">Overview of naturally occurring radioactive materials (NORM) in mineral processing industries and consideration of ionising radiation in life cycle assessment – Part I. NORM inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Zujew</w:t>
+                <w:t xml:space="preserve">Alla Dvorzhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osian Fonquernie</w:t>
+                <w:t xml:space="preserve">Raffaella Ugolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Venoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Mangin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josselin Gorny</w:t>
+                <w:t xml:space="preserve">Boguslaw Michalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5nj02515j⟩</w:t>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.611- 627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-025-01144-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360749v1</w:t>
+                <w:t xml:space="preserve">hal-05304547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of naturally occurring radioactive materials (NORM) in mineral processing industries and consideration of ionising radiation in life cycle assessment – Part I. NORM inventory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Overview of naturally occurring radioactive materials (NORM) in mineral processing industries and consideration of ionising radiation in life cycle assessment (LCA) – PART II. NORM impact assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Mrdakovic Popic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Dvorzhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boguslaw Michalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Venoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Ugolini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boguslaw Michalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 64, pp.611- 627. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00411-025-01144-0⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-025-01171-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05304547v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of the radonorm project to European and international radiation protection research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Birschwilks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Madas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonne Naarala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64, pp.561-579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00411-025-01156-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326323v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of naturally occurring radioactive materials (NORM) in mineral processing industries and consideration of ionising radiation in life cycle assessment (LCA) – PART II. NORM impact assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Ugolini</w:t>
+                <w:t xml:space="preserve">Effect of ligand denticity on the removal of 238 Pu from dilute aqueous solutions by hydroxamate-based chelating gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Zujew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osian Fonquernie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49, pp.20151-20160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00411-025-01171-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5nj02515j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423088v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a methodology for dose assessment and estimate of amount of NORM residues disposable in a conventional landfill</w:t>
               </w:r>
@@ -914,51 +914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous measurement of labile U(VI) concentration and (234U/238U) activity ratio using a Monophos®-based Diffusive Gradients in Thin-films sampler.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1182,64 +1182,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for the systematic identification of naturally occurring radioactive materials (NORM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boguslaw Michalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Dvorzhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1329,51 +1329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational Method to Easily Determine the Available Fraction of a Contaminant in Soil and the Associated Soil-Solution Distribution Coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin-Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1414,1151 +1414,1151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04064986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesium transfer to millet and mustard as a function of Cs availability in soils</w:t>
+                <w:t xml:space="preserve">Uncoupling aluminum toxicity from aluminum signals in the STOP1 pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Flouret</w:t>
+                <w:t xml:space="preserve">Léa Le Poder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Henner</w:t>
+                <w:t xml:space="preserve">Caroline Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Coppin</w:t>
+                <w:t xml:space="preserve">Nathalie Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pierrisnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Carasco</w:t>
+                <w:t xml:space="preserve">Pascale David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106800⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.785791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.785791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520213v1</w:t>
+                <w:t xml:space="preserve">hal-03978674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncoupling aluminum toxicity from aluminum signals in the STOP1 pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction: Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Le Poder</w:t>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laureline Février</w:t>
+                <w:t xml:space="preserve">Nicolas Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Duong</w:t>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale David</w:t>
+                <w:t xml:space="preserve">Mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (3), pp.785791. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.785791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01164-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978674v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03564149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
+                <w:t xml:space="preserve">Chronic toxicity of uranium to three benthic organisms in laboratory spiked sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+                <w:t xml:space="preserve">Olivier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+                <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bremond</w:t>
+                <w:t xml:space="preserve">Nadine Micozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ortet</w:t>
+                <w:t xml:space="preserve">Karine Beaugelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Barakat</w:t>
+                <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 241, pp.106776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01164-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03564149v1</w:t>
+                <w:t xml:space="preserve">hal-03600845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic toxicity of uranium to three benthic organisms in laboratory spiked sediment</w:t>
+                <w:t xml:space="preserve">RadoNorm – towards effective radiation protection based on improved scientific evidence and social considerations – focus on RADON and NORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Coppin</w:t>
+                <w:t xml:space="preserve">Ulrike Kulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Birschwilks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Madas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Micozzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laureline Fevrier</w:t>
+                <w:t xml:space="preserve">Sisko Salomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106776⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2022031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600845v1</w:t>
+                <w:t xml:space="preserve">hal-05304553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RadoNorm – towards effective radiation protection based on improved scientific evidence and social considerations – focus on RADON and NORM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sisko Salomaa</w:t>
+                <w:t xml:space="preserve">Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2022031⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.705-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01113-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304553v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+                <w:t xml:space="preserve">Cesium transfer to millet and mustard as a function of Cs availability in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Flouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Henner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ortet</w:t>
+                <w:t xml:space="preserve">Frederic Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pierrisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+                <w:t xml:space="preserve">Loic Carasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (3), pp.705-716. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 243, pp.106800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01113-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355370v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved iodide in marine waters determined with Diffusive Gradients in Thin-films technique.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of DGT and DGT-PROFS modeling approach to estimate desorption kinetics of Cs in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Jardin</w:t>
+                <w:t xml:space="preserve">Philippe Ciffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Carasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Diez</w:t>
+                <w:t xml:space="preserve">Daniel Orjollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Galceran</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Simonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1177, pp.338790. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235-236, pp.106646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.338790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513525v1</w:t>
+                <w:t xml:space="preserve">hal-03368651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of DGT and DGT-PROFS modeling approach to estimate desorption kinetics of Cs in soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissolved iodide in marine waters determined with Diffusive Gradients in Thin-films technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Carasco</w:t>
+                <w:t xml:space="preserve">Cyrielle Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Orjollet</w:t>
+                <w:t xml:space="preserve">Olivier Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Simonucci</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josep Galceran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 235-236, pp.106646. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1177, pp.338790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.338790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368651v1</w:t>
+                <w:t xml:space="preserve">hal-03513525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of dihydroxamic and trihydroxamic siderochelates to extract uranium and plutonium from contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pierrisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourdillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2622,90 +2622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better understanding and applications of ammonium 12-molybdophosphate-based diffusive gradient in thin film techniques for measuring Cs in waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2769,51 +2769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iodine budget in forest soils: Influence of environmental conditions and soil physicochemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3037,77 +3037,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil prokaryotic communities in Chernobyl waste disposal trench T22 are modulated by organic matter and radionuclide contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3152,243 +3152,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of co-contaminant effects on uranium and thorium speciation in freshwater using geochemical modelling</w:t>
+                <w:t xml:space="preserve">A modelling exercise on the importance of ternary alkaline earth carbonate species of uranium(VI) in the inorganic speciation of natural waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lofts</w:t>
+                <w:t xml:space="preserve">Thomas Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fevrier</w:t>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Horemans</w:t>
+                <w:t xml:space="preserve">Eric Ansoborlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gilbin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bruggeman</w:t>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.07.011⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Geochemical Speciation Codes and Databases, 55, pp.192-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572597v1</w:t>
+                <w:t xml:space="preserve">hal-01313947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the uranium (VI) speciation in mineralised urines on its extraction by calix[6]arene bearing hydroxamic groups used in chromatography columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baghdadi</w:t>
+                <w:t xml:space="preserve">C. Bouvier-Capely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouvier-Capely</w:t>
+                <w:t xml:space="preserve">A. Ritt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ritt</w:t>
+                <w:t xml:space="preserve">A. Peroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 144, pp.875-882. </w:t>
@@ -3402,325 +3402,325 @@
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling exercise on the importance of ternary alkaline earth carbonate species of uranium(VI) in the inorganic speciation of natural waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of combined microscopic and spectroscopic techniques to reveal interactions between uranium and Microbacterium sp. A9, a strain isolated from the Chernobyl exclusion zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Vercouter</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.11.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 285, pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313947v1</w:t>
+                <w:t xml:space="preserve">hal-01561096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of combined microscopic and spectroscopic techniques to reveal interactions between uranium and Microbacterium sp. A9, a strain isolated from the Chernobyl exclusion zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
+                <w:t xml:space="preserve">Assessment of co-contaminant effects on uranium and thorium speciation in freshwater using geochemical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lofts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Horemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Chapon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Coppin</w:t>
+                <w:t xml:space="preserve">R. Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Floriani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vercouter</w:t>
+                <w:t xml:space="preserve">C. Bruggeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 285, pp.285-293. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.99-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561096v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An invitation to contribute to a strategic research agenda in radioecology</w:t>
               </w:r>
@@ -3852,51 +3852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial diversity in contaminated soils along the T22 trench of the Chernobyl experimental platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4134,350 +4134,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioecological Risk Assessment of Low Selenium Concentrations through Genetic Fingerprints and Metabolic Profiling of Soil Bacterial Communities</w:t>
+                <w:t xml:space="preserve">Influence of Uranium on Bacterial Communities: A Comparison of Natural Uranium-Rich Soils with Controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Colinon-Dupuich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laureline Février</w:t>
+                <w:t xml:space="preserve">Laure Mondani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ranjard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Coppin</w:t>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-011-9831-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), pp.e25771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00723386v1</w:t>
+                <w:t xml:space="preserve">hal-01560931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Uranium on Bacterial Communities: A Comparison of Natural Uranium-Rich Soils with Controls</w:t>
+                <w:t xml:space="preserve">Radioecological Risk Assessment of Low Selenium Concentrations through Genetic Fingerprints and Metabolic Profiling of Soil Bacterial Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mondani</w:t>
+                <w:t xml:space="preserve">Céline Colinon-Dupuich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Carrière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (1), pp.14-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-011-9831-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025771⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560931v1</w:t>
+                <w:t xml:space="preserve">halsde-00723386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Selenium nanoparticles dissolution in environmental and human fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4567,51 +4567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rapsaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4812,51 +4812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous, solid and gaseous partitioning of selenium in an oxic sandy soil under different microbiological states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Darcheville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.Z. Haichar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4984,51 +4984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Galvez Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5091,51 +5091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of the distribution coefficient (Kd) of selenium in soils under various microbial states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin-Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5246,51 +5246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ansoborlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5373,51 +5373,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Environmental Monitoring of Radioactive Contaminants: Advances in DGT and Isotope Geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5425,51 +5425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Sapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2025 Conference (Goldschmidt2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geochemistry (EAG), Jul 2025, Prague, France. </w:t>
@@ -5533,77 +5533,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séléna Ferreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Del Nero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Aug 2024, Chicago (and online ), United States. </w:t>
@@ -5641,103 +5641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of U and Th (bio)availability within a former U mine-impacted wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Henner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Carasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE &amp; ICHMET 2023 - 1rst Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals (ICHMET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bergishe Universität Wuppertal, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5762,64 +5762,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New ways to measure the total U(VI) concentration in moderately basic waters using Diffusive Gradient in Thin-films sampler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Galceran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5900,77 +5900,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of efficient DGT binding gels for uranium based on molecular coordination chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osian Fonquernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Chambron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6012,90 +6012,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the performances of Diffusive Gradient in Thin-films (DGT) technique to measure the labile uranyl concentration in environmental waters by employing the chelating properties of siderochelates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brulfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osian Fonquernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6131,648 +6131,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium speciation and transport behavior in the wetland of the former extraction mine of Rophin (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Desorption of organic matter and uranium from wetland soils: a molecular scale approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séléna Ferreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L Nivesse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S Sachs</w:t>
+                <w:t xml:space="preserve">Olivier Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERPW-2022 European Radiation Protection Week 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">ICRER 2022 - 5th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autorité norvégienne de radioprotection et de sûreté nucléaire (DSA); Institut de radioprotection et de Sûreté nucléaire (IRSN); International Union of Radioecology (IUR), Sep 2022, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842676v1</w:t>
+                <w:t xml:space="preserve">hal-04769718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desorption of organic matter and uranium from wetland soils: a molecular scale approach.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Coppin</w:t>
+                <w:t xml:space="preserve">Uranium speciation and transport behavior in the wetland of the former extraction mine of Rophin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L Nivesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Courson</w:t>
+                <w:t xml:space="preserve">S Sachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRER 2022 - 5th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Autorité norvégienne de radioprotection et de sûreté nucléaire (DSA); Institut de radioprotection et de Sûreté nucléaire (IRSN); International Union of Radioecology (IUR), Sep 2022, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">ERPW-2022 European Radiation Protection Week 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769718v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined exposures to stable and radioactive substances for ecological risk assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laureline Février</w:t>
+                <w:t xml:space="preserve">Evidencing the role of plants vs soils in the understanding of 137Cs phyto availability using a coupled experimental and modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Flouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Henner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lecomte</w:t>
+                <w:t xml:space="preserve">Arnaud Martin Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Alonzo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on multiple stressors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERAD (Centre for Environmental Radioactivity), Feb 2019, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on the Biogeochemistry of Trace Elements ICOBTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, NANJING, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04065014v1</w:t>
+                <w:t xml:space="preserve">hal-02465439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidencing the role of plants vs soils in the understanding of 137Cs phyto availability using a coupled experimental and modelling approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">First determination of iodide in natural water using diffusive gradient in thin-film techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Happel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on the Biogeochemistry of Trace Elements ICOBTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, NANJING, China</w:t>
+              <w:t xml:space="preserve">Diffusive gradients in thin films Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, VIENNE, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465439v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First determination of iodide in natural water using diffusive gradient in thin-film techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steffen Happel</w:t>
+                <w:t xml:space="preserve">Combined exposures to stable and radioactive substances for ecological risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diffusive gradients in thin films Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, VIENNE, Austria</w:t>
+              <w:t xml:space="preserve">International workshop on multiple stressors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAD (Centre for Environmental Radioactivity), Feb 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460189v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04065014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial community analysis of contaminated soils from Chernobyl</w:t>
               </w:r>
@@ -7034,51 +7034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7303,77 +7303,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of dihydroxamate-based binding gels in DGT devices for uranium(VI) sampling in freshwater. An intercomparison study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osian Fonquernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7409,277 +7409,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better understanding and applications of ammonium 12-molybdophosphate-based diffusive gradient in thin film techniques for measuring Cs in waters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">An alternative model of Cs transfer to plants that accounts for Cs availability in soils and dynamics of transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Flouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Henner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hao Zhang</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Martin Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diffusive gradients in thin films Conference 2019, Diffusive gradients in thin films Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, VIENNE, Austria. 2019</w:t>
+              <w:t xml:space="preserve">Workshop CONFIDENCE: Do Process-Based Models have a role in human food chain assessments?, Workhop - CONFIDENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, MADRID, Spain. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460187v1</w:t>
+                <w:t xml:space="preserve">hal-02465438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative model of Cs transfer to plants that accounts for Cs availability in soils and dynamics of transfer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Better understanding and applications of ammonium 12-molybdophosphate-based diffusive gradient in thin film techniques for measuring Cs in waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Martin Garin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CONFIDENCE: Do Process-Based Models have a role in human food chain assessments?, Workhop - CONFIDENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, MADRID, Spain. 2019</w:t>
+              <w:t xml:space="preserve">Diffusive gradients in thin films Conference 2019, Diffusive gradients in thin films Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, VIENNE, Austria. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465438v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial community response to a selenium chronic exposure</w:t>
               </w:r>
@@ -7691,77 +7691,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Annual Meeting SETAC EUROPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Porto, Portugal. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8109,51 +8109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mrdakovic Popic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanhoudt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Venoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Leonardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Haanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109958" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Zujew" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osian Fonquernie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj02515j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05304547v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Dvorzhak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ugolini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Michalik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-025-01144-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05326323v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren John" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Birschwilks" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Madas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonne Naarala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-025-01156-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05423088v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-025-01171-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04877565v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Venoso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nuccetelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leonardi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Di Carlo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107564" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04712740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sapey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Happel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.343266" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Carlo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nuccetelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107954" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Louren&#231;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163324" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04064986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coppin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin-Garin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00324" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flouret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Henner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierrisnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Carasco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106800" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Poder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.785791" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03564149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01164-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Micozzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106776" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05304553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kulka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisko Salomaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338790" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orjollet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106646" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233; Vi Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106645" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3719-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roulier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thiry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.02.060" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289346v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eb-Levadoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.534" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680959v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theodorakopoulos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix079" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lofts" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fevrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horemans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.07.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570489v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baghdadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5SQVLFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ansoborlo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Hinton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier-Laplace" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vandenhove" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dowdall" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam-Guillermin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.07.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LW50FG7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560989v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Piette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG3CD2GQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mihal&#237;k" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;vrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWMLXS30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723386v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon-Dupuich" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9831-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCBMNHZZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025771" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00567806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Garin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rapsaet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993468v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Misson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Wu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.09.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S18M4GQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661803v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Darcheville" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Haichar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.11.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF94MN1H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Galvez Cloutier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.04.053" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57V1MPQ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015583v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.04.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVG24RLQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00427036v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.715" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424267v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30806" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Ferreres" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Del Nero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2024.22503" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04381521v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692107v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692128v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fernandes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718549v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Nivesse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Landesman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arnold" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sachs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769718v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Courson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465439v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin Garin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460189v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663417v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sergeant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chapon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Vesvres" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00662398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theodorakopoulos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marrec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970619v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248693v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delolme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692215v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460187v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465438v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Cherif" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05304559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mrdakovic Popic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanhoudt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Venoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Leonardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Haanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109958" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05304547v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Dvorzhak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ugolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Michalik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-025-01144-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05423088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-025-01171-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05326323v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren John" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Birschwilks" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Madas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonne Naarala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-025-01156-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360749v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Zujew" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osian Fonquernie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj02515j" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04877565v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Venoso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nuccetelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leonardi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Di Carlo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107564" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04712740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sapey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Happel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.343266" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Carlo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nuccetelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107954" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Louren&#231;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163324" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04064986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coppin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin-Garin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00324" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Poder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.785791" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03564149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01164-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Micozzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106776" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05304553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kulka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisko Salomaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flouret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Henner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierrisnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Carasco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106800" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orjollet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106646" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338790" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233; Vi Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106645" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3719-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roulier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thiry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.02.060" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289346v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eb-Levadoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.534" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680959v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theodorakopoulos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix079" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ansoborlo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570489v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baghdadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fevrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5SQVLFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561096v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lofts" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horemans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.07.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Hinton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier-Laplace" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vandenhove" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dowdall" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam-Guillermin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.07.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LW50FG7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560989v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Piette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG3CD2GQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mihal&#237;k" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;vrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWMLXS30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025771" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon-Dupuich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9831-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCBMNHZZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00567806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Garin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rapsaet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993468v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Misson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Wu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.09.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S18M4GQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661803v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Darcheville" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Haichar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.11.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF94MN1H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Galvez Cloutier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.04.053" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57V1MPQ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015583v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.04.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVG24RLQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00427036v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.715" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424267v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30806" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Ferreres" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Del Nero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2024.22503" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04381521v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692107v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692128v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fernandes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718549v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Courson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842676v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Nivesse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Landesman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arnold" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sachs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465439v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin Garin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460189v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663417v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sergeant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chapon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Vesvres" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00662398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theodorakopoulos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marrec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970619v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248693v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delolme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692215v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465438v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Cherif" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460187v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05304559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>