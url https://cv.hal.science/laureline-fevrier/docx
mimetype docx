--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -234,5122 +234,5122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of naturally occurring radioactive materials (NORM) in mineral processing industries and consideration of ionising radiation in life cycle assessment – Part I. NORM inventory</w:t>
+                <w:t xml:space="preserve">Integrative spectroscopic, geochemical, and microbiological approaches for assessing uranium (U) speciation and microbial diversity in a U-impacted wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alla Dvorzhak</w:t>
+                <w:t xml:space="preserve">Jaime Gomez-Bolivar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Ugolini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Federica Leonardi</w:t>
+                <w:t xml:space="preserve">Pascale Henner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boguslaw Michalik</w:t>
+                <w:t xml:space="preserve">Laureline Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Martin Newman-Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Sachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00411-025-01144-0⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 318, pp.120235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2026.120235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304547v2</w:t>
+                <w:t xml:space="preserve">hal-05629016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of naturally occurring radioactive materials (NORM) in mineral processing industries and consideration of ionising radiation in life cycle assessment (LCA) – PART II. NORM impact assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Overview of naturally occurring radioactive materials (NORM) in mineral processing industries and consideration of ionising radiation in life cycle assessment – Part I. NORM inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Dvorzhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Ugolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Venoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boguslaw Michalik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Ugolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00411-025-01171-x⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 64, pp.611- 627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-025-01144-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05423088v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of the radonorm project to European and international radiation protection research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Birschwilks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Madas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonne Naarala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64, pp.561-579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00411-025-01156-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326323v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ligand denticity on the removal of 238 Pu from dilute aqueous solutions by hydroxamate-based chelating gels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josselin Gorny</w:t>
+                <w:t xml:space="preserve">Overview of naturally occurring radioactive materials (NORM) in mineral processing industries and consideration of ionising radiation in life cycle assessment (LCA) – PART II. NORM impact assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Mrdakovic Popic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Dvorzhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boguslaw Michalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Venoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Ugolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5nj02515j⟩</w:t>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-025-01171-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360749v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a methodology for dose assessment and estimate of amount of NORM residues disposable in a conventional landfill</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ligand denticity on the removal of 238 Pu from dilute aqueous solutions by hydroxamate-based chelating gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Zujew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Venoso</w:t>
+                <w:t xml:space="preserve">Osian Fonquernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Nuccetelli</w:t>
+                <w:t xml:space="preserve">Floriane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Leonardi</w:t>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Di Carlo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Trotti</w:t>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2024.107564⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49, pp.20151-20160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5nj02515j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04877565v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous measurement of labile U(VI) concentration and (234U/238U) activity ratio using a Monophos®-based Diffusive Gradients in Thin-films sampler.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lafont</w:t>
+                <w:t xml:space="preserve">Clémentine Sapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Sapey</w:t>
+                <w:t xml:space="preserve">Steffen Happel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1330, pp.343266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2024.343266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04712740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for harmonized data collection at exposure situations with naturally occurring radioactive materials (NORM)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hallvard Haanes</w:t>
+                <w:t xml:space="preserve">Development of a methodology for dose assessment and estimate of amount of NORM residues disposable in a conventional landfill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Venoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Di Carlo</w:t>
+                <w:t xml:space="preserve">C Nuccetelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Nuccetelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gennaro Venoso</w:t>
+                <w:t xml:space="preserve">F Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Trotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.107954⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 280, pp.107564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2024.107564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097153v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04877565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for the systematic identification of naturally occurring radioactive materials (NORM)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joana Lourenço</w:t>
+                <w:t xml:space="preserve">Tools for harmonized data collection at exposure situations with naturally occurring radioactive materials (NORM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Mrdakovic Popic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallvard Haanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Nuccetelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Venoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163324⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175, pp.107954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.107954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071916v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational Method to Easily Determine the Available Fraction of a Contaminant in Soil and the Associated Soil-Solution Distribution Coefficient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A methodology for the systematic identification of naturally occurring radioactive materials (NORM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Février</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boguslaw Michalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Dvorzhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Lourenço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallvard Haanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00324⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 881, pp.163324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04064986v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncoupling aluminum toxicity from aluminum signals in the STOP1 pathway</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Operational Method to Easily Determine the Available Fraction of a Contaminant in Soil and the Associated Soil-Solution Distribution Coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale David</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Martin-Garin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (3), pp.785791. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (3), pp.559-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.785791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978674v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04064986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
+                <w:t xml:space="preserve">Uncoupling aluminum toxicity from aluminum signals in the STOP1 pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+                <w:t xml:space="preserve">Léa Le Poder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+                <w:t xml:space="preserve">Caroline Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bremond</w:t>
+                <w:t xml:space="preserve">Nathalie Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ortet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Barakat</w:t>
+                <w:t xml:space="preserve">Pascale David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01164-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.785791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.785791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03564149v1</w:t>
+                <w:t xml:space="preserve">hal-03978674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic toxicity of uranium to three benthic organisms in laboratory spiked sediment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RadoNorm – towards effective radiation protection based on improved scientific evidence and social considerations – focus on RADON and NORM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Kulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Birschwilks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Simon</w:t>
+                <w:t xml:space="preserve">Laureline Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Madas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Coppin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laureline Fevrier</w:t>
+                <w:t xml:space="preserve">Sisko Salomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106776⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2022031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600845v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RadoNorm – towards effective radiation protection based on improved scientific evidence and social considerations – focus on RADON and NORM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic toxicity of uranium to three benthic organisms in laboratory spiked sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Micozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Kulka</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Karine Beaugelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sisko Salomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2022031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 241, pp.106776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304553v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (3), pp.705-716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41396-021-01113-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesium transfer to millet and mustard as a function of Cs availability in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Flouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Henner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pierrisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Carasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 243, pp.106800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of DGT and DGT-PROFS modeling approach to estimate desorption kinetics of Cs in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Carasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Orjollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 235-236, pp.106646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved iodide in marine waters determined with Diffusive Gradients in Thin-films technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Galceran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1177, pp.338790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2021.338790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of dihydroxamic and trihydroxamic siderochelates to extract uranium and plutonium from contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pierrisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourdillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lé Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 235-236, pp.106645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better understanding and applications of ammonium 12-molybdophosphate-based diffusive gradient in thin film techniques for measuring Cs in waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (2), pp.1994-2006. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3719-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iodine budget in forest soils: Influence of environmental conditions and soil physicochemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 224, pp.20-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.02.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fish otoliths as a temporal biomarker of field uranium exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mounicou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Eb-Levadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 690, pp.511-521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil prokaryotic communities in Chernobyl waste disposal trench T22 are modulated by organic matter and radionuclide contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 93 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsec/fix079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling exercise on the importance of ternary alkaline earth carbonate species of uranium(VI) in the inorganic speciation of natural waters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the uranium (VI) speciation in mineralised urines on its extraction by calix[6]arene bearing hydroxamic groups used in chromatography columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ansoborlo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laureline Février</w:t>
+                <w:t xml:space="preserve">S. Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+                <w:t xml:space="preserve">C. Bouvier-Capely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ritt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.11.016⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.875-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313947v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the uranium (VI) speciation in mineralised urines on its extraction by calix[6]arene bearing hydroxamic groups used in chromatography columns</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A modelling exercise on the importance of ternary alkaline earth carbonate species of uranium(VI) in the inorganic speciation of natural waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fevrier</w:t>
+                <w:t xml:space="preserve">Thomas Vercouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ansoborlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.012⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Geochemical Speciation Codes and Databases, 55, pp.192-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02570489v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of combined microscopic and spectroscopic techniques to reveal interactions between uranium and Microbacterium sp. A9, a strain isolated from the Chernobyl exclusion zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 285, pp.285-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of co-contaminant effects on uranium and thorium speciation in freshwater using geochemical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lofts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Horemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bruggeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149, pp.99-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An invitation to contribute to a strategic research agenda in radioecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.G. Hinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier-Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vandenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dowdall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adam-Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 115, pp.73-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial diversity in contaminated soils along the T22 trench of the Chernobyl experimental platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vesvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (7), pp.1375-1383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citrate assisted phytoextraction of uranium by sunflowers Study of fluxes in soils and plants and resulting intra-planta distribution of Fe and U</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mihalík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Février</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77, pp.249-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Uranium on Bacterial Communities: A Comparison of Natural Uranium-Rich Soils with Controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mondani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (10), pp.e25771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0025771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radioecological Risk Assessment of Low Selenium Concentrations through Genetic Fingerprints and Metabolic Profiling of Soil Bacterial Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colinon-Dupuich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (1), pp.14-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-011-9831-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00723386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Selenium nanoparticles dissolution in environmental and human fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin-Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74, pp.A736-A736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00567806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transfert de trois métaux Zn, Pb et Cd dans un dépôt fluvio-glaciaire carbonaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rapsaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 276, pp.57-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of phosphate to avoid uranium toxicity in Arabidopsis thaliana leads to alterations of morphological and physiological responses regulated by phosphate availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-D. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 67 (2), pp.353-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2009.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous, solid and gaseous partitioning of selenium in an oxic sandy soil under different microbiological states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Darcheville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.Z. Haichar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin-Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 99 (6), pp.981-992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2007.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant Zn-Cd and Pb retention in a carbonated fluvio-glacial deposit under both static and dynamic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Galvez Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 69, pp 1499-1508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of the distribution coefficient (Kd) of selenium in soils under various microbial states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin-Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 97 (2-3), pp.189-205. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2007.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermodynamic database on the modelisation of americium(III) speciation in a simulated biological medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ansoborlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 93 (11), pp.715-718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1524/ract.2005.93.11.715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00427036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5359,1914 +5359,1914 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Environmental Monitoring of Radioactive Contaminants: Advances in DGT and Isotope Geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lafont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clémentine Sapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2025 Conference (Goldschmidt2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geochemistry (EAG), Jul 2025, Prague, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2025.30806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of natural organic matter on the speciation and transfers of Uranium(VI) in a wetland soil impacted by a former uranium mine (Roffin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séléna Ferreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Del Nero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Aug 2024, Chicago (and online ), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46427/gold2024.22503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of U and Th (bio)availability within a former U mine-impacted wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Henner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Carasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE &amp; ICHMET 2023 - 1rst Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals (ICHMET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bergishe Universität Wuppertal, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04381521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New ways to measure the total U(VI) concentration in moderately basic waters using Diffusive Gradient in Thin-films sampler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Galceran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lafont</w:t>
+                <w:t xml:space="preserve">Clémentine Sapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Happel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Josselin Gorny; Hao Zhang, Oct 2023, Fontenay-aux-Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of efficient DGT binding gels for uranium based on molecular coordination chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osian Fonquernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Chambron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Josselin Gorny; Hao Zhang, Oct 2023, Fontenay-aux-Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the performances of Diffusive Gradient in Thin-films (DGT) technique to measure the labile uranyl concentration in environmental waters by employing the chelating properties of siderochelates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brulfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osian Fonquernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Metal Complexes, ISMEC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, VALENCE, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desorption of organic matter and uranium from wetland soils: a molecular scale approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séléna Ferreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRER 2022 - 5th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autorité norvégienne de radioprotection et de sûreté nucléaire (DSA); Institut de radioprotection et de Sûreté nucléaire (IRSN); International Union of Radioecology (IUR), Sep 2022, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium speciation and transport behavior in the wetland of the former extraction mine of Rophin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L Nivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW-2022 European Radiation Protection Week 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencing the role of plants vs soils in the understanding of 137Cs phyto availability using a coupled experimental and modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Flouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Henner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Conference on the Biogeochemistry of Trace Elements ICOBTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, NANJING, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First determination of iodide in natural water using diffusive gradient in thin-film techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Happel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffusive gradients in thin films Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, VIENNE, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined exposures to stable and radioactive substances for ecological risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on multiple stressors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERAD (Centre for Environmental Radioactivity), Feb 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04065014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial community analysis of contaminated soils from Chernobyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Vesvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">twenty-five years after Chernobyl accident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00663417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium interactions with bacterial communities from contaminated soils in Chernobyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Theodorakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Theodorakopoulos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Vesvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.1839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00662398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of water chemistry for the toxicity of uranium on an aquatic organism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et dynamique des métaux lourds dans les sédiments de deux ouvrages d'infiltration des eaux pluviales : approche expérimentale et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7276,525 +7276,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of dihydroxamate-based binding gels in DGT devices for uranium(VI) sampling in freshwater. An intercomparison study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osian Fonquernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Fontenay-aux-Roses, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative model of Cs transfer to plants that accounts for Cs availability in soils and dynamics of transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Flouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Henner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop CONFIDENCE: Do Process-Based Models have a role in human food chain assessments?, Workhop - CONFIDENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, MADRID, Spain. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better understanding and applications of ammonium 12-molybdophosphate-based diffusive gradient in thin film techniques for measuring Cs in waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffusive gradients in thin films Conference 2019, Diffusive gradients in thin films Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, VIENNE, Austria. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial community response to a selenium chronic exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Annual Meeting SETAC EUROPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Porto, Portugal. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7804,51 +7804,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Review of Naturally Occurring Radioactive Materials (NORM) in Energy Production Sectors: Exposure, Effective Doses and Regulatory Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Mrdakovic Popic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7904,65 +7904,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId279"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8109,51 +8109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mrdakovic Popic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanhoudt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Venoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Leonardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Haanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109958" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05304547v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Dvorzhak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ugolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Michalik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-025-01144-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05423088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-025-01171-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05326323v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren John" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Birschwilks" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Madas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonne Naarala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-025-01156-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360749v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Zujew" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osian Fonquernie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj02515j" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04877565v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Venoso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nuccetelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leonardi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Di Carlo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107564" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04712740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sapey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Happel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.343266" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Carlo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nuccetelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107954" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Louren&#231;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163324" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04064986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coppin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin-Garin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00324" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Poder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.785791" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03564149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01164-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Micozzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106776" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05304553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kulka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisko Salomaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flouret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Henner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierrisnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Carasco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106800" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orjollet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106646" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338790" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233; Vi Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106645" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3719-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roulier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thiry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.02.060" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289346v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eb-Levadoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.534" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680959v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theodorakopoulos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix079" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ansoborlo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570489v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baghdadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fevrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5SQVLFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561096v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lofts" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horemans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.07.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Hinton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier-Laplace" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vandenhove" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dowdall" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam-Guillermin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.07.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LW50FG7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560989v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Piette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG3CD2GQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mihal&#237;k" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;vrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWMLXS30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025771" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon-Dupuich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9831-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCBMNHZZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00567806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Garin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rapsaet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993468v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Misson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Wu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.09.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S18M4GQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661803v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Darcheville" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Haichar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.11.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF94MN1H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Galvez Cloutier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.04.053" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57V1MPQ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015583v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.04.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVG24RLQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00427036v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.715" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424267v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30806" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Ferreres" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Del Nero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2024.22503" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04381521v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692107v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692128v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fernandes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718549v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Courson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842676v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Nivesse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Landesman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arnold" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sachs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465439v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin Garin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460189v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663417v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sergeant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chapon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Vesvres" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00662398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theodorakopoulos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marrec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970619v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248693v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delolme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692215v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465438v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Cherif" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460187v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05304559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mrdakovic Popic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanhoudt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Venoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Leonardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Haanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109958" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gomez-Bolivar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Henner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martin Newman-Portela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Sachs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.120235" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05304547v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Dvorzhak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ugolini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Michalik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-025-01144-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05326323v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren John" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Birschwilks" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Madas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonne Naarala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-025-01156-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05423088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-025-01171-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Zujew" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osian Fonquernie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj02515j" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04712740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sapey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Happel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.343266" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04877565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Venoso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nuccetelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leonardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Di Carlo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107564" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Carlo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nuccetelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107954" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Pereira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Louren&#231;o" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163324" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04064986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coppin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin-Garin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00324" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978674v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Poder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.785791" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05304553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kulka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisko Salomaa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Micozzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106776" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flouret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierrisnard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Carasco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106800" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orjollet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106646" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338790" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233; Vi Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106645" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3719-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roulier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thiry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.02.060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eb-Levadoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.534" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theodorakopoulos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix079" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570489v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baghdadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peroux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fevrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5SQVLFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313947v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ansoborlo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572597v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lofts" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horemans" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.07.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733879v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Hinton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier-Laplace" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vandenhove" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dowdall" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam-Guillermin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.07.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LW50FG7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560989v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Piette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG3CD2GQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mihal&#237;k" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;vrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWMLXS30-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560931v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025771" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon-Dupuich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9831-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCBMNHZZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00567806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Garin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rapsaet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Misson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morello" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Wu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.09.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S18M4GQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661803v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Darcheville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Haichar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.11.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF94MN1H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Galvez Cloutier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.04.053" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57V1MPQ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015583v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.04.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVG24RLQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00427036v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bion" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collins" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.715" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424267v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30806" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769627v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Ferreres" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Del Nero" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2024.22503" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04381521v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692107v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fernandes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718549v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769718v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Courson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Nivesse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Landesman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arnold" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sachs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin Garin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460189v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065014v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663417v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sergeant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chapon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Vesvres" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00662398v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theodorakopoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marrec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970619v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248693v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delolme" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692215v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465438v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Cherif" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460187v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05304559v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>