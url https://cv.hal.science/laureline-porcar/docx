--- v0 (2026-03-31)
+++ v1 (2026-04-24)
@@ -749,291 +749,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy change of a Ni45.5Co4.5Mn37In13 single crystal studied by scanning calorimetry in high magnetic fields: Field dependence of the magnetocaloric effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourgault</w:t>
+                <w:t xml:space="preserve">Annealing effect on the magnetic induced austenite transformation in polycrystalline freestanding Ni-Co-Mn-In films produced by co-sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Crouigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Porcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Rivoirard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Courtois</w:t>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hardy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Mossang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (9), pp.092403. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (3), pp.035302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4929950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4906224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199806v1</w:t>
+                <w:t xml:space="preserve">hal-01123842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealing effect on the magnetic induced austenite transformation in polycrystalline freestanding Ni-Co-Mn-In films produced by co-sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Crouigneau</w:t>
+                <w:t xml:space="preserve">Entropy change of a Ni45.5Co4.5Mn37In13 single crystal studied by scanning calorimetry in high magnetic fields: Field dependence of the magnetocaloric effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Porcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+                <w:t xml:space="preserve">S Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mossang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 117 (3), pp.035302. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (9), pp.092403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4906224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4929950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123842v1</w:t>
+                <w:t xml:space="preserve">hal-01199806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irreversibility of the martensitic transformation in Ni-Mn-In single crystal studied by resistivity under pressure and in situ optical observations</w:t>
               </w:r>
@@ -1848,51 +1848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Porcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3641,51 +3641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Porcar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Donnadieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.164139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dufour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneil Goisot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gerardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3086896" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haettel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plaindoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100493" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crouigneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachkar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.09.196" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rivoirard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929950" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mossang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906224" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898856" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bruy&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dechoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erini Sarigiannidou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/25/12/125008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MDQLLWCR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Eric Bruzek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morice" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus-Friedrich Theune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2181139" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701170" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Plaindoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/25/255001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-M6X4VK8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tillier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.09.096" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Einig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1200-G08-03" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morlens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ortega" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/22/12/125024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF2EF320A5771C163B7757FBD08D5C0579898FC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caroff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2017702" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villaume" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Antonevici-Charrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2008.12.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBJ67PTG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Caroff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morlens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/21/7/075007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Prikhna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Savchuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joulain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haanappel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.02.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHFWHWMJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Antonevici" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leggeri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841806" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Villaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Caroff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/21/3/034009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NVTSPFXT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bruzek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/20/7/018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7DBRTQ5K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leggeri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/20/10/022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CR6P73CD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Zheng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Li" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Lu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2006.08.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Porcar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Donnadieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.164139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dufour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneil Goisot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gerardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3086896" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haettel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plaindoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100493" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crouigneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachkar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.09.196" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mossang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rivoirard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hardy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929950" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898856" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bruy&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dechoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erini Sarigiannidou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/25/12/125008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MDQLLWCR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Eric Bruzek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morice" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus-Friedrich Theune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2181139" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701170" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Plaindoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/25/255001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-M6X4VK8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tillier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.09.096" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Einig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1200-G08-03" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morlens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ortega" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/22/12/125024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF2EF320A5771C163B7757FBD08D5C0579898FC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caroff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2017702" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villaume" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Antonevici-Charrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2008.12.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBJ67PTG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Caroff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morlens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/21/7/075007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Prikhna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Savchuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joulain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haanappel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.02.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHFWHWMJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Antonevici" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leggeri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841806" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Villaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Caroff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/21/3/034009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NVTSPFXT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bruzek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/20/7/018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7DBRTQ5K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leggeri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/20/10/022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CR6P73CD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Zheng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Li" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Lu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2006.08.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>