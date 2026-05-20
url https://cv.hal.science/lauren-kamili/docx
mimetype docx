--- v0 (2026-03-16)
+++ v1 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lauren Kamili </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie contaminée. Pratiques ordinaires et formes de vie en territoire post-minier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La santé environnementale au défi de l’anthropocène : crises, mondialisation, alternatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, EHESS (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie de laboratoire et ethnographie au village : une enquête symétrique en territoire post-minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Recherches au croisement entre anthropologie et STS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elise Demeuleunaere; Germain Meulemans, Nov 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mining to Phytomining. Ethnography of reparation and post-mining futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Ethnography of Mining Encounters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pia Bailleul; Ines Calvo Valenzuela; Martin Cavero; Kyra Grieco, Sep 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographier les pratiques scientifiques dans un laboratoire de chimie bio-inspirée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de méthodologie du Master Savoirs en Sociétés, parcours Histoire des sciences, des techniques et des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, EHESS (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plantes envahissantes aux plantes dépolluantes. Techniques du végétal et pratiques de remédiation dans la vallée de l’Orbiel (Aude).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEA. Atelier n°5 « Gouverner la vie pour affronter la crise écologique ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Ethnologie et d'Anthropologie, Nov 2023, Inalco, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie dans les laboratoires. Enquêtes sur la construction des savoirs scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Danziger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Jeancolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Pitrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre Interdisciplinaire de Recherche en Biologie (UMR 7241)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRB, Mar 2022, Collège de France - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired chemistry and plant-based depollution practices: applying the chaîne opératoire to the lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atelier doctoral « Chaînes opératoires. Methodologies for the study of agricultural relations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivia Angé (ULB), Ludovic Coupaye (UCL) et Simon Gérard (EHESS), Mar 2022, Genappe, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ampoule au champignon : observation et expérimentation dans un artefact biomimétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées suisses d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société suisse d'histoire, Jun 2022, Université de Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary life in the face of chemical exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international “Ordinary Life in Philosophy and Anthropology. Theories, Practices, Methods”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Collège de France - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une anthropologie des biomimétismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire inter-équipes du Centre d’écologie fonctionnelle et évolutive (UMR 5175)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFE, Feb 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mining to Phytomining: Bioinspired Practices and Hopeful Forms of Life in a Contaminated World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panel "Toxic Goodness : Harmful Legacies, Hopeful futures", Oct 2021, Online/Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la bioinspiration. Approche anthropologique et méthodologie d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Labex CEMEB, « Bioinspiration et solutions basées sur la nature »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex CEMEB, Nov 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à observer le vivant. La construction du regard dans un parcours biomimétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Techniques&amp;Culture n°4 « Biomimétisme(s). Imitation du vivant et modélisation de la vie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lauren Kamili; Perig Pitrou; Fabien Provost, Sep 2019, Mucem, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et représentations du vivant dans un laboratoire de chimie bio-inspirée et d’écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire de Chimie bio-inspirée et d’innovation écologique ChimEco (UMR 5021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les biomiméticiens font-ils du biomimétisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine d’échange PSL, Modules « Biomimétisme – Matériaux bio-inspirés » et « Biologie, un beau terrain de jeu pour les ingénieurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, ESPCI Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lamp, the fly, and the fungus. Observing and experimenting with living organisms in a biomimetic artifact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un biomimétisme rituel et ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte H Hamayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Pitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.190 - 207. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur l’imitation du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Pitrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.208 - 221. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lampe, la mouche et le champignon. Observer et expérimenter avec le vivant dans un artefact biomimétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.142-145. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur l’imitation du vivant. Remarques méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Pitrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.208 - 221. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiring into the imitation of living beings. Methodological remarks (avec F. Provost, L. Kamili), Techniques&Culture, 73, 2020. [https://doi.org/10.4000/tc.13866]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Pitrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et Natures. Pour une approche anthropologique des biomimétismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Pitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.20 - 33. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques and Natures. For an anthropological approach to biomimicries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Pitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétisme et bio-inspiration : nouvelles techniques, nouvelles éthiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.9299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétismes. Imitation des êtres vivants et modélisation de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Pitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Faire comme la Nature”. Techniques et représentations du vivant dans les pratiques biomimétiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lauren Kamili </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la contamination : théories, pratiques, méthodes. Keynote Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes journées du réseau SHS Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau SHS Pesticides, Mar 2026, Montpellier (MSH Sud), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’extraction minière à la phytoextraction. Écologies de la réparation et formes de vie post- minières dans un village cévenol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Extraction minière, risques industriels, environnement et héritage (XVIIIe – XXIe siècles)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Le Roux; Olivier Saint-Hilaire, Mar 2026, EHESS - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie contaminée. Pratiques ordinaires et formes de vie en territoire post-minier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La santé environnementale au défi de l’anthropocène : crises, mondialisation, alternatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, EHESS (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie de laboratoire et ethnographie au village : une enquête symétrique en territoire post-minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Recherches au croisement entre anthropologie et STS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elise Demeuleunaere; Germain Meulemans, Nov 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mining to Phytomining. Ethnography of reparation and post-mining futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Ethnography of Mining Encounters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pia Bailleul; Ines Calvo Valenzuela; Martin Cavero; Kyra Grieco, Sep 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographier les pratiques scientifiques dans un laboratoire de chimie bio-inspirée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de méthodologie du Master Savoirs en Sociétés, parcours Histoire des sciences, des techniques et des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, EHESS (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plantes envahissantes aux plantes dépolluantes. Techniques du végétal et pratiques de remédiation dans la vallée de l’Orbiel (Aude).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEA. Atelier n°5 « Gouverner la vie pour affronter la crise écologique ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Ethnologie et d'Anthropologie, Nov 2023, Inalco, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired chemistry and plant-based depollution practices: applying the chaîne opératoire to the lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atelier doctoral « Chaînes opératoires. Methodologies for the study of agricultural relations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivia Angé (ULB), Ludovic Coupaye (UCL) et Simon Gérard (EHESS), Mar 2022, Genappe, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie dans les laboratoires. Enquêtes sur la construction des savoirs scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Danziger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Jeancolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Pitrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre Interdisciplinaire de Recherche en Biologie (UMR 7241)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRB, Mar 2022, Collège de France - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ampoule au champignon : observation et expérimentation dans un artefact biomimétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées suisses d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société suisse d'histoire, Jun 2022, Université de Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary life in the face of chemical exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international “Ordinary Life in Philosophy and Anthropology. Theories, Practices, Methods”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Collège de France - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mining to Phytomining: Bioinspired Practices and Hopeful Forms of Life in a Contaminated World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panel "Toxic Goodness : Harmful Legacies, Hopeful futures", Oct 2021, Online/Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une anthropologie des biomimétismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire inter-équipes du Centre d’écologie fonctionnelle et évolutive (UMR 5175)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFE, Feb 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la bioinspiration. Approche anthropologique et méthodologie d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Labex CEMEB, « Bioinspiration et solutions basées sur la nature »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex CEMEB, Nov 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les biomiméticiens font-ils du biomimétisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine d’échange PSL, Modules « Biomimétisme – Matériaux bio-inspirés » et « Biologie, un beau terrain de jeu pour les ingénieurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, ESPCI Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à observer le vivant. La construction du regard dans un parcours biomimétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Techniques&amp;Culture n°4 « Biomimétisme(s). Imitation du vivant et modélisation de la vie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lauren Kamili; Perig Pitrou; Fabien Provost, Sep 2019, Mucem, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et représentations du vivant dans un laboratoire de chimie bio-inspirée et d’écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire de Chimie bio-inspirée et d’innovation écologique ChimEco (UMR 5021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie contaminée. Enquête ethnographique sur les pratiques scientifiques et les formes de vie en territoire pollué (Salsigne, Saint-Laurent-Le-Minier).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. EHESS (École des Hautes Études en Sciences Sociales), 2025. Français. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05614833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lamp, the fly, and the fungus. Observing and experimenting with living organisms in a biomimetic artifact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un biomimétisme rituel et ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte H Hamayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Pitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.190-207. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur l’imitation du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Pitrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.208 - 221. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lampe, la mouche et le champignon. Observer et expérimenter avec le vivant dans un artefact biomimétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.142-145. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur l’imitation du vivant. Remarques méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Pitrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.208 - 221. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiring into the imitation of living beings. Methodological remarks (avec F. Provost, L. Kamili), Techniques&Culture, 73, 2020. [https://doi.org/10.4000/tc.13866]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Pitrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et Natures. Pour une approche anthropologique des biomimétismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Pitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.20 - 33. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques and Natures. For an anthropological approach to biomimicries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Pitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétisme et bio-inspiration : nouvelles techniques, nouvelles éthiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.9299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétismes. Imitation des êtres vivants et modélisation de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Pitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Faire comme la Nature”. Techniques et représentations du vivant dans les pratiques biomimétiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kamili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Kamili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390912v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390963v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390957v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391007v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Danziger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Jeancolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Pitrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390991v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13771" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte H Hamayon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Provost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13717" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13726" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13766" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13866" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13336" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093280v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13342" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.9299" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13293" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Kamili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586274v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390929v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391018v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Danziger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Jeancolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Pitrou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390983v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05614833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13771" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte H Hamayon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Provost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13717" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831737v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13726" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13766" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093273v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13866" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093281v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13336" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13342" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.9299" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13293" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>