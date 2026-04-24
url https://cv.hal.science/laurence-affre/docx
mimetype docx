--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -66,3421 +66,3421 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude diachronique de l’impact des Goélands leucophées (Larus michahellis Naumann, 1840) sur le sol et la flore des îles de Marseille : quels constats après la diminution de leurs effectifs ?</w:t>
+                <w:t xml:space="preserve">Isolated but not alone: rare plant species attracts a greater diversity of floral visitors than common species in Teucrium (Lamiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Mutillod</w:t>
+                <w:t xml:space="preserve">Claire Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+                <w:t xml:space="preserve">Clément Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Prudent</w:t>
+                <w:t xml:space="preserve">Gabriel Nève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vidal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (2), pp.15-30. </w:t>
+              <w:t xml:space="preserve">Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 227 (5), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/naturae2025a2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11258-026-01625-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958018v1</w:t>
+                <w:t xml:space="preserve">hal-05566591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation impacts the diversity, coloration, and body size of wild bees in a Mediterranean city</w:t>
+                <w:t xml:space="preserve">Étude diachronique de l’impact des Goélands leucophées (Larus michahellis Naumann, 1840) sur le sol et la flore des îles de Marseille : quels constats après la diminution de leurs effectifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Badiane</w:t>
+                <w:t xml:space="preserve">Clémentine Mutillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Ropars</w:t>
+                <w:t xml:space="preserve">Teddy Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Flacher</w:t>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Schurr</w:t>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Zakardjian</w:t>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (2), pp.41. </w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (2), pp.15-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-024-02199-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/naturae2025a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564145v1</w:t>
+                <w:t xml:space="preserve">hal-04958018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the terminology relating to exogenous vascular plants: application to the inventory of archaeo-phytes and neophytes of metropolitan France</w:t>
+                <w:t xml:space="preserve">Urbanisation impacts the diversity, coloration, and body size of wild bees in a Mediterranean city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Arnaud Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Affre</w:t>
+                <w:t xml:space="preserve">Lise Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Albert</w:t>
+                <w:t xml:space="preserve">Floriane Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Antonetti</w:t>
+                <w:t xml:space="preserve">Lucie Schurr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bretagnolle</w:t>
+                <w:t xml:space="preserve">Marie Zakardjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (4), pp.69-97. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/naturae2024a4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-024-02199-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504129v1</w:t>
+                <w:t xml:space="preserve">hal-04564145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can allelopathic potentialities of Mediterranean plant species reduce the spread of invasive plant species, Acacia dealbata and Ailanthus altissima ?</w:t>
+                <w:t xml:space="preserve">Analysis of the terminology relating to exogenous vascular plants: application to the inventory of archaeo-phytes and neophytes of metropolitan France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Brasseur</w:t>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+                <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rébufa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Affre</w:t>
+                <w:t xml:space="preserve">Philippe Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dupouyet</w:t>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (6), pp.e11499. </w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (4), pp.69-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.11499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/naturae2024a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690583v1</w:t>
+                <w:t xml:space="preserve">hal-04504129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellow-legged gull populations (Larus michahellis) link the history of landfills to soil eutrophication and time-related vegetation changes on small Mediterranean islands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Mutillod</w:t>
+                <w:t xml:space="preserve">Can allelopathic potentialities of Mediterranean plant species reduce the spread of invasive plant species, Acacia dealbata and Ailanthus altissima ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rébufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Baumberger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Vidal</w:t>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dupouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162948⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (6), pp.e11499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326871v1</w:t>
+                <w:t xml:space="preserve">hal-04690583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy ionic pollution disrupts assemblages of algae, macroinvertebrates and riparian vegetation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cavalli</w:t>
+                <w:t xml:space="preserve">Yellow-legged gull populations (Larus michahellis) link the history of landfills to soil eutrophication and time-related vegetation changes on small Mediterranean islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Mutillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 331, pp.121791. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 878, pp.162948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326883v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of competition between honey bees and wild bees in a protected Mediterranean scrubland</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Heavy ionic pollution disrupts assemblages of algae, macroinvertebrates and riparian vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Fanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Geslin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evelyne Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.08915⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 331, pp.121791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833113v1</w:t>
+                <w:t xml:space="preserve">hal-04326883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of nectar productivity through a simulation approach differ from the nectar produced in 24 h</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Masotti</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics of competition between honey bees and wild bees in a protected Mediterranean scrubland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Porporato</w:t>
+                <w:t xml:space="preserve">Élisa Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Nève</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (12), pp.3234-3247. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.e08915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.08915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903882v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment allier stabilisation des sols contaminés et préservation d’Astragalus tragacantha L. sur le littoral remarquable du Parc national des Calanques ?</w:t>
+                <w:t xml:space="preserve">Estimates of nectar productivity through a simulation approach differ from the nectar produced in 24 h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alma Heckenroth</w:t>
+                <w:t xml:space="preserve">Luca Carisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Schurr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+                <w:t xml:space="preserve">Véronique Masotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Porporato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Prudent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t>
+                <w:t xml:space="preserve">Gabriel Nève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.31-41. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (12), pp.3234-3247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/naturae2022a3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03567306v1</w:t>
+                <w:t xml:space="preserve">hal-03903882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent is fennel crop dependent on insect pollination?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Schurr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Geslin</w:t>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 338, pp.108047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric identification of honey bee subspecies reveals a high proportion of hybrids within a Mediterranean protected area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment allier stabilisation des sols contaminés et préservation d’Astragalus tragacantha L. sur le littoral remarquable du Parc national des Calanques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Heckenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Ropars</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Apicultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218839.2021.1950973⟩</w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2022a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334007v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native plant community recovery after Carpobrotus (iceplant) removal on an island – results of a 10‐year project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Braschi</w:t>
+                <w:t xml:space="preserve">Is a restricted niche the explanation for species vulnerability? Insights from a large field survey of Astragalus tragacantha L. (Fabaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chenot‐lescure</w:t>
+                <w:t xml:space="preserve">Alex Baumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon C M Hess</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Vidaller</w:t>
+                <w:t xml:space="preserve">Julien Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12524⟩</w:t>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 283, pp.151902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2021.151902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927845v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape and Local Drivers Affecting Flying Insects along Fennel Crops (Foeniculum vulgare, Apiaceae) and Implications for Its Yield</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Delobeau</w:t>
+                <w:t xml:space="preserve">Native plant community recovery after Carpobrotus (iceplant) removal on an island – results of a 10‐year project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Braschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot‐lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C M Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vidaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects12050404⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.e12524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214196v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a restricted niche the explanation for species vulnerability? Insights from a large field survey of Astragalus tragacantha L. (Fabaceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphometric identification of honey bee subspecies reveals a high proportion of hybrids within a Mediterranean protected area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Baumberger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Apicultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (5), pp.871-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218839.2021.1950973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2021.151902⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03453761v1</w:t>
+                <w:t xml:space="preserve">hal-03334007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land cover composition, local plant community composition and honeybee colony density affect wild bee species assemblages in a Mediterranean biodiversity hot-spot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Landscape and Local Drivers Affecting Flying Insects along Fennel Crops (Foeniculum vulgare, Apiaceae) and Implications for Its Yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Schurr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Genoud</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delobeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2020.103546⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12050404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555306v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollinator Specific Richness and Their Interactions With Local Plant Species: 10 Years of Sampling in Mediterranean Habitats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Land cover composition, local plant community composition and honeybee colony density affect wild bee species assemblages in a Mediterranean biodiversity hot-spot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Aubert</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Schurr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Floriane Flacher</w:t>
+                <w:t xml:space="preserve">David Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (4), pp.947-955. </w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.103546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ee/nvaa061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2020.103546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869143v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil nutrient dynamics in colonies of the yellow-legged seagull (Larus michahellis) in different biogeographical zones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollinator Specific Richness and Their Interactions With Local Plant Species: 10 Years of Sampling in Mediterranean Habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de La Peña-Lastra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Affre</w:t>
+                <w:t xml:space="preserve">Matthieu Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.L. Otero</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Flacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 361, pp.114109. </w:t>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (4), pp.947-955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.114109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ee/nvaa061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174836v1</w:t>
+                <w:t xml:space="preserve">hal-02869143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollination insights for the conservation of a rare threatened plant species, Astragalus tragacantha (Fabaceae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Soil nutrient dynamics in colonies of the yellow-legged seagull (Larus michahellis) in different biogeographical zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de La Peña-Lastra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tatoni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X.L. Otero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-019-01729-4⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 361, pp.114109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.114109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087562v1</w:t>
+                <w:t xml:space="preserve">hal-03174836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can a rare protected plant cope with the metal and metalloid soil pollution resulting from past industrial activities? Phytometabolites, antioxidant activities and root symbiosis involved in the metal tolerance of Astragalus tragacantha</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollination insights for the conservation of a rare threatened plant species, Astragalus tragacantha (Fabaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Schurr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Flacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
+                <w:t xml:space="preserve">Thierry Tatoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Folzer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Masotti</w:t>
+                <w:t xml:space="preserve">L. Le Mire Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.11.078⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (6), pp.1389-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-019-01729-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926064v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monographs of invasive plants in Europe: Carpobrotus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How can a rare protected plant cope with the metal and metalloid soil pollution resulting from past industrial activities? Phytometabolites, antioxidant activities and root symbiosis involved in the metal tolerance of Astragalus tragacantha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josefina G. Campoy</w:t>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia T. R. Acosta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Brundu</w:t>
+                <w:t xml:space="preserve">Julien Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1487884⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217, pp.887 - 896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.11.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927850v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétablissement des communautés végétales après éradication des griffes de sorcière (Carpobrotus sp.) dans le cadre du programme de restauration écologique de l'île de Bagaud (Parc national de Port-Cros, France) : résultats 5 ans après éradication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Buisson</w:t>
+                <w:t xml:space="preserve">Monographs of invasive plants in Europe: Carpobrotus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefina G. Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia T. R. Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Aboucaya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Braschi</w:t>
+                <w:t xml:space="preserve">R Barreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chenot</w:t>
+                <w:t xml:space="preserve">Giuseppe Brundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (3-4), pp.440-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1487884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890146v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eradication of invasive Carpobrotus sp.: effects on soil and vegetation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Rétablissement des communautés végétales après éradication des griffes de sorcière (Carpobrotus sp.) dans le cadre du programme de restauration écologique de l'île de Bagaud (Parc national de Port-Cros, France) : résultats 5 ans après éradication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Aboucaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Braschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Malecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.123-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795595v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant traits and population characteristics predict extinctions in a long-term survey of Mediterranean annual plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Eradication of invasive Carpobrotus sp.: effects on soil and vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">Laura Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Poschlod</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Malecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27, pp.2527-2540. </w:t>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.106-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-018-1551-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rec.12538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915740v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of solar energy on butterfly communities in mediterranean agro-ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant traits and population characteristics predict extinctions in a long-term survey of Mediterranean annual plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Guiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Affre</w:t>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Deschamps-Cottin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Poschlod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ep.12626⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, pp.2527-2540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-018-1551-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681611v1</w:t>
+                <w:t xml:space="preserve">hal-01915740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature but not moisture response of germination shows phylogenetic constraints while both interact with seed mass and lifespan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of solar energy on butterfly communities in mediterranean agro-ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Arène</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Affre</w:t>
+                <w:t xml:space="preserve">Magali Deschamps-Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggeliki Doxa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Kaldonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (02), pp.110 - 120. </w:t>
+              <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (6), pp.1817-1823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0960258517000083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ep.12626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533511v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do field margins contribute to the functional connectivity of insect-pollinated plants?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Temperature but not moisture response of germination shows phylogenetic constraints while both interact with seed mass and lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Dumas</w:t>
+                <w:t xml:space="preserve">Aggeliki Doxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (8), pp.1747--1761. </w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (02), pp.110 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-016-0359-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0960258517000083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444650v1</w:t>
+                <w:t xml:space="preserve">hal-01533511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial mismatches between plant biodiversity facets and evolutionary legacy in the vicinity of a major Mediterranean city</w:t>
               </w:r>
@@ -3594,2186 +3594,2316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical isolation caused the diversification of the Mediterranean thorny cushion-like Astragalus L. sect. Tragacantha DC. (Fabaceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do field margins contribute to the functional connectivity of insect-pollinated plants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hardion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tatoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Abdel-Samad</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2016.01.006⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (8), pp.1747--1761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-016-0359-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444679v1</w:t>
+                <w:t xml:space="preserve">hal-01444650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience de la flore indigène après éradication des griffes de sorcière (Carpobrotus sp.) sur une île méditerranéenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographical isolation caused the diversification of the Mediterranean thorny cushion-like Astragalus L. sect. Tragacantha DC. (Fabaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hardion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Abdel-Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Krebs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annie Aboucaya</w:t>
+                <w:t xml:space="preserve">Magda Bou Dagher Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Allègre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Chenot</w:t>
+                <w:t xml:space="preserve">Bostjan Surina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.187--195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2016.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452459v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eradications as scientific experiments: progress in simultaneous eradications of two major invasive taxa from a Mediterranean island</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Résilience de la flore indigène après éradication des griffes de sorcière (Carpobrotus sp.) sur une île méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Affre</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Espèces invasives, 70 (Sup. 12), pp.80-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-01210231v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease of plant alpha and beta-diversity with management intensity in vineyards and the influence of landscape context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Eradications as scientific experiments: progress in simultaneous eradications of two major invasive taxa from a Mediterranean island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ruffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Passetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Aboucaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Deil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.189-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.3786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05502976v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there contrasted impacts of urbanization and land uses on population persistence? The case of Teucrium pseudochamaepitys, an endangered species in Southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Decrease of plant alpha and beta-diversity with management intensity in vineyards and the influence of landscape context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poschlod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip K Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Deil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (2), pp.17-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01705270v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of iceplant (Carpobrotus) invasion on the vegetation and seed bank structure on a Mediterranean island: response elements for their local eradication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Are there contrasted impacts of urbanization and land uses on population persistence? The case of Teucrium pseudochamaepitys, an endangered species in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lhotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 209 (9), pp.484 - 490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2014.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326935v1</w:t>
+                <w:t xml:space="preserve">hal-01705270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat requirements and population structure of the rare endangered Limonium girardianum in Mediterranean salt marshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences of iceplant (Carpobrotus) invasion on the vegetation and seed bank structure on a Mediterranean island: response elements for their local eradication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Baumberger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Mesléard</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Passetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2011.11.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01327261v1</w:t>
+                <w:t xml:space="preserve">hal-01326935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurring species indicate habitats of the rare Limonium girardianum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant community changes as ecological indicator of seabird colonies' impacts on Mediterranean Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Baumberger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.685⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326868v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of submersion on survival, growth, and biomass allocation according to development stages of the rare halophyte Limonium girardianum L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 102, pp.65-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquabot.2012.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant community changes as ecological indicator of seabird colonies' impacts on Mediterranean Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat requirements and population structure of the rare endangered Limonium girardianum in Mediterranean salt marshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Baumberger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.09.009⟩</w:t>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 207 (4), pp.283-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2011.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00832183v1</w:t>
+                <w:t xml:space="preserve">hal-01327261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Underlying the Narrow Distribution of the Mediterranean Annual Plant Arenaria provincialis (Caryophyllaceae)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-occurring species indicate habitats of the rare Limonium girardianum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Geobotanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12224-011-9101-1⟩</w:t>
+              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (1 (7)), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791891v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil depth detection by seeds and diurnally fluctuating temperatures: different dynamics in 10 annual plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Germination traits explain soil seed persistence across species: the case of Mediterranean annual plants in cereal fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poschlod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-011-0878-8⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.415-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcq255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01533453v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germination traits explain soil seed persistence across species: the case of Mediterranean annual plants in cereal fields</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Factors Underlying the Narrow Distribution of the Mediterranean Annual Plant Arenaria provincialis (Caryophyllaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Baumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Véla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianick Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Folia Geobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (4), pp.327 - 350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcq255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12224-011-9101-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327240v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seed bank longevity index revisited: limited reliability evident from a burial experiment and database analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Soil depth detection by seeds and diurnally fluctuating temperatures: different dynamics in 10 annual plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcp148⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 349 (1), pp.331-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-0878-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705268v1</w:t>
+                <w:t xml:space="preserve">hal-01533453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological magnitude and fine scale dynamics of the mediterranean narrow endemic therophyte, Arenaria provincialis (Caryophyllaceae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The seed bank longevity index revisited: limited reliability evident from a burial experiment and database analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poschlod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12538078.2009.10516156⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (4), pp.715 - 724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcp148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451814v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological differentiation of Mediterranean endemic plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological magnitude and fine scale dynamics of the mediterranean narrow endemic therophyte, Arenaria provincialis (Caryophyllaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Baumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John D. Thompson</w:t>
+                <w:t xml:space="preserve">P. Auda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lavergne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/25065481⟩</w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156 (2), pp.259-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2009.10516156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00293863v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecological differentiation of Mediterranean endemic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gaudeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Debussche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54 (4), pp.967-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/25065481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00293863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecologie de la reproduction et de la dispersion, et structure génétique chez les espèces messicoles : propositions de gestion dans le Parc naturel régional du Luberon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Jäger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Garraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4, pp.405-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5783,1521 +5913,1521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tortue d'Hermann : Survivre dans un habitat ravagé par le feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baribeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Madona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51e congrès de la Société herpétologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société herpétologique de France ; Fédération Aude Claire ; Office national des forêts, Oct 2024, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conciliation entre activité apicole et conservation des abeilles sauvages dans le Parc National des Calanques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Geslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHM Littoral méditeranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion conservatoire des populations de l'astragale de Marseille (Astragalus tragacantha) dans le Parc National des Calanques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Miché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean streams vulnerability, functions and services for the cities: The case of a hyper-salinized stream in Marseilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIL2022: International Society of Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the ecological restoration of the remarkable coastline of the Calanques National Park (Marseille, France): Combining stabilization of contaminated soils with Astragalus tragacantha L. conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Heckenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUCN congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efecto de la colonia de gaviota patiamarilla sobre los suelos de dos hábitats de interés comunitario en el Parque Nacional de las Calanques (SE Francia)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une conciliation entre l'introduction d'abeilles domestiques et la préservation des abeilles sauvages le long du littoral méditerranéen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lise Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Congreso Ibérico de las Cienias del Suelo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Donostia-San Sebastian, España</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889007v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une conciliation entre l'introduction d'abeilles domestiques et la préservation des abeilles sauvages le long du littoral méditerranéen?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Efecto de la colonia de gaviota patiamarilla sobre los suelos de dos hábitats de interés comunitario en el Parque Nacional de las Calanques (SE Francia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl de La Peña-Lastra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xosé Lois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pérez Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Médail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">VII Congreso Ibérico de las Cienias del Suelo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Donostia-San Sebastian, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651460v1</w:t>
+                <w:t xml:space="preserve">hal-01889007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une conciliation entre l'introduction d'abeilles domestiques et la préservation des abeilles sauvages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine de l'Astragale de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Abdel Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Bou Dagherkharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Astragale de Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMBE, Nov 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological restoration of Bagaud Island (south-eastern France) eradicating invasive taxa: Rattus rattus and Carpobrotus sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDECOS XIII International Conference - " Crossing Boundaries accros Disciplines and Scales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Olmué, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Griffes de sorcière, Carpobrotus, une espèce invasive du littoral : méthodes d’éradication, application à l’île de Bagaud et conséquences sur la flore de Bagaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IMBE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eradications as scientific experiments: first attempt to eradicate two major invasive taxa, &amp;lt;em&amp;gt;Rattus rattus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Carpobrotus spp&amp;lt;/em&amp;gt;. from a Mediterranean island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Vertebrate Pest t Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carpobrotus eradication on a Mediterranean island: a compromise between recolonization of Carpobrotus and native species, and soil degradation issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7307,887 +7437,887 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How ionic pollution affect algae, macroinvertebrates and riparian vegetation in an urban freshwater stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème JILO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique de l'île de Bagaud (réserve intégrale du Parc national de Port Cros) par éradications simultanées d'espèces exotiques envahissantes et conséquences sur la biodiversité insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Braschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque REVER 10, Museum national d’Histoire naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique de la réserve intégrale de Bagaud (Parc National de Port Cros) par éradication d’espèces invasives et conséquences sur la biodiversité insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Braschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l’Ecole Doctorale Sciences de l’Environnement, ED 251</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique de la Réserve intégrale de l’île de Bagaud (Var, 83) : résilience de la végétation autochtone après éradication des Carpobrotus spp. invasifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sapaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER5 Cinquièmes Journées Ateliers du Réseau d'Échanges et de Valorisation en Écologie de la Restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique de la Réserve intégrale de l’île de Bagaud (Var, 83) : résilience de la végétation autochtone après éradication des Carpobrotus spp. invasifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sapaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG10 Dixième colloque en Ecologie des COmmunautés VEGgétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique de la Réserve intégrale de l'île de Bagaud (Var, 83) : Eradication de Taxa invasifs, Rattus rattus et Carpobrotus Sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de lancement du GdR ‘INVASIONS BIOLOGIQUES’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors driving endemism of an annual Mediterranean plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Baumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errol Véla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianick Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Evolutionary Biology Meeting at Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8197,147 +8327,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de gestion des habitats littoraux et des espèces associées. LIFE16 NAT/FR/000593.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence Régionale pour la Biodiversité et l’Environnement Provence-Alpes-Côte d’Azur. pp.198, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8347,375 +8477,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5 : La biodiversité et les changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Deschamps-Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guiot J; Curt T; Mazurek H; Raimbault P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille et l’environnement - Bilan, qualité et enjeux. Le développement durable d’une grande ville littorale face au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.99-146, 2021, 9791032002933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.41430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard écologique sur le recul stratégique : atouts et risques pour la diversité végétale péri-urbaine marseillaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tatoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit des risques littoraux et changement climatique : connaissance, anticipation et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série 21, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.15748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conservation d'espèces rares : l'exemple d'une plante endémique, la Saladelle de Girard Limonium girardianum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8725,147 +8855,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Invasion Theories: Merging Perspectives from Population, Community and Ecosystem Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thevenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8875,144 +9005,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de santé du ruisseau des Aygalades et de ses berges : contaminations multiples et impact sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Fanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMBE Institut Méditerranéen de Biodiversité et d'Ecologie marine et continentale. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId268"/>
+      <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9159,51 +9289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mutillod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badiane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Flacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Schurr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zakardjian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02199-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brasseur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;bufa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dupouyet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11499" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162948" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Fanton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121791" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Th&#233;bault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08915" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carisio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Porporato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel N&#232;ve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14210" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Le Mire Pecheux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Mah&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2021.1950973" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02927845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot&#8208;lescure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12524" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delobeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03453761v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ugo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Keller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151902" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103546" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvaa061" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Pe&#241;a-Lastra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Otero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114109" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flacher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Mire Pecheux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01729-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.078" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina G. Campoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia T. R. Acosta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barreiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brundu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1487884" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01890146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795595v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Malecki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12538" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915740v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1551-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Guiller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.12626" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533511v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ar&#232;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258517000083" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0359-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Dumas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Roman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.07.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444679v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel-Samad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Surina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.01.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452459v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie All&#232;gre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705270v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lhotte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2014.05.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCNL2X49-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326935v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327261v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croze" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2011.11.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5NRNCS8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.685" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327093v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2012.05.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P2X614K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832183v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baumberger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLFSJ7JP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791891v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-011-9101-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Gasmi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0878-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTXK9BLT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327240v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq255" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705268v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp148" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451814v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vela" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2009.10516156" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Debussche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/25065481" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509490v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J&#228;ger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Garraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346957v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guenier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baribeaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Madona" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142018v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142011v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mich&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555670v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586186v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889007v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l de La Pe&#241;a-Lastra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233; Lois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Otero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651460v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650315v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04476250v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel Samad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagherkharrat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328617v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montegu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749108v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326850v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555614v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397198v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottaz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390734v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329013v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sapaly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329022v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533897v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04652271v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dupin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Labat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Miche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574777v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.41430" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916401v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15748" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555754v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel N&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-026-01625-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mutillod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badiane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Flacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Schurr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zakardjian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02199-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brasseur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;bufa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dupouyet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326883v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Fanton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121791" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Th&#233;bault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08915" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carisio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Porporato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14210" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Mah&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Le Mire Pecheux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03453761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ugo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151902" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02927845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot&#8208;lescure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12524" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2021.1950973" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delobeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050404" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555306v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103546" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869143v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvaa061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Pe&#241;a-Lastra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Otero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flacher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Mire Pecheux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01729-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.078" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina G. Campoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia T. R. Acosta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barreiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brundu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1487884" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01890146v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795595v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Malecki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12538" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915740v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1551-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Guiller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.12626" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533511v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ar&#232;ne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258517000083" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Dumas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Roman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.07.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444650v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0359-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel-Samad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Surina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.01.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie All&#232;gre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705270v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lhotte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2014.05.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCNL2X49-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326935v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baumberger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLFSJ7JP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2012.05.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P2X614K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327261v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2011.11.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5NRNCS8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326868v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.685" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327240v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq255" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791891v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-011-9101-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533453v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Gasmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0878-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTXK9BLT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705268v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp148" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2009.10516156" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Debussche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/25065481" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509490v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J&#228;ger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Garraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346957v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guenier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baribeaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Madona" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142011v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mich&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555670v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651460v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l de La Pe&#241;a-Lastra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233; Lois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Otero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650315v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04476250v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel Samad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagherkharrat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328617v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montegu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749108v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397198v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottaz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329013v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sapaly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329022v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533897v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04652271v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dupin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Labat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Miche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574777v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.41430" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916401v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15748" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328455v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555754v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>