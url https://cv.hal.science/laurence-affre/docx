--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1553,533 +1553,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a restricted niche the explanation for species vulnerability? Insights from a large field survey of Astragalus tragacantha L. (Fabaceae)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphometric identification of honey bee subspecies reveals a high proportion of hybrids within a Mediterranean protected area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2021.151902⟩</w:t>
+              <w:t xml:space="preserve">Journal of Apicultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (5), pp.871-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218839.2021.1950973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453761v1</w:t>
+                <w:t xml:space="preserve">hal-03334007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native plant community recovery after Carpobrotus (iceplant) removal on an island – results of a 10‐year project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Braschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot‐lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C M Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vidaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24, pp.e12524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/avsc.12524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric identification of honey bee subspecies reveals a high proportion of hybrids within a Mediterranean protected area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Ropars</w:t>
+                <w:t xml:space="preserve">Landscape and Local Drivers Affecting Flying Insects along Fennel Crops (Foeniculum vulgare, Apiaceae) and Implications for Its Yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Schurr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delobeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Apicultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218839.2021.1950973⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12050404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334007v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape and Local Drivers Affecting Flying Insects along Fennel Crops (Foeniculum vulgare, Apiaceae) and Implications for Its Yield</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gachet</w:t>
+                <w:t xml:space="preserve">Is a restricted niche the explanation for species vulnerability? Insights from a large field survey of Astragalus tragacantha L. (Fabaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Baumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Delobeau</w:t>
+                <w:t xml:space="preserve">Laureen Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (5), pp.404. </w:t>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 283, pp.151902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects12050404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2021.151902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214196v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land cover composition, local plant community composition and honeybee colony density affect wild bee species assemblages in a Mediterranean biodiversity hot-spot</w:t>
               </w:r>
@@ -2431,295 +2431,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollination insights for the conservation of a rare threatened plant species, Astragalus tragacantha (Fabaceae)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How can a rare protected plant cope with the metal and metalloid soil pollution resulting from past industrial activities? Phytometabolites, antioxidant activities and root symbiosis involved in the metal tolerance of Astragalus tragacantha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Flacher</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tatoni</w:t>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Mire Pecheux</w:t>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-019-01729-4⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217, pp.887 - 896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.11.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087562v1</w:t>
+                <w:t xml:space="preserve">hal-01926064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can a rare protected plant cope with the metal and metalloid soil pollution resulting from past industrial activities? Phytometabolites, antioxidant activities and root symbiosis involved in the metal tolerance of Astragalus tragacantha</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
+                <w:t xml:space="preserve">Pollination insights for the conservation of a rare threatened plant species, Astragalus tragacantha (Fabaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Schurr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Folzer</w:t>
+                <w:t xml:space="preserve">F. Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rabier</w:t>
+                <w:t xml:space="preserve">Thierry Tatoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Issartel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Masotti</w:t>
+                <w:t xml:space="preserve">L. Le Mire Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 217, pp.887 - 896. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (6), pp.1389-1409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.11.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-019-01729-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926064v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monographs of invasive plants in Europe: Carpobrotus</w:t>
               </w:r>
@@ -2839,90 +2839,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétablissement des communautés végétales après éradication des griffes de sorcière (Carpobrotus sp.) dans le cadre du programme de restauration écologique de l'île de Bagaud (Parc national de Port-Cros, France) : résultats 5 ans après éradication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Braschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2958,278 +2958,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eradication of invasive Carpobrotus sp.: effects on soil and vegetation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Chenot</w:t>
+                <w:t xml:space="preserve">Plant traits and population characteristics predict extinctions in a long-term survey of Mediterranean annual plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Gros</w:t>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Dubois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Poschlod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rec.12538⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, pp.2527-2540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-018-1551-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795595v1</w:t>
+                <w:t xml:space="preserve">hal-01915740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant traits and population characteristics predict extinctions in a long-term survey of Mediterranean annual plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+                <w:t xml:space="preserve">Eradication of invasive Carpobrotus sp.: effects on soil and vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">Laura Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Poschlod</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Malecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27, pp.2527-2540. </w:t>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.106-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-018-1551-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rec.12538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915740v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of solar energy on butterfly communities in mediterranean agro-ecosystems</w:t>
               </w:r>
@@ -3460,334 +3460,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial mismatches between plant biodiversity facets and evolutionary legacy in the vicinity of a major Mediterranean city</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do field margins contribute to the functional connectivity of insect-pollinated plants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pouget</w:t>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tatoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Youssef</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.07.017⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (8), pp.1747--1761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-016-0359-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444052v1</w:t>
+                <w:t xml:space="preserve">hal-01444650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do field margins contribute to the functional connectivity of insect-pollinated plants?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Affre</w:t>
+                <w:t xml:space="preserve">Spatial mismatches between plant biodiversity facets and evolutionary legacy in the vicinity of a major Mediterranean city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -J. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile H. Albert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tatoni</w:t>
+                <w:t xml:space="preserve">T. Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Dumas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. San Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (8), pp.1747--1761. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.736-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-016-0359-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444650v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical isolation caused the diversification of the Mediterranean thorny cushion-like Astragalus L. sect. Tragacantha DC. (Fabaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Abdel-Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4165,51 +4165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Poschlod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4419,51 +4419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Passetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4482,799 +4482,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant community changes as ecological indicator of seabird colonies' impacts on Mediterranean Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat requirements and population structure of the rare endangered Limonium girardianum in Mediterranean salt marshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Baumberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Affre</w:t>
+                <w:t xml:space="preserve">Thomas Croze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Torre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (1), pp.76-84. </w:t>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 207 (4), pp.283-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2011.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832183v1</w:t>
+                <w:t xml:space="preserve">hal-01327261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of submersion on survival, growth, and biomass allocation according to development stages of the rare halophyte Limonium girardianum L.</w:t>
+                <w:t xml:space="preserve">Co-occurring species indicate habitats of the rare Limonium girardianum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2012.05.003⟩</w:t>
+              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (1 (7)), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327093v1</w:t>
+                <w:t xml:space="preserve">hal-01326868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat requirements and population structure of the rare endangered Limonium girardianum in Mediterranean salt marshes</w:t>
+                <w:t xml:space="preserve">Effects of submersion on survival, growth, and biomass allocation according to development stages of the rare halophyte Limonium girardianum L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2011.11.008⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102, pp.65-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2012.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327261v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurring species indicate habitats of the rare Limonium girardianum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croze</w:t>
+                <w:t xml:space="preserve">Plant community changes as ecological indicator of seabird colonies' impacts on Mediterranean Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.685⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01326868v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germination traits explain soil seed persistence across species: the case of Mediterranean annual plants in cereal fields</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Factors Underlying the Narrow Distribution of the Mediterranean Annual Plant Arenaria provincialis (Caryophyllaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Baumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Véla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianick Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcq255⟩</w:t>
+              <w:t xml:space="preserve">Folia Geobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (4), pp.327 - 350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12224-011-9101-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327240v1</w:t>
+                <w:t xml:space="preserve">hal-01791891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Underlying the Narrow Distribution of the Mediterranean Annual Plant Arenaria provincialis (Caryophyllaceae)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Germination traits explain soil seed persistence across species: the case of Mediterranean annual plants in cereal fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poschlod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Geobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46 (4), pp.327 - 350. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.415-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12224-011-9101-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcq255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791891v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil depth detection by seeds and diurnally fluctuating temperatures: different dynamics in 10 annual plants</w:t>
               </w:r>
@@ -5299,51 +5299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5432,64 +5432,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Poschlod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 104 (4), pp.715 - 724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5523,51 +5523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological magnitude and fine scale dynamics of the mediterranean narrow endemic therophyte, Arenaria provincialis (Caryophyllaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Baumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5800,51 +5800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie de la reproduction et de la dispersion, et structure génétique chez les espèces messicoles : propositions de gestion dans le Parc naturel régional du Luberon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Jäger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6473,247 +6473,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une conciliation entre l'introduction d'abeilles domestiques et la préservation des abeilles sauvages le long du littoral méditerranéen?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Ropars</w:t>
+                <w:t xml:space="preserve">Efecto de la colonia de gaviota patiamarilla sobre los suelos de dos hábitats de interés comunitario en el Parque Nacional de las Calanques (SE Francia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl de La Peña-Lastra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xosé Lois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pérez Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Médail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">VII Congreso Ibérico de las Cienias del Suelo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Donostia-San Sebastian, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651460v1</w:t>
+                <w:t xml:space="preserve">hal-01889007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efecto de la colonia de gaviota patiamarilla sobre los suelos de dos hábitats de interés comunitario en el Parque Nacional de las Calanques (SE Francia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pérez Otero</w:t>
+                <w:t xml:space="preserve">Vers une conciliation entre l'introduction d'abeilles domestiques et la préservation des abeilles sauvages le long du littoral méditerranéen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Congreso Ibérico de las Cienias del Suelo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Donostia-San Sebastian, España</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889007v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une conciliation entre l'introduction d'abeilles domestiques et la préservation des abeilles sauvages ?</w:t>
               </w:r>
@@ -6807,51 +6807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine de l'Astragale de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Abdel Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7294,51 +7294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carpobrotus eradication on a Mediterranean island: a compromise between recolonization of Carpobrotus and native species, and soil degradation issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7576,51 +7576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique de l'île de Bagaud (réserve intégrale du Parc national de Port Cros) par éradications simultanées d'espèces exotiques envahissantes et conséquences sur la biodiversité insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Braschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7701,77 +7701,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique de la réserve intégrale de Bagaud (Parc National de Port Cros) par éradication d’espèces invasives et conséquences sur la biodiversité insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Braschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8184,103 +8184,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors driving endemism of an annual Mediterranean plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Baumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Véla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Youssef</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianick Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Evolutionary Biology Meeting at Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Marseille, France</w:t>
@@ -8354,51 +8354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de gestion des habitats littoraux et des espèces associées. LIFE16 NAT/FR/000593.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8625,90 +8625,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard écologique sur le recul stratégique : atouts et risques pour la diversité végétale péri-urbaine marseillaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tatoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit des risques littoraux et changement climatique : connaissance, anticipation et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série 21, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8742,77 +8742,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conservation d'espèces rares : l'exemple d'une plante endémique, la Saladelle de Girard Limonium girardianum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9289,51 +9289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel N&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-026-01625-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mutillod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badiane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Flacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Schurr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zakardjian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02199-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brasseur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;bufa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dupouyet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326883v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Fanton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121791" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Th&#233;bault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08915" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carisio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Porporato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14210" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Mah&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Le Mire Pecheux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03453761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ugo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151902" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02927845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot&#8208;lescure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12524" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2021.1950973" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delobeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050404" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555306v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103546" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869143v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvaa061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Pe&#241;a-Lastra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Otero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flacher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Mire Pecheux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01729-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.078" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina G. Campoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia T. R. Acosta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barreiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brundu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1487884" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01890146v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795595v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Malecki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12538" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915740v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1551-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Guiller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.12626" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533511v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ar&#232;ne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258517000083" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Dumas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Roman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.07.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444650v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0359-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel-Samad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Surina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.01.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie All&#232;gre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705270v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lhotte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2014.05.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCNL2X49-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326935v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baumberger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLFSJ7JP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2012.05.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P2X614K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327261v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2011.11.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5NRNCS8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326868v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.685" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327240v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq255" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791891v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-011-9101-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533453v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Gasmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0878-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTXK9BLT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705268v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp148" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2009.10516156" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Debussche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/25065481" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509490v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J&#228;ger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Garraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346957v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guenier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baribeaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Madona" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142011v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mich&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555670v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651460v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l de La Pe&#241;a-Lastra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233; Lois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Otero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650315v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04476250v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel Samad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagherkharrat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328617v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montegu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749108v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397198v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottaz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329013v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sapaly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329022v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533897v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04652271v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dupin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Labat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Miche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574777v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.41430" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916401v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15748" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328455v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555754v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel N&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-026-01625-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mutillod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badiane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Flacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Schurr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zakardjian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02199-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brasseur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;bufa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dupouyet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326883v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Fanton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121791" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Th&#233;bault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08915" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03903882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carisio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Porporato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14210" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Mah&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Le Mire Pecheux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334007v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2021.1950973" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02927845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot&#8208;lescure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12524" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delobeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12050404" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03453761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ugo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Keller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151902" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555306v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103546" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869143v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvaa061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Pe&#241;a-Lastra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Otero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.078" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flacher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Mire Pecheux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01729-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina G. Campoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia T. R. Acosta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barreiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brundu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1487884" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01890146v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1551-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Malecki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12538" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Guiller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.12626" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533511v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ar&#232;ne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258517000083" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444650v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0359-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444052v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Dumas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Roman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.07.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel-Samad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Surina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.01.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie All&#232;gre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705270v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lhotte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2014.05.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCNL2X49-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326935v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327261v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2011.11.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5NRNCS8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.685" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2012.05.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P2X614K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832183v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baumberger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLFSJ7JP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791891v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-011-9101-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327240v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq255" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533453v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Gasmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0878-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTXK9BLT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705268v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp148" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2009.10516156" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Debussche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/25065481" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509490v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J&#228;ger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Garraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346957v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guenier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baribeaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Madona" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142011v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mich&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555670v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889007v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l de La Pe&#241;a-Lastra" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233; Lois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Otero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651460v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650315v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04476250v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel Samad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagherkharrat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328617v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montegu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749108v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397198v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottaz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329013v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sapaly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329022v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533897v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04652271v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dupin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Labat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Miche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574777v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.41430" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916401v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15748" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328455v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555754v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>