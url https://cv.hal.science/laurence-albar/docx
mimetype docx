--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -1994,295 +1994,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03827643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a second major resistance gene to Rice yellow mottle virus, RYMV2, in the African cultivated rice species, O. glaberrima</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct interaction between the Rice yellow mottle virus (RYMV) VPg and the central domain of the Rice eIF(iso)4G1 factor correlates with rice susceptibility and RYMV Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Poulicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deless Thiémélé</w:t>
+                <w:t xml:space="preserve">Clément Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Boisnard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yacouba Séré</w:t>
+                <w:t xml:space="preserve">Hui-Chen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-010-1300-2⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (11), pp.1506-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-03-10-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828029v1</w:t>
+                <w:t xml:space="preserve">hal-01522135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct interaction between the Rice yellow mottle virus (RYMV) VPg and the central domain of the Rice eIF(iso)4G1 factor correlates with rice susceptibility and RYMV Virulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nils Poulicard</w:t>
+                <w:t xml:space="preserve">Identification of a second major resistance gene to Rice yellow mottle virus, RYMV2, in the African cultivated rice species, O. glaberrima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deless Thiémélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Gérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oumar Traoré</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Ndjiondjop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui-Chen Wu</w:t>
+                <w:t xml:space="preserve">Yacouba Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (11), pp.1506-1513. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 121 (1), pp.169-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-03-10-0073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-010-1300-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522135v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to Rice yellow mottle virus in rice germplasm in Madagascar</w:t>
               </w:r>
@@ -2414,51 +2414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of genes from eIF4E and eIF4G multigenic families as potential candidates for partial resistance QTLs to Rice yellow mottle virus in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Albar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2583,51 +2583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bangratz-Reyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Ndjiondjop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monty Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3728,51 +3728,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39F066EC"/>
+    <w:nsid w:val="C08FC574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3959,51 +3959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-albar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2832-1140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8077-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531325v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugander Arra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Stiebner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ch&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Wudick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14266" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Chenal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blaison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Klein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Bonnamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18532" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dossou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Aribi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poulicard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15040959" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Konate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wonni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Kassankogno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/crops1030013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pidon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nhung Ta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-020-00424-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-02433-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Agnoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yelome" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.01.022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Traor&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Silu&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderonke Oludare" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-17-0190-R" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Issaka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2853-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil-Tranchant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01779" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03827643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Orjuela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deless" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufisayo Kolade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-13-0127-R" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deless Thi&#233;m&#233;l&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boisnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ndjiondjop" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1300-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chen Wu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-10-0073" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakotomalala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinel-Galzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabenantoandro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9282-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BQDH73G1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deless Thi&#233;m&#233;le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rondeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0646-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz-Reyser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monty Jones" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02792.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03822679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Kouassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P N'Guessan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Fauquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brugidou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pd-89-0124" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Travella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nublat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2435133100" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01223710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Ndjiondjop" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Esshak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1258-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB6426D3AA37489B8B59F61070D090D155BA82EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Schlagenhauf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2001.01028.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Smith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Saddler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndjiondjop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Djedatin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938123.0161" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820779v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Huang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan R. Mccouch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-albar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2832-1140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8077-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531325v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugander Arra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Stiebner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ch&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Wudick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14266" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Chenal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blaison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Klein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Bonnamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18532" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dossou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Aribi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poulicard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15040959" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Konate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wonni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Kassankogno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/crops1030013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pidon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nhung Ta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-020-00424-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-02433-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Agnoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yelome" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.01.022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Traor&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Silu&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderonke Oludare" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-17-0190-R" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Issaka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2853-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil-Tranchant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01779" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03827643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Orjuela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deless" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufisayo Kolade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-13-0127-R" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chen Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-10-0073" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deless Thi&#233;m&#233;l&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boisnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ndjiondjop" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1300-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakotomalala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinel-Galzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabenantoandro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9282-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BQDH73G1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deless Thi&#233;m&#233;le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rondeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0646-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz-Reyser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monty Jones" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02792.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03822679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Kouassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P N'Guessan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Fauquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brugidou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pd-89-0124" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Travella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nublat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2435133100" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01223710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Ndjiondjop" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Esshak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1258-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB6426D3AA37489B8B59F61070D090D155BA82EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Schlagenhauf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2001.01028.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Smith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Saddler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndjiondjop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Djedatin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938123.0161" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820779v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Huang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan R. Mccouch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>