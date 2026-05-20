--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -541,295 +541,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evolution of an RNA virus to escape recognition by a rice nucleotide-binding and leucine-rich repeat domain immune receptor</w:t>
+                <w:t xml:space="preserve">Molecular Tools to Infer Resistance-Breaking Abilities of Rice Yellow Mottle Virus Isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélia Bonnamy</w:t>
+                <w:t xml:space="preserve">Laurence Dossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Gorgues</w:t>
+                <w:t xml:space="preserve">Jamel Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Chalvon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+                <w:t xml:space="preserve">Nils Poulicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Albar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18532⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15040959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887013v1</w:t>
+                <w:t xml:space="preserve">hal-04119096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Tools to Infer Resistance-Breaking Abilities of Rice Yellow Mottle Virus Isolates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid evolution of an RNA virus to escape recognition by a rice nucleotide-binding and leucine-rich repeat domain immune receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélia Bonnamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dossou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
+                <w:t xml:space="preserve">Lucille Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamel Aribi</w:t>
+                <w:t xml:space="preserve">Véronique Chalvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Poulicard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Albar</w:t>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (4), pp.959. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (3), pp.900-913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15040959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119096v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of genetic diversity of rice in registered cultivars and farmers' fields in Burkina Faso</w:t>
               </w:r>
@@ -1347,51 +1347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol for RYMV Inoculation and Resistance Evaluation in Rice Seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1464,103 +1464,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a hypervirulent pathotype of Rice yellow mottle virus: A threat to genetic resistance deployment in West-Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aderonke Oludare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Poulicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108 (2), pp.299-307. </w:t>
@@ -1650,51 +1650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souley Issaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 130 (4), pp.807 - 818. </w:t>
@@ -1758,51 +1758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dubreuil-Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2000,64 +2000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct interaction between the Rice yellow mottle virus (RYMV) VPg and the central domain of the Rice eIF(iso)4G1 factor correlates with rice susceptibility and RYMV Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Poulicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Albar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bangratz-Reyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Ndjiondjop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3728,51 +3728,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C08FC574"/>
+    <w:nsid w:val="C140CD61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3959,51 +3959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-albar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2832-1140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8077-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531325v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugander Arra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Stiebner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ch&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Wudick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14266" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Chenal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blaison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Klein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Bonnamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18532" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dossou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Aribi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poulicard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15040959" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Konate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wonni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Kassankogno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/crops1030013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pidon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nhung Ta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-020-00424-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-02433-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Agnoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yelome" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.01.022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Traor&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Silu&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderonke Oludare" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-17-0190-R" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Issaka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2853-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil-Tranchant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01779" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03827643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Orjuela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deless" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufisayo Kolade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-13-0127-R" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chen Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-10-0073" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deless Thi&#233;m&#233;l&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boisnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ndjiondjop" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1300-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakotomalala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinel-Galzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabenantoandro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9282-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BQDH73G1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deless Thi&#233;m&#233;le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rondeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0646-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz-Reyser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monty Jones" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02792.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03822679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Kouassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P N'Guessan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Fauquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brugidou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pd-89-0124" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Travella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nublat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2435133100" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01223710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Ndjiondjop" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Esshak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1258-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB6426D3AA37489B8B59F61070D090D155BA82EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Schlagenhauf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2001.01028.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Smith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Saddler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndjiondjop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Djedatin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938123.0161" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820779v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Huang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan R. Mccouch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-albar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2832-1140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-8077-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531325v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugander Arra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Stiebner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ch&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Wudick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14266" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Chenal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blaison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Klein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dossou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Aribi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poulicard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15040959" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Bonnamy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Konate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wonni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Kassankogno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/crops1030013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pidon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nhung Ta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-020-00424-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-02433-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Agnoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yelome" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.01.022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Traor&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Silu&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderonke Oludare" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-17-0190-R" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Issaka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2853-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil-Tranchant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01779" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03827643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Orjuela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deless" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufisayo Kolade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-13-0127-R" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chen Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-10-0073" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deless Thi&#233;m&#233;l&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boisnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ndjiondjop" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1300-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakotomalala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinel-Galzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabenantoandro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9282-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BQDH73G1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deless Thi&#233;m&#233;le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rondeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0646-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz-Reyser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monty Jones" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02792.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03822679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Kouassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P N'Guessan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Fauquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brugidou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pd-89-0124" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Travella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nublat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2435133100" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01223710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Ndjiondjop" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Esshak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1258-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB6426D3AA37489B8B59F61070D090D155BA82EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Schlagenhauf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2001.01028.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Smith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Saddler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndjiondjop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Djedatin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938123.0161" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820779v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Huang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan R. Mccouch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>