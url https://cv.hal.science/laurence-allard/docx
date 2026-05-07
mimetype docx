--- v0 (2026-03-28)
+++ v1 (2026-05-07)
@@ -72,322 +72,163 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Traduction (1)</w:t>
-[...157 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-thinking the Metaverse Toward Ecological Futures: A-cosmic Immersive Virtual Worlds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Halloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahn Sungseok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, SEOUL, South Korea. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -397,1018 +238,1177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performativités, domestications et résistances mémétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2 (13), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13ut2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le #foodporn, un tag à la saveur complexe : du meal gaze au coopérativisme de plateforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaby David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 213 (3), pp.43-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/comla1.213.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black Mirror (S03E01) ou de l'imperfectionnisme moral à l'écran. Quelles voies pour une vie bonne et connectée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TV/Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tvseries.5440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture mobile « algo-rythmée » : TikTok comme scène globalisée des causes mobilisatrices #BlackLivesMatter, #digitalintifada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 58 (2), pp.69-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lobs.058.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art peut-il résister aux robots et à l’intelligence artificielle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NECTART </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N°12 (1), pp.146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nect.012.0146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le design a fait à l’Anthropocène, ce que l’Anthropocène fait au design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°11 (1), pp.21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sdd.011.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YOUTUBEUSE, YOUTUBEUR, TRAVAILLER À ÊTRE SOI-MÊME À L' ÂGE DU TALENT NUMÉRIQUE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes digitales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (7), pp.63-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10419-3.p.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les affects numériques. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.2870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01972716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC et études culturelles : que la créativité soit avec vous !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourdaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand fer c'est dire. L'engagement du chercheur à l'heure du fabrication personnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (73), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.073.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il encore un spectateur dans le salon ? Plaidoyer pour le spectacle télévisuel à l'heure des médias numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 31 (1), pp.7-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/quad.1997.1167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performatività, addomesticamento e resistenze memetiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene de Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/quad.1997.1167⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13ut4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403606v1</w:t>
+                <w:t xml:space="preserve">hal-05139466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1465,51 +1465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan BEN KEMOUN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Halloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRCAV-Sorbonne Nouvelle. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1974,960 +1974,960 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologies du smartphone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crise, quelle crise? Cinéma, audiovisuel, nouveaux médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusy Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11t0b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999189v1</w:t>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-05318261v1</w:t>
+                <w:t xml:space="preserve">hal-03851398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger les mobiles du désir : les pratiques du #foodporn</w:t>
+                <w:t xml:space="preserve">Techno-critique, écocritique, faire-critique, du smartphone. Pour un numérique décolonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#Foodporn : les Mobiles du désir, Introduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecologies du smartphone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'Eau, 2022, 9782356877918</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048160v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-critique, écocritique, faire-critique, du smartphone. Pour un numérique décolonial</w:t>
+                <w:t xml:space="preserve">Interroger les mobiles du désir : les pratiques du #foodporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication &amp; langages. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologies du smartphone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">#Foodporn : les Mobiles du désir, Introduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° 213 (3), pp.17-26, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.213.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318328v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téléphone mobile et création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Téléphone mobile et création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2014, 978-2-200-28557-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émeutes en jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blondeau-Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville, architecture et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.67-71, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.20280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Generated Games : le terrain des virtuoses de la remixabilité du code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et transesthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.123-139, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.46547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise, quelle crise? Cinéma, audiovisuel, nouveaux médias</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Écologies du smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau. 2022, 9782356877918</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pillard</w:t>
+                <w:t xml:space="preserve">hal-03999189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téléphone mobile et création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giusy Pisano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01351043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bougerol</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna Haraway. Manifeste Cyborg et autres essais. Sciences - Fictions -Féminismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pinto</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 34, 2022, </w:t>
+                <w:t xml:space="preserve">Delphine Gardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11t0b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03851398v1</w:t>
+                <w:t xml:space="preserve">Nathalie Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Exils, 2007, 978-2-912969-63-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3082,51 +3082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Togni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Defilippi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brouard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Sungseok" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.213.0043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03403571v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.5440" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03403627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.058.0069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03403673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.012.0146" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03403731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.011.0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10419-3.p.0063" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2870" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805758v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03267228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.073.0159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03403606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1997.1167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan BEN KEMOUN" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03875171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jahjah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04365691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Odin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Magnan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.213.0017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318328v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950884v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03403757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blondeau-Coulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20280" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03403766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.46547" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Pisano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bougerol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pinto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t0b" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brouard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Sungseok" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Togni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Defilippi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fritz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.213.0043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03403571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.5440" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03403627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.058.0069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03403673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.012.0146" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03403731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.011.0021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870155v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10419-3.p.0063" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2870" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03267228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.073.0159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03403606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1997.1167" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan BEN KEMOUN" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03875171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jahjah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04365691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Pisano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bougerol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pinto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t0b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.213.0017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Odin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03403757v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blondeau-Coulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20280" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03403766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.46547" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999189v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Magnan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>