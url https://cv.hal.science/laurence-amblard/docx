--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -156,2106 +156,2223 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The drivers of farmers' participation in collaborative water management: a french perspective</w:t>
+                <w:t xml:space="preserve">Perception des agriculteurs envers les démarches collectives de protection de la ressource en eau potable : une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guiffant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bussière</w:t>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Veslot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the Commons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/ijc.1279⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 395, pp.7-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15wp4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342311v1</w:t>
+                <w:t xml:space="preserve">hal-05565880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do farmers’ environmental preferences influence the efficiency of information instruments for water quality management? Evidence from a social-ecological agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 478, pp.110300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing environmental Europe: non-linearity, nature and institutions</w:t>
+                <w:t xml:space="preserve">The drivers of farmers' participation in collaborative water management: a french perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caitriona Carter</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guiffant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2022.07.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of the Commons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.411-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/ijc.1279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730030v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conditions of emergence of cooperation to prevent the risk of diffuse pollution from agriculture: a case study comparison from France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colas Chervier</w:t>
+                <w:t xml:space="preserve">Adapting the governance of social–ecological systems to behavioural dynamics: An agent-based model for water quality management using the theory of planned behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Déprés</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09640568.2021.1877643⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.107338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271188v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting the governance of social–ecological systems to behavioural dynamics: An agent-based model for water quality management using the theory of planned behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Bourceret</w:t>
+                <w:t xml:space="preserve">The conditions of emergence of cooperation to prevent the risk of diffuse pollution from agriculture: a case study comparison from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Chervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2021.1877643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518784v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective action as a tool for agri-environmental policy implementation. The case of diffuse pollution control in European rural areas</w:t>
+                <w:t xml:space="preserve">Implementing environmental Europe: non-linearity, nature and institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitriona Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.442-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2022.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03095373v1</w:t>
+                <w:t xml:space="preserve">hal-04730030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance in social-ecological agent-based models: a review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective action as a tool for agri-environmental policy implementation. The case of diffuse pollution control in European rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-12440-260238⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 280, pp.111845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271179v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding collective action for the achievement of EU water policy objectives in agricultural landscapes: Insights from the Institutional Design Principles and Integrated Landscape Management approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governance in social-ecological agent-based models: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carsten Mann</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-12440-260238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2021.08.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03343649v1</w:t>
+                <w:t xml:space="preserve">hal-03271179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing the role of the state for local collective action: types of action situations and policy instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Villamayor-Tomas</w:t>
+                <w:t xml:space="preserve">Understanding collective action for the achievement of EU water policy objectives in agricultural landscapes: Insights from the Institutional Design Principles and Integrated Landscape Management approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Thiel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Blanco</w:t>
+                <w:t xml:space="preserve">Carsten Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 97, pp.44-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2019.03.009⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 125, pp.76-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2021.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609286v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective action for water quality management in agriculture: The case of drinking water source protection in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosing the role of the state for local collective action: types of action situations and policy instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Villamayor-Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2019.101970⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.44-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2019.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609667v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action collective dans les territoires. Questions structurantes et fronts de recherche</w:t>
+                <w:t xml:space="preserve">Collective action for water quality management in agriculture: The case of drinking water source protection in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.20.2017.0032⟩</w:t>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2019.101970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435040v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation de l’entretien de la voirie locale dans les territoires ruraux. Le cas de trois communes du Puy-de-Dôme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'action collective dans les territoires. Questions structurantes et fronts de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim G.E. Berthome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Amblard</w:t>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aznar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Déprés</w:t>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.227-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.20.2017.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644522v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurations organisationnelles et gouvernance des infrastructures - Enseignements pour la gestion patrimoniale des infrastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation de l’entretien de la voirie locale dans les territoires ruraux. Le cas de trois communes du Puy-de-Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Renaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 360 (4), pp.3-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372643v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation d’une ressource territoriale : le bois-énergie en Auvergne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Configurations organisationnelles et gouvernance des infrastructures - Enseignements pour la gestion patrimoniale des infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Amblard</w:t>
+                <w:t xml:space="preserve">Eddy Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fuhr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Taverne</w:t>
+                <w:t xml:space="preserve">C. Cremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597129v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière bois-énergie en Auvergne : une typologie des chaînes d'approvisionnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorisation d’une ressource territoriale : le bois-énergie en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Garsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 126 (602-603), pp.109-124</w:t>
+              <w:t xml:space="preserve">, 2012, 126 (602-603), pp.85-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597128v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation d'une filière d'énergie renouvelable : l'organisation de l'approvisionnement en bois-énergie en Auvergne</w:t>
+                <w:t xml:space="preserve">La filière bois-énergie en Auvergne : une typologie des chaînes d'approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guerra</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Calentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Hors-série, pp.37-40</w:t>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 126 (602-603), pp.109-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597133v1</w:t>
+                <w:t xml:space="preserve">hal-02597128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex-ante institutional compatibility assessment of policy options. Methodological insights from a case study on the Nitrate Directive in Auvergne</w:t>
+                <w:t xml:space="preserve">L'organisation d'une filière d'énergie renouvelable : l'organisation de l'approvisionnement en bois-énergie en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carsten Mann</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hors-série, pp.37-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958267v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse tenancy in Romania: Actors' rationales and equity outcomes</w:t>
+                <w:t xml:space="preserve">Ex-ante institutional compatibility assessment of policy options. Methodological insights from a case study on the Nitrate Directive in Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Colin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (5), p. 661 - p. 684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2010.527128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2008.10.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00454533v1</w:t>
+                <w:t xml:space="preserve">hal-00958267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension organisationnelle et pratiques contractuelles foncières : les sociétés agricoles en Roumanie</w:t>
+                <w:t xml:space="preserve">Reverse tenancy in Romania: Actors' rationales and equity outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Colin</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (3), p. 828 - p. 836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2008.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661137v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dimension organisationnelle et pratiques contractuelles foncières : les sociétés agricoles en Roumanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 293, pp.55-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The impact of institutional change on organizational practices in Romanian agriculture : the case of Alba, Transylvania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> East-West Journal of Economics and Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 5 (1), pp.89-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2265,560 +2382,560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing Water Quality Management Through a Social-Ecological Model Using the Theory of Planned Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ahrweiler P., Neumann M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Social Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.355-359, 2021, Springer Proceedings in Complexity, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-61503-1_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From landscape offers to landscape production: the economics of rural paths: chap. 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Luginbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and sustainable development: the french perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.63-73, 2015, 978-1-4724-3859-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'offre de paysage à la production paysagère : l'économie des chemins ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Rambonilaza</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Luginbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Terrasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, pp.77-88, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière paysage en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Depres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses économiques du paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.117-130, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement institutionnel et pratiques organisationnelles et contractuelles : la réorganisation foncière en Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bouleversements fonciers en Méditerranée. Des agricultures sous le choc de l'urbanisation et des privatisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala/CIHEAM, 2003, 2-84586-407-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2828,222 +2945,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser la coopération entre producteurs d'eau potable et acteurs agricoles dans la mise en place des démarches de protection des aires d'alimentation de captages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loupsans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ONEMA, pp.24, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Sardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irstea, pp.70, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3053,2949 +3170,2949 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social-ecological approach to collective action for water quality management in agriculture. The case of drinking water source protection in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TED4LAT workshop and doctoral school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid modes of governance for ecosystem services provision: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Ostrom Workshop (WOW7) "Commons, Polycentricity, &amp; Democracy: Building upon 50 years of Ostrom governance research"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bloomington (Indiana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the achievement of EU water policy objectives in agricultural landscapes: insights from the Institutional Design Principles and Integrated Landscape Management approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASC Water Commons Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclairage thématique : PSE et gestion de l’eau dans le contexte européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique "Les paiements pour services environnementaux: état des lieux et perspectives pour les conservatoires d'espaces naturels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEN Auvergne-Rhône-Alpes/UMR Territoires, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective action as a tool for agri-environmental policy implementation. The case of diffuse pollution control in EU rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Workshop on the Ostrom Workshop “Governance: Past, Present, and Future”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ostrom Workshop, Indiana University, Jun 2019, Bloomington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective action as a tool for agri-environmental policy implementation. The case of diffuse pollution control in European rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Beyond the government-market-communities trichotomy: Conditions and instruments for cooperative, coercive and competitive interactions in natural resource and agri-environmental governance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Käte Hamburger Kolleg / Centre for Global Cooperation Research, Mar 2019, Duisburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective action for water quality management in agriculture: the case of drinking water source protection in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche en économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA-Irstea, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the development of innovative institutional arrangements for drinking water quality management in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Biennal IASC conference "Practicing the Commons"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action collective pour la gestion de la qualité de l’eau en agriculture : le cas des démarches de protection des captages en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métaprogramme EcoServ INRA “Enhancing ecosystem services in agroecosystems: the role of socio-ecological approaches”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stakeholders involvement for reduction of diffuse pollution: An overview of strategies and tools in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on diffuse pollution sources Europe-INBO 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action collective et le territoire : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim G.E. Berthome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Journée de Recherches en Sciences Sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA - SFER - CIRAD, Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective action for water quality management in agriculture: The case of drinking water source protection in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective action and territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim G.E. Berthome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème conférence biennale de l'International Association for the Study of the Commons (IASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Edmonton, Canada</w:t>
+              <w:t xml:space="preserve">9ème Journées de Recherches en Sciences Sociales - SFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602989v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective action and territory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective action for water quality management in agriculture: The case of drinking water source protection in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim G.E. Berthome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journées de Recherches en Sciences Sociales - SFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">15ème conférence biennale de l'International Association for the Study of the Commons (IASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602186v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération entre producteurs d'eau potable et acteurs agricoles dans les aires d'alimentation de captage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy-driven collective action in farming-related European water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Villamayor-Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on the Ostrom Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Bloomington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network perspective on agricultural watershed governance. The case of the Local Agri-Environmental Schemes in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annyssa Arielle Andriambelona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th biennal conference of the European Society for Ecological Economics “Ecological Economics and Institutional Dynamics”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding policy-related collective action to address farming challenges of European water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Villamayor-Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance, steering and coordination: Exploring political economy approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation d'une filière d'énergie renouvelable : l'approvisionnement en bois-énergie en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Les chemins du développement territorial"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of collective action for the control of nonpoint source pollution in European rural areas</w:t>
+                <w:t xml:space="preserve">Valorisation des ressources forestières dans les territoires : l'organisation de l'approvisionnement en bois-énergie en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference “Design and Dynamics of Institutions for Collective Action”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Utrecht, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire PSDR Auvergne "Valorisation des ressources agricoles et forestières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Lempdes, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598248v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des ressources forestières dans les territoires : l'organisation de l'approvisionnement en bois-énergie en Auvergne</w:t>
+                <w:t xml:space="preserve">The potential of collective action for the control of nonpoint source pollution in European rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PSDR Auvergne "Valorisation des ressources agricoles et forestières"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Lempdes, France. pp.23</w:t>
+              <w:t xml:space="preserve">Conference “Design and Dynamics of Institutions for Collective Action”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Utrecht, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597132v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding policy-driven collective action to address challenges of European water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Villamayor-Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cooperative Responses to Global Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action collective et gestion des pollutions diffuses agricoles dans les zones rurales européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées de recherches en sciences sociales INRA-SFER-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network perspective on agricultural watershed governance.The case of the Local Agri-Environmental Schemes in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASC European Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Plovdiv, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-ante institutional compatibility assessment of policy options. A case study on the Nitrate Directive in Auvergne, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for New Institutional Economics (ISNIE) 14th annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Stirling, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement d'une filière bois-énergie dans un territoire : un éclairage par l'analyse de l'organisation des chaînes d'approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, /, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation de la voirie locale en milieu rural : exemple dans le département du Puy-de-Dôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème conférence de l'ASRDLF( Association de Science Régionale de Langue Française), Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICA, une méthode d'évaluation de la compatibilité institutionnelle des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne UMR AGIR INRA Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PICA procedure: insights from an empirical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Impact Assessment of Land Use Changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organisation of minor rural road maintenance services in Austria and France : first lessons from New Institutional Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Enengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Penker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop on Landscape Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Versailles, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension organisationnelle et pratiques contractuelles foncières : les sociétés agricoles en Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Les frontières de la question foncière : enchâssement social des droits et politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The issue of contractual choice in a transition economy : reverse tenancy in Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual conference : The institutions of market exchange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation to the land rental market and transaction costs in Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Agricultural Economics Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79. Annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Nottingham, United Kingdom. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From institutional change to organizational dynamics in Romanian agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference : Institutional and organizational dynamics in the post-socialism transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Amiens, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6005,1136 +6122,1136 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des exploitants agricoles aux démarches de protection des captages – contraintes et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guiffant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea-AFB. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération entre producteurs d’eau potable et acteurs agricoles en France. Les arrangements coopératifs pour la gestion de la qualité de l’eau dans les aires d’alimentation de captage. Rapport final-partie 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Reynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération entre producteurs d'eau potable et acteurs agricoles en France. Les conditions d'émergence et de pérennisation de l'action collective. Rapport final-partie 2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Reynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière bois-énergie en Auvergne: une typologie des chaînes d'approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAYSAGES ET DEVELOPPEMENT DURABLE : Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l’économie du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mann Carsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation de l'approvisionnement en plaquettes forestières en Haut-Allier Margeride : une analyse des contrats au sein des chaînes d'approvisionnement</w:t>
+                <w:t xml:space="preserve">Application of the Procedure for Institutional Compatibility Assessment (PICA) to the implementation of the EU Nitrate Directive in Midi-Pyrénées. Evaluation and suggestions for further improvement and integration into the final version of SEAMLESS-IF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.40</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592765v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Procedure for Institutional Compatibility Assessment (PICA) to the implementation of the EU Nitrate Directive in Midi-Pyrénées. Evaluation and suggestions for further improvement and integration into the final version of SEAMLESS-IF.</w:t>
+                <w:t xml:space="preserve">L'organisation de l'approvisionnement en plaquettes forestières en Haut-Allier Margeride : une analyse des contrats au sein des chaînes d'approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.81</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592371v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and suggestions for improvement of the Procedure for Institutional Compatibility Assessment (PICA) and integration of PICA into the third prototype of SEAMLESS-IF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des chaînes d'approvisionnement en bois-énergie en termes d'organisation sur le territoire du Haut-Allier / Margeride - Synthèse de la phase de cadrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.146</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591560v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des chaînes d'approvisionnement en bois-énergie en termes d'organisation sur le territoire du Haut-Allier / Margeride - Synthèse de la phase de cadrage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation and suggestions for improvement of the Procedure for Institutional Compatibility Assessment (PICA) and integration of PICA into the third prototype of SEAMLESS-IF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.32</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Theesfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591249v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evaluation and suggestion for improvement of the Procedure for Institutional Compatibility Assessment (PICA) and suggestions for its integration into the third prototype of SEAMLESS-IF, PD6.5.5.1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Theesfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hagedorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2007, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7144,450 +7261,450 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BENEFITS, Bois-énergie : environnement, filière et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approvisionnement en bois-énergie dans le Haut-Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boittin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubrique Outils et méthodes. La méthode PICA ou comment évaluer la cohérence des politiques publiques avec leur contexte de mise en oeuvre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.79-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7597,100 +7714,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques contractuelles foncières dans une économie en transition. Le cas d'Alba en Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole Nationale Supérieure Agronomique de Montpellier, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02823320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7700,105 +7817,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action collective et politiques environnementales : apports de l’économie néo-institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Clermont Auvergne (UCA), Clermont-Ferrand, FRA., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04587811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7866,51 +7983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77DDF426"/>
+    <w:nsid w:val="57065AE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8097,51 +8214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-amblard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8227-3613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120680017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342311v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.1279" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110300" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.07.011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2021.1877643" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107338" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111845" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12440-260238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2021.08.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villamayor-Tomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zikos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2019.03.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2019.101970" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremona" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.08" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabourdeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garsault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2010.527128" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Colin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2008.10.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673641v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61503-1_34" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luginbuhl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605713v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833296v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605033v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loupsans" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03421602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606923v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601130v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Thiel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annyssa Arielle Andriambelona" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599252v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597131v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597132v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595864v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595703v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carsten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595081v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trognon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Enengel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828702v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayouz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agricultural Economics Society" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831559v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768162v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauh&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603486v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reynal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592371v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schleyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Theesfeld" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590489v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hagedorn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597135v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598105v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boittin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591097v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823320v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04587811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-amblard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8227-3613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120680017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565880v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wp4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110300" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.1279" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107338" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2021.1877643" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.07.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111845" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12440-260238" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2021.08.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villamayor-Tomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zikos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2019.03.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2019.101970" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremona" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.08" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabourdeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calentier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garsault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2010.527128" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Colin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2008.10.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61503-1_34" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luginbuhl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605713v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605033v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loupsans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03421602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765053v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606923v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601133v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Thiel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annyssa Arielle Andriambelona" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598248v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597136v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carsten" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595081v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trognon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591557v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591554v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Enengel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828702v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayouz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agricultural Economics Society" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768162v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauh&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reynal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schleyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Theesfeld" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590489v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hagedorn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597135v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boittin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591097v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04587811v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>