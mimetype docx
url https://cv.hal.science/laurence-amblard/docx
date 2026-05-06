--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -307,807 +307,807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do farmers’ environmental preferences influence the efficiency of information instruments for water quality management? Evidence from a social-ecological agent-based model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The drivers of farmers' participation in collaborative water management: a french perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guiffant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bourceret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+                <w:t xml:space="preserve">Claire Bussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110300⟩</w:t>
+              <w:t xml:space="preserve">International Journal of the Commons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.411-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/ijc.1279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965450v1</w:t>
+                <w:t xml:space="preserve">hal-04342311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The drivers of farmers' participation in collaborative water management: a french perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do farmers’ environmental preferences influence the efficiency of information instruments for water quality management? Evidence from a social-ecological agent-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bussière</w:t>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the Commons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (1), pp.411-430. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 478, pp.110300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/ijc.1279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342311v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting the governance of social–ecological systems to behavioural dynamics: An agent-based model for water quality management using the theory of planned behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Bourceret</w:t>
+                <w:t xml:space="preserve">The conditions of emergence of cooperation to prevent the risk of diffuse pollution from agriculture: a case study comparison from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Chervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2021.1877643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518784v1</w:t>
+                <w:t xml:space="preserve">hal-03271188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conditions of emergence of cooperation to prevent the risk of diffuse pollution from agriculture: a case study comparison from France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementing environmental Europe: non-linearity, nature and institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Déprés</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitriona Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09640568.2021.1877643⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.442-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2022.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271188v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing environmental Europe: non-linearity, nature and institutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting the governance of social–ecological systems to behavioural dynamics: An agent-based model for water quality management using the theory of planned behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caitriona Carter</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 136, pp.442-446. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.107338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2022.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730030v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective action as a tool for agri-environmental policy implementation. The case of diffuse pollution control in European rural areas</w:t>
+                <w:t xml:space="preserve">Understanding collective action for the achievement of EU water policy objectives in agricultural landscapes: Insights from the Institutional Design Principles and Integrated Landscape Management approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111845⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.76-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2021.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095373v1</w:t>
+                <w:t xml:space="preserve">hal-03343649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance in social-ecological agent-based models: a review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective action as a tool for agri-environmental policy implementation. The case of diffuse pollution control in European rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 280, pp.111845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-12440-260238⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03271179v1</w:t>
+                <w:t xml:space="preserve">hal-03095373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding collective action for the achievement of EU water policy objectives in agricultural landscapes: Insights from the Institutional Design Principles and Integrated Landscape Management approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governance in social-ecological agent-based models: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carsten Mann</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125, pp.76-86. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2021.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-12440-260238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343649v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosing the role of the state for local collective action: types of action situations and policy instruments</w:t>
               </w:r>
@@ -1457,51 +1457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 360 (4), pp.3-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1654,415 +1654,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation d’une ressource territoriale : le bois-énergie en Auvergne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'organisation d'une filière d'énergie renouvelable : l'organisation de l'approvisionnement en bois-énergie en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Amblard</w:t>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fuhr</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 126 (602-603), pp.85-108</w:t>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hors-série, pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597129v1</w:t>
+                <w:t xml:space="preserve">hal-02597133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière bois-énergie en Auvergne : une typologie des chaînes d'approvisionnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorisation d’une ressource territoriale : le bois-énergie en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Garsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 126 (602-603), pp.109-124</w:t>
+              <w:t xml:space="preserve">, 2012, 126 (602-603), pp.85-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597128v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation d'une filière d'énergie renouvelable : l'organisation de l'approvisionnement en bois-énergie en Auvergne</w:t>
+                <w:t xml:space="preserve">La filière bois-énergie en Auvergne : une typologie des chaînes d'approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guerra</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Calentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Hors-série, pp.37-40</w:t>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 126 (602-603), pp.109-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597133v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-ante institutional compatibility assessment of policy options. Methodological insights from a case study on the Nitrate Directive in Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (5), p. 661 - p. 684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2396,77 +2396,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing Water Quality Management Through a Social-Ecological Model Using the Theory of Planned Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ahrweiler P., Neumann M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Social Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.355-359, 2021, Springer Proceedings in Complexity, </w:t>
@@ -3266,51 +3266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid modes of governance for ecosystem services provision: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Ostrom Workshop (WOW7) "Commons, Polycentricity, &amp; Democracy: Building upon 50 years of Ostrom governance research"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bloomington (Indiana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3348,51 +3348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the achievement of EU water policy objectives in agricultural landscapes: insights from the Institutional Design Principles and Integrated Landscape Management approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASC Water Commons Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3825,381 +3825,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stakeholders involvement for reduction of diffuse pollution: An overview of strategies and tools in France</w:t>
+                <w:t xml:space="preserve">Collective action for water quality management in agriculture: The case of drinking water source protection in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on diffuse pollution sources Europe-INBO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">15ème conférence biennale de l'International Association for the Study of the Commons (IASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602991v1</w:t>
+                <w:t xml:space="preserve">hal-02602989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action collective et le territoire : regards croisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective action and territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim G.E. Berthome</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journée de Recherches en Sciences Sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA - SFER - CIRAD, Dec 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">9ème Journées de Recherches en Sciences Sociales - SFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548408v1</w:t>
+                <w:t xml:space="preserve">hal-02602186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective action and territory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stakeholders involvement for reduction of diffuse pollution: An overview of strategies and tools in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim G.E. Berthome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journées de Recherches en Sciences Sociales - SFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Workshop on diffuse pollution sources Europe-INBO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602186v1</w:t>
+                <w:t xml:space="preserve">hal-02602991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective action for water quality management in agriculture: The case of drinking water source protection in France</w:t>
+                <w:t xml:space="preserve">L'action collective et le territoire : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim G.E. Berthome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème conférence biennale de l'International Association for the Study of the Commons (IASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Edmonton, Canada</w:t>
+              <w:t xml:space="preserve">9ème Journée de Recherches en Sciences Sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA - SFER - CIRAD, Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602989v1</w:t>
+                <w:t xml:space="preserve">hal-01548408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération entre producteurs d'eau potable et acteurs agricoles dans les aires d'alimentation de captage</w:t>
               </w:r>
@@ -4584,64 +4584,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation d'une filière d'énergie renouvelable : l'approvisionnement en bois-énergie en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Les chemins du développement territorial"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4660,217 +4660,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des ressources forestières dans les territoires : l'organisation de l'approvisionnement en bois-énergie en Auvergne</w:t>
+                <w:t xml:space="preserve">The potential of collective action for the control of nonpoint source pollution in European rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PSDR Auvergne "Valorisation des ressources agricoles et forestières"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Lempdes, France. pp.23</w:t>
+              <w:t xml:space="preserve">Conference “Design and Dynamics of Institutions for Collective Action”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Utrecht, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597132v1</w:t>
+                <w:t xml:space="preserve">hal-02598248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of collective action for the control of nonpoint source pollution in European rural areas</w:t>
+                <w:t xml:space="preserve">Valorisation des ressources forestières dans les territoires : l'organisation de l'approvisionnement en bois-énergie en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference “Design and Dynamics of Institutions for Collective Action”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Utrecht, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire PSDR Auvergne "Valorisation des ressources agricoles et forestières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Lempdes, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598248v1</w:t>
+                <w:t xml:space="preserve">hal-02597132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding policy-driven collective action to address challenges of European water management</w:t>
               </w:r>
@@ -4971,165 +4971,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action collective et gestion des pollutions diffuses agricoles dans les zones rurales européennes</w:t>
+                <w:t xml:space="preserve">A network perspective on agricultural watershed governance.The case of the Local Agri-Environmental Schemes in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées de recherches en sciences sociales INRA-SFER-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">IASC European Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Plovdiv, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597136v1</w:t>
+                <w:t xml:space="preserve">hal-02595864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network perspective on agricultural watershed governance.The case of the Local Agri-Environmental Schemes in France</w:t>
+                <w:t xml:space="preserve">Action collective et gestion des pollutions diffuses agricoles dans les zones rurales européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASC European Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Plovdiv, Bulgaria</w:t>
+              <w:t xml:space="preserve">5èmes journées de recherches en sciences sociales INRA-SFER-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595864v1</w:t>
+                <w:t xml:space="preserve">hal-02597136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-ante institutional compatibility assessment of policy options. A case study on the Nitrate Directive in Auvergne, France</w:t>
               </w:r>
@@ -5197,77 +5197,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement d'une filière bois-énergie dans un territoire : un éclairage par l'analyse de l'organisation des chaînes d'approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5370,51 +5370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème conférence de l'ASRDLF( Association de Science Régionale de Langue Française), Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6376,363 +6376,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière bois-énergie en Auvergne: une typologie des chaînes d'approvisionnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PAYSAGES ET DEVELOPPEMENT DURABLE : Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l’économie du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mann Carsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594738v1</w:t>
+                <w:t xml:space="preserve">hal-02123886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t>
+                <w:t xml:space="preserve">La filière bois-énergie en Auvergne: une typologie des chaînes d'approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.137</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594285v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAYSAGES ET DEVELOPPEMENT DURABLE : Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l’économie du paysage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mann Carsten</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02123886v1</w:t>
+                <w:t xml:space="preserve">hal-02594285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Procedure for Institutional Compatibility Assessment (PICA) to the implementation of the EU Nitrate Directive in Midi-Pyrénées. Evaluation and suggestions for further improvement and integration into the final version of SEAMLESS-IF.</w:t>
               </w:r>
@@ -6913,276 +6913,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des chaînes d'approvisionnement en bois-énergie en termes d'organisation sur le territoire du Haut-Allier / Margeride - Synthèse de la phase de cadrage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation and suggestions for improvement of the Procedure for Institutional Compatibility Assessment (PICA) and integration of PICA into the third prototype of SEAMLESS-IF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.32</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Theesfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591249v1</w:t>
+                <w:t xml:space="preserve">hal-02591560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and suggestions for improvement of the Procedure for Institutional Compatibility Assessment (PICA) and integration of PICA into the third prototype of SEAMLESS-IF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des chaînes d'approvisionnement en bois-énergie en termes d'organisation sur le territoire du Haut-Allier / Margeride - Synthèse de la phase de cadrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Theesfeld</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02591560v1</w:t>
+                <w:t xml:space="preserve">hal-02591249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evaluation and suggestion for improvement of the Procedure for Institutional Compatibility Assessment (PICA) and suggestions for its integration into the third prototype of SEAMLESS-IF, PD6.5.5.1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Theesfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hagedorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7275,90 +7275,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BENEFITS, Bois-énergie : environnement, filière et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chauvin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7389,77 +7389,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approvisionnement en bois-énergie dans le Haut-Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boittin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7542,51 +7542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7983,51 +7983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57065AE2"/>
+    <w:nsid w:val="6579AB01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8214,51 +8214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-amblard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8227-3613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120680017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565880v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wp4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110300" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.1279" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107338" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2021.1877643" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.07.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111845" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12440-260238" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2021.08.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villamayor-Tomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zikos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2019.03.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2019.101970" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremona" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.08" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabourdeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calentier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garsault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2010.527128" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Colin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2008.10.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61503-1_34" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luginbuhl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605713v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605033v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loupsans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03421602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765053v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606923v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601133v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Thiel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annyssa Arielle Andriambelona" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598248v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597136v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carsten" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595081v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trognon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591557v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591554v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Enengel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828702v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayouz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agricultural Economics Society" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768162v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauh&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reynal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schleyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Theesfeld" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590489v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hagedorn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597135v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boittin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591097v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04587811v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-amblard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8227-3613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120680017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565880v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wp4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.1279" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110300" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2021.1877643" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.07.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2021.08.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111845" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12440-260238" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villamayor-Tomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zikos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2019.03.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2019.101970" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremona" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.08" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabourdeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calentier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garsault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2010.527128" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Colin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2008.10.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61503-1_34" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luginbuhl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605713v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605033v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loupsans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03421602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765053v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606923v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01548408v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601133v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Thiel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annyssa Arielle Andriambelona" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598248v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597132v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595864v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597136v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carsten" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595081v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trognon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591557v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591554v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Enengel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828702v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayouz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agricultural Economics Society" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768162v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauh&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reynal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594738v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schleyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591560v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Theesfeld" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591249v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590489v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hagedorn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597135v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boittin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591097v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04587811v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>