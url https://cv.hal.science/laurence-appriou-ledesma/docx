--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LAURENCE APPRIOU-LEDESMA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faingold, N. (2020). Les entretiens de décryptage. De l’explicitation à l’émergence du sens. Paris : L’Harmattan, coll. « Action & savoir », 224 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.110-113. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.063.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du serious game en Ifsi, jeu et apprenants soignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dorbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (133), pp.47-53. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2022.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages mutuels et transformations identitaires des professionnels en cercle d’étude : vers une transformation des espaces de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence APPRIOU LEDESMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.31-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation en santé, gestion des émotions et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dorbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Villerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (123), pp.50-54. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2020.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de soi et codéveloppement : Un accompagnement professionnel des formateurs en sciences infirmières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l’éducation, la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre intention d’émancipation et production d’aliénation : rôles et effets des évaluations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque du gEvaPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être des étudiants infirmiers en formation en alternance : quels effets sur leur pouvoir d’agir et leur développement professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International AREF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'une posture psychophénoménologique dans le vécu subjectif d'une recherche doctorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. L'apport de Pierre Vermersch à l'étude de la subjectivité. Épistémologie, méthodologie, pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université; CNRS, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages mutuels des sujets professionnels : le travail de la relation en cercle d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TRESSE 2020. La recherche en travail social et santé dans les sciences de l’éducation et de la formation (TRESSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se professionnaliser autrement en formation professionnelle en santé : développement professionnel conjoint et transformations de soi des étudiantset des formateurs dans une activité collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium. Faire et se faire reconnaître : la construction de la légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Plaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations des sujets et des activités : cas de deux recherches-action dans un institut en santé d’Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire. « Entre la recherche et l’action : intentionnalité, transformation et collaboration ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le questionnement éthique face au refus de soin : une opportunité de développement professionnel dans le mémoire de fin d'études ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Hesbeen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face au refus d'aide et de soins : penser en équipe le positionnement éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seli Arslan, pp.137-147, 2023, 978-2-84276-290-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rites d'interaction dans les débuts professionnels : facilitateurs du développement professionnel de l'infirmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence APPRIOU LEDESMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Valérie Cohen-Scali; Patrick Obertelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.143-169, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience d'un dispositif d'enseignement favorisant la juste pédagogie en distanciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaelle Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dorbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Hesbeen (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations en santé et crise sanitaire : enjeux et défis éthiques pour le quotidien des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seli Arslan, pp. 87-93, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’accompagnement jusqu’au bout de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chatreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dorbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Hesbeen (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aide et les soins aux personnes âgées. Révéler la beauté des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seli Arslan, pp.165-174, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infirmiers débutants : quelles transformations identitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/nc0v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment identitaire professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Conservatoire national des arts et metiers - CNAM, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018CNAM1186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01933285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LAURENCE APPRIOU-LEDESMA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faingold, N. (2020). Les entretiens de décryptage. De l’explicitation à l’émergence du sens. Paris : L’Harmattan, coll. « Action & savoir », 224 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.110-113. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.063.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du serious game en Ifsi, jeu et apprenants soignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dorbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (133), pp.47-53. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2022.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages mutuels et transformations identitaires des professionnels en cercle d’étude : vers une transformation des espaces de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence APPRIOU LEDESMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.31-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation en santé, gestion des émotions et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dorbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Villerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (123), pp.50-54. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2020.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de soi et codéveloppement : Un accompagnement professionnel des formateurs en sciences infirmières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l’éducation, la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être des étudiants infirmiers en formation en alternance : quels effets sur leur pouvoir d’agir et leur développement professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International AREF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre intention d’émancipation et production d’aliénation : rôles et effets des évaluations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque du gEvaPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'une posture psychophénoménologique dans le vécu subjectif d'une recherche doctorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. L'apport de Pierre Vermersch à l'étude de la subjectivité. Épistémologie, méthodologie, pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université; CNRS, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages mutuels des sujets professionnels : le travail de la relation en cercle d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TRESSE 2020. La recherche en travail social et santé dans les sciences de l’éducation et de la formation (TRESSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se professionnaliser autrement en formation professionnelle en santé : développement professionnel conjoint et transformations de soi des étudiantset des formateurs dans une activité collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium. Faire et se faire reconnaître : la construction de la légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Plaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations des sujets et des activités : cas de deux recherches-action dans un institut en santé d’Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire. « Entre la recherche et l’action : intentionnalité, transformation et collaboration ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le questionnement éthique face au refus de soin : une opportunité de développement professionnel dans le mémoire de fin d'études ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Hesbeen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face au refus d'aide et de soins : penser en équipe le positionnement éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seli Arslan, pp.137-147, 2023, 978-2-84276-290-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience d'un dispositif d'enseignement favorisant la juste pédagogie en distanciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaelle Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dorbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Hesbeen (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations en santé et crise sanitaire : enjeux et défis éthiques pour le quotidien des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seli Arslan, pp. 87-93, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rites d'interaction dans les débuts professionnels : facilitateurs du développement professionnel de l'infirmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence APPRIOU LEDESMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Valérie Cohen-Scali; Patrick Obertelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.143-169, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’accompagnement jusqu’au bout de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chatreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dorbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Hesbeen (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aide et les soins aux personnes âgées. Révéler la beauté des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seli Arslan, pp.165-174, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infirmiers débutants : quelles transformations identitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/nc0v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment identitaire professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Conservatoire national des arts et metiers - CNAM, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018CNAM1186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01933285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04387634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Appriou-Ledesma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.063.0110" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053654v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Brito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dorbon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frerot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2022.01.013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence APPRIOU LEDESMA" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villerot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.10.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04052706v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Claire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chatreaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Costes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02124720v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nc0v" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01933285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CNAM1186" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04387634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Appriou-Ledesma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.063.0110" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053654v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Brito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dorbon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frerot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2022.01.013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence APPRIOU LEDESMA" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villerot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.10.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080619v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082919v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Claire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04052706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chatreaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Costes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02124720v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nc0v" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01933285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CNAM1186" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>