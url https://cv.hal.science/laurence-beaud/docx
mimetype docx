--- v0 (2026-03-23)
+++ v1 (2026-05-12)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -175,51 +175,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05339318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’animal en l’humain</w:t>
+                <w:t xml:space="preserve">L'animal en l'humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
@@ -241,280 +241,319 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Les frontières de l'animalité, 2, pp.437-459</w:t>
+              <w:t xml:space="preserve">, 2022, Les frontières de l'animalité (2), pp.437-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965565v1</w:t>
+                <w:t xml:space="preserve">hal-05574602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture du livre de Patrick Charaudeau, La langue n’est pas sexiste. D’une intelligence du discours de féminisation, éd. Le bord de l’eau, Lormont, 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’animal en l’humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tétralogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Varia, 27</w:t>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les frontières de l'animalité, 2, pp.437-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05339361v1</w:t>
+                <w:t xml:space="preserve">hal-03965565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une axiolinguistique du second degré. Analyse de la dérision humoristique ironique et parodique</w:t>
+                <w:t xml:space="preserve">Note de lecture du livre de Patrick Charaudeau, La langue n’est pas sexiste. D’une intelligence du discours de féminisation, éd. Le bord de l’eau, Lormont, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Pour une axiologie clinique, 26, pp.211-230</w:t>
+              <w:t xml:space="preserve">, 2022, Varia, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05339365v1</w:t>
+                <w:t xml:space="preserve">halshs-05339361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déconstruction du langage : « Il faut se faire des raisons »</w:t>
+                <w:t xml:space="preserve">Pour une axiolinguistique du second degré. Analyse de la dérision humoristique ironique et parodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, La déconstruction du langage, 25, pp.9-20</w:t>
+              <w:t xml:space="preserve">, 2021, Pour une axiologie clinique, 26, pp.211-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05340505v1</w:t>
+                <w:t xml:space="preserve">halshs-05339365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine linguistique ou la transmission empêchée. À propos de : Gaëlle Violo, Transmettre la langue bretonne. Regard d’une ethnologue (2017)</w:t>
               </w:r>
@@ -563,109 +602,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de l’origine du langage, ou l’arbre qui cache la forêt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La déconstruction du langage : « Il faut se faire des raisons »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Existe-t-il un seuil de l’humain ?, 21, pp.135-169</w:t>
+              <w:t xml:space="preserve">, 2020, La déconstruction du langage, 25, pp.9-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355552v1</w:t>
+                <w:t xml:space="preserve">halshs-05340505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de l’origine du langage, ou l’arbre qui cache la forêt</w:t>
               </w:r>
@@ -727,1178 +753,1260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05339379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropologie clinique et langage animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+                <w:t xml:space="preserve">La question de l’origine du langage, ou l’arbre qui cache la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Sociabilités animales, 189 (1), pp.75-90</w:t>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Existe-t-il un seuil de l’humain ?, 21, pp.135-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824207v1</w:t>
+                <w:t xml:space="preserve">hal-05355552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité et spécificité du « pédantisme » dans le syndrome d’Asperger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropologie clinique et langage animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clement de Guibert</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (8), pp.469-477</w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sociabilités animales, 189 (1), pp.75-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05339423v1</w:t>
+                <w:t xml:space="preserve">hal-01824207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier de formation continue Information et vécu parental du diagnostic de l'autisme II. Effets des troubles et qualité de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2010.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la littéralité autistique : langage et communication sociale à l’épreuve de la métaphore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa</w:t>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 110, pp.26-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05339391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information et vécu parental du diagnostic de l'autisme. II. Effets des troubles et qualité de vie parentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (169), pp.132-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00631212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information et vécu parental du diagnostic de l'autisme. I. Premières identifications et nature des premières inquiétudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 169 (1), pp.54-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00631210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écholalie chez l'enfant autiste : un trouble pragmatique de l'unité interactionnelle ?</w:t>
+                <w:t xml:space="preserve">Identité et spécificité du « pédantisme » dans le syndrome d’Asperger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement de Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 58, pp.168-176</w:t>
+              <w:t xml:space="preserve">, 2011, 59 (8), pp.469-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00630444v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05339423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;syndrome sémantique-pragmatique&amp;quot;: Dysphasie, autisme ou &amp;quot;dysharmonie psychotique&amp;quot;?</w:t>
+                <w:t xml:space="preserve">L'écholalie chez l'enfant autiste : un trouble pragmatique de l'unité interactionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément de Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1 (52), pp.89-130</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.168-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00630452v1</w:t>
+                <w:t xml:space="preserve">halshs-00630444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le syndrome sémantique-pragmatique : Dysphasie, autisme ou &amp;quot;dysharmonie psychotique&amp;quot;?</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;syndrome sémantique-pragmatique&amp;quot;: Dysphasie, autisme ou &amp;quot;dysharmonie psychotique&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 52 (1), pp.89-130</w:t>
+              <w:t xml:space="preserve">, 2009, 1 (52), pp.89-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026088v1</w:t>
+                <w:t xml:space="preserve">halshs-00630452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déconstruction du langage à travers la théorie de la médiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+                <w:t xml:space="preserve">Le syndrome sémantique-pragmatique : Dysphasie, autisme ou &amp;quot;dysharmonie psychotique&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Beaud</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Al-Lisaniyyat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14-15, pp.25-39</w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1), pp.89-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00909090v1</w:t>
+                <w:t xml:space="preserve">hal-01026088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alors ? Comment allez-vous ? Entrée en matière dans une consultation médicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La déconstruction du langage à travers la théorie de la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Guyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 126, pp.57-74</w:t>
+              <w:t xml:space="preserve">Al-Lisaniyyat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14-15, pp.25-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00630446v1</w:t>
+                <w:t xml:space="preserve">halshs-00909090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pathologie comme seule « exception qui confirme la règle » ? Exemple de l’autisme</w:t>
+                <w:t xml:space="preserve">Alors ? Comment allez-vous ? Entrée en matière dans une consultation médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clement de Guibert</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cahagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Guyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 25, pp.93-96</w:t>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 126, pp.57-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05339435v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00630446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différence entre autisme et « psychose infantile » : déficits d'unité vs d'identité de la situation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément de Guibert</w:t>
+                <w:t xml:space="preserve">La pathologie comme seule « exception qui confirme la règle » ? Exemple de l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Beaud</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement de Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2 (48), pp.391-423</w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25, pp.93-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00343521v1</w:t>
+                <w:t xml:space="preserve">halshs-05339435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Différence entre autisme et « psychose infantile » : déficits d'unité vs d'identité de la situation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (48), pp.391-423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pragmatique des échanges questions/réponses entre deux cliniciens et un enfant autiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Acquisition et de Pathologie du Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Sémiologie des expressions autistiques, 23, pp.143-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05340459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1908,51 +2016,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Anthropology and Animal Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1987,65 +2095,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00763708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2192,51 +2300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965565v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Guibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborieau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Bot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340505v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02863268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement de Guibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Quentel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.12.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631212v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cahagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guyard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-00763708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574602v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Guibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborieau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Bot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965565v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02863268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824207v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Quentel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.12.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement de Guibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cahagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guyard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-00763708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>