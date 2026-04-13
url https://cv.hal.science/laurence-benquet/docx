--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -4488,255 +4488,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La produzione e il commercio del vino nell'Etruria romana: le fornaci ci Albinia, Orbetello (Grosseto)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fannette Laubenheimer</w:t>
+                <w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sireix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ciacci Andrea, Rendini Paola, Zifferero Andrea. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mistrot, Vincent and Siriex, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia della vite e del vino in Toscana e nel Lazio : dalle tecniche dell'indagine archeologica alle prospettive della biologia molecolare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, All'insegna del giglio, pp.427-436, 2012, 978-88-7814-538-2</w:t>
+              <w:t xml:space="preserve">Au temps des Gaulois : l'Aquitaine avant César : [exposition au Musée d'Aquitaine, Bordeaux, 15 septembre 2012-17 mars 2013] = In the Age of the Gauls : Aquitaine before Caesar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Errance, pp.276, 2012, 978-2-87772-512-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01161935v1</w:t>
+                <w:t xml:space="preserve">hal-01744235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sireix</w:t>
+                <w:t xml:space="preserve">La produzione e il commercio del vino nell'Etruria romana: le fornaci ci Albinia, Orbetello (Grosseto)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Vitali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannette Laubenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Mistrot, Vincent and Siriex, Christophe. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ciacci Andrea, Rendini Paola, Zifferero Andrea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au temps des Gaulois : l'Aquitaine avant César : [exposition au Musée d'Aquitaine, Bordeaux, 15 septembre 2012-17 mars 2013] = In the Age of the Gauls : Aquitaine before Caesar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Errance, pp.276, 2012, 978-2-87772-512-5</w:t>
+              <w:t xml:space="preserve">Archeologia della vite e del vino in Toscana e nel Lazio : dalle tecniche dell'indagine archeologica alle prospettive della biologia molecolare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, All'insegna del giglio, pp.427-436, 2012, 978-88-7814-538-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744235v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01161935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t>
               </w:r>
@@ -4748,77 +4748,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sireix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Berranger</w:t>
+                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée d'Aquitaine, Vincent Mistrot, Christophe Sireix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au temps des gaulois, l’Aquitaine avant César. Musée d’Aquitaine</w:t>
@@ -5196,51 +5196,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (39)</w:t>
+        <w:t xml:space="preserve">Rapport (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5348,1782 +5348,1761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle Aquitaine, Dordogne (24), Centre hospitalier de Saint Astier, EHPAD. Une occupation humaine de la fin de l’âge du Fer, rapport de fouille archéologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+                <w:t xml:space="preserve">La Redoute du Castéra 2023 (Labastide-Monréjeau, Pyrénées-Atlantiques), Rapport de fouille programmée annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Xompero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GSO. 2024</w:t>
+              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine; TRACES. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05067168v1</w:t>
+                <w:t xml:space="preserve">hal-05499354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Redoute du Castéra 2023 (Labastide-Monréjeau, Pyrénées-Atlantiques), Rapport de fouille programmée annuelle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Xompero</w:t>
+                <w:t xml:space="preserve">Nouvelle Aquitaine, Dordogne (24), Centre hospitalier de Saint Astier, EHPAD. Une occupation humaine de la fin de l’âge du Fer, rapport de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine; TRACES. 2024</w:t>
+              <w:t xml:space="preserve">Inrap GSO. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499354v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05067168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bellefontaine, Muret, Haute-Garonne, Occitanie : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corse, Haute-Corse (2B), Belgodère, Erbaghjolu (parcelle n°1296), Rapport de fouille préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+                <w:t xml:space="preserve">Florian Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lagarrigue</w:t>
+                <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Paya</w:t>
+                <w:t xml:space="preserve">Camille Faïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2023</w:t>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767756v1</w:t>
+                <w:t xml:space="preserve">hal-05587494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Tarn-et-Garonne, Montbartier. Vicari-Latrobe et Bourreu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardes</w:t>
+                <w:t xml:space="preserve">Bellefontaine, Muret, Haute-Garonne, Occitanie : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrap GSO; SRA Occitanie. 2021</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04386572v1</w:t>
+                <w:t xml:space="preserve">hal-04767756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Tarn, Brens. Roudoulou</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+                <w:t xml:space="preserve">Occitanie, Tarn-et-Garonne, Montbartier. Vicari-Latrobe et Bourreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO; SRA Occitanie. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Decanter</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03135771v1</w:t>
+                <w:t xml:space="preserve">hal-04386572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castet Bieilh, Saint-Lézer, Hautes-Pyrénées, Occitanie : rapport de fouille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occitanie, Tarn, Brens. Roudoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Viers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Benquet</w:t>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Callède</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 238 p</w:t>
+                <w:t xml:space="preserve">Julienne Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Midi Méditerranée. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183976v1</w:t>
+                <w:t xml:space="preserve">hal-03135771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Haute-Garonne, Grenade, Le Castelet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+                <w:t xml:space="preserve">Castet Bieilh, Saint-Lézer, Hautes-Pyrénées, Occitanie : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Curie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Decanter</w:t>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Duchesne</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Midi Méditerranée. 2019</w:t>
+                <w:t xml:space="preserve">Fabien Callède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Viarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 238 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02528126v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3 chemin de Ventenac, Vieille-Toulouse, Haute-Garonne, Occitanie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lotti</w:t>
+                <w:t xml:space="preserve">Occitanie, Haute-Garonne, Grenade, Le Castelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2018</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Midi Méditerranée. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984355v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse (Haute-Garonne). Les occupations protohistoriques et antiques, découvertes sur le site du 105 rue St-Roch</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
+                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouchité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2018, 505 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984354v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie. 2018</w:t>
+                <w:t xml:space="preserve">3 chemin de Ventenac, Vieille-Toulouse, Haute-Garonne, Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097609v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardes</w:t>
+                <w:t xml:space="preserve">Toulouse (Haute-Garonne). Les occupations protohistoriques et antiques, découvertes sur le site du 105 rue St-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bouchité</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Péfau</w:t>
+                <w:t xml:space="preserve">Sylvie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2018, 505 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097635v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiguillon (47), Plaine de Lalanne</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouchité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Maguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Malatray</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01984353v1</w:t>
+                <w:t xml:space="preserve">hal-02097635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZAC Les Portes du Tarn, Tranche 3 : Les Ardelats, Les Ardelax, La Fagétie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aiguillon (47), Plaine de Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Malatray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2018, 146 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Landou</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-01979681v1</w:t>
+                <w:t xml:space="preserve">hal-01984353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Dreff</w:t>
+                <w:t xml:space="preserve">ZAC Les Portes du Tarn, Tranche 3 : Les Ardelats, Les Ardelax, La Fagétie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Landou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+                <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Adroit</w:t>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eneko Hiriart</w:t>
+                <w:t xml:space="preserve">Morgane Grubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine; SRA Occitanie. 2017, 673 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Ouest; Centre Archéologique Inrap Midi-Pyrénées Sud. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014388v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
+                <w:t xml:space="preserve">5, chemin de La Planho, évolution d'un quartier urbain de l'oppidum de Vieille-Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Soler</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2017</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017, pp.526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097653v1</w:t>
+                <w:t xml:space="preserve">hal-01984348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourdou, Lapeyrouse-Fossat, Haute-Garonne, Occitanie</w:t>
               </w:r>
@@ -7195,804 +7174,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanéria, un établissement rural de la fin de l'âge du Fer, Verdun-sur-Garonne, Tarn-et-Garonne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grimbert</w:t>
+                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017, pp.2017</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouchité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984349v1</w:t>
+                <w:t xml:space="preserve">hal-02097653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahors (Lot), Allées Fénelon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Dreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Rigal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Benquet</w:t>
+                <w:t xml:space="preserve">Stéphanie Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017, pp.706</w:t>
+                <w:t xml:space="preserve">Eneko Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine; SRA Occitanie. 2017, 673 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984351v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Alba, le site gaulois de L'Alba, Castres, Tarn, Midi-Pyrénées</w:t>
+                <w:t xml:space="preserve">Tanéria, un établissement rural de la fin de l'âge du Fer, Verdun-sur-Garonne, Tarn-et-Garonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Izac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sergent</w:t>
+                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 715, INRAP Grand-Sud-Ouest. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017, pp.2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984345v1</w:t>
+                <w:t xml:space="preserve">hal-01984349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5, chemin de La Planho, évolution d'un quartier urbain de l'oppidum de Vieille-Toulouse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lotti</w:t>
+                <w:t xml:space="preserve">Cahors (Lot), Allées Fénelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017, pp.526</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017, pp.706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984348v1</w:t>
+                <w:t xml:space="preserve">hal-01984351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montans (Tarn), Guillemot-Labouygue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lotti</w:t>
+                <w:t xml:space="preserve">L'Alba, le site gaulois de L'Alba, Castres, Tarn, Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Izac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRAP Grand-Sud-Ouest. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 715, INRAP Grand-Sud-Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984341v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monflanquin, (47), Abords de l'Eglise Saint-Hilaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ballarin</w:t>
+                <w:t xml:space="preserve">Montans (Tarn), Guillemot-Labouygue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRAP Grand-Sud-Ouest. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Chaumeil</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01984258v1</w:t>
+                <w:t xml:space="preserve">hal-01984341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monflanquin, (47), Abords de l'Eglise Saint-Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denysiak Anaïs</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Service Régional d'Archéologie Midi-Pyrénées. 2016</w:t>
+                <w:t xml:space="preserve">Nathalie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ballarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2016, 293 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01966972v1</w:t>
+                <w:t xml:space="preserve">hal-01984258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 rue Augusta. Midi-Pyrénées, Gers, Auch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8040,1676 +8040,1794 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GSO; SRA Occitanie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baraqueville-Vors (Aveyron), ruisseau de Lenne, les Combariès</w:t>
+                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2016, pp.385</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouchité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Coiquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denysiak Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional d'Archéologie Midi-Pyrénées. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01984277v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01966972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blagnac (Haute-Garonne), ZAC Andromède : Coinays, Ferradou, Sauzas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Allenet</w:t>
+                <w:t xml:space="preserve">Baraqueville-Vors (Aveyron), ruisseau de Lenne, les Combariès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest; 825. 2015</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2016, pp.385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984256v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZAC Les Portes du Tarn, Tranche 2A, Saint-Sulpice-la-Pointe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blagnac (Haute-Garonne), ZAC Andromède : Coinays, Ferradou, Sauzas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest; 825. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pallier</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-02082766v1</w:t>
+                <w:t xml:space="preserve">hal-01984256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montbartier - Raimon Jouan II</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZAC Les Portes du Tarn, Tranche 2A, Saint-Sulpice-la-Pointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Noheh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Paillier</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-01982283v1</w:t>
+                <w:t xml:space="preserve">halshs-02082766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Toulouse. 16, avenue Léon Tolstoï</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+                <w:t xml:space="preserve">Montbartier - Raimon Jouan II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2015</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dunikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991056v1</w:t>
+                <w:t xml:space="preserve">hal-01982283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Vieille-Toulouse. 3, chemin de Ventenac</w:t>
+                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Toulouse. 16, avenue Léon Tolstoï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991037v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiguillon (47). A Grand Jean - Nécropole du premier âge du Fer et officine de potiers gauloise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Prodéo</w:t>
+                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Vieille-Toulouse. 3, chemin de Ventenac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Hervé</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01984249v1</w:t>
+                <w:t xml:space="preserve">hal-01991037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montignac (24), Le Buy - Chronologie et interprétation des occupations humaines du deuxième âge du Fer au haut Moyen Age</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
+                <w:t xml:space="preserve">Aiguillon (47). A Grand Jean - Nécropole du premier âge du Fer et officine de potiers gauloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prodéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2014, pp.243</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2014, pp.554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984251v1</w:t>
+                <w:t xml:space="preserve">hal-01984249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvertes sur le site de Grèzes : un établissement rural gaulois, des vestiges du Bas-Empire et d'une tuilerie du XVIIe s. : Aude, Carcassonne, Les jardins de Grèze</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+                <w:t xml:space="preserve">Montignac (24), Le Buy - Chronologie et interprétation des occupations humaines du deuxième âge du Fer au haut Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Méditerranée. 2013</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2014, pp.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991061v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Vieille-Toulouse. 9, chemin de Ventenac</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découvertes sur le site de Grèzes : un établissement rural gaulois, des vestiges du Bas-Empire et d'une tuilerie du XVIIe s. : Aude, Carcassonne, Les jardins de Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2013</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Méditerranée. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990990v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Gragnague. ZAC de Gragnague</w:t>
+                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Vieille-Toulouse. 9, chemin de Ventenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marty</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990970v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bazièges, Haute-Garonne, Margaille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Landou</w:t>
+                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Gragnague. ZAC de Gragnague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Inrap. 2011</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01740740v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieille-Toulouse (31), Borde-Basse 4 : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+                <w:t xml:space="preserve">Bazièges, Haute-Garonne, Margaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Landou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrap GSO. 2007, 2 vol. (68 [36] p.)</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04123950v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vieille-Toulouse (31), Borde-Basse 4 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2007, 2 vol. (68 [36] p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saintes &amp;quot;Malabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Bourdais-Ehkirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId223"/>
+      <w:footerReference w:type="default" r:id="rId227"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9856,51 +9974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.579" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vitali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bianca Fabry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gambogi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cavallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743544v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiquaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Denysiak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916446v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpci&#243; Toledo I Mur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1852" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899145v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3345" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Rosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535600v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marina Biron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Patrice Buraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781153v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Couchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741363v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Samuel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Requi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannette Laubenheimer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Isaac-Imbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buscail" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/archaeonautica-22/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adrahp.fr/accueil.php" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/supplement-revue-archeologique-de-narbonnaise-n-43.html#tab-label-additional" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161935v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744235v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973392v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/les-supplements?toc=30" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Berthet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cottafava" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calastri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499365v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Labarthe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nouvel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Xompero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05067168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386572v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183976v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984355v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984354v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maguy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prodeo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malatray" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097653v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Boisseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984351v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984341v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984258v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ballarin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denysiak Ana&#239;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386692v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984256v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082766v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noheh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982283v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paillier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouget" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991056v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991037v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984249v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prod&#233;o" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984251v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pascal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991061v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990990v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990970v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740740v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123950v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982121v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bourdais-Ehkirch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.579" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vitali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bianca Fabry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gambogi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cavallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743544v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiquaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Denysiak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916446v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpci&#243; Toledo I Mur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1852" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899145v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3345" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Rosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535600v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marina Biron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Patrice Buraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781153v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Couchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741363v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Samuel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Requi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannette Laubenheimer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Isaac-Imbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buscail" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/archaeonautica-22/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adrahp.fr/accueil.php" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/supplement-revue-archeologique-de-narbonnaise-n-43.html#tab-label-additional" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973392v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/les-supplements?toc=30" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Berthet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cottafava" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calastri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499365v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Labarthe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nouvel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Xompero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499354v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05067168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386572v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135771v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984355v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097635v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maguy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984353v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prodeo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malatray" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979681v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Boisseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097653v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984349v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984351v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984341v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984258v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ballarin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966972v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denysiak Ana&#239;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984277v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984256v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082766v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noheh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982283v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paillier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prod&#233;o" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984251v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pascal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991061v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990990v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990970v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740740v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123950v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982121v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bourdais-Ehkirch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>