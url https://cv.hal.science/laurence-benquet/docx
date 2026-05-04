--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -4488,255 +4488,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sireix</w:t>
+                <w:t xml:space="preserve">La produzione e il commercio del vino nell'Etruria romana: le fornaci ci Albinia, Orbetello (Grosseto)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Vitali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannette Laubenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Mistrot, Vincent and Siriex, Christophe. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ciacci Andrea, Rendini Paola, Zifferero Andrea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au temps des Gaulois : l'Aquitaine avant César : [exposition au Musée d'Aquitaine, Bordeaux, 15 septembre 2012-17 mars 2013] = In the Age of the Gauls : Aquitaine before Caesar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Errance, pp.276, 2012, 978-2-87772-512-5</w:t>
+              <w:t xml:space="preserve">Archeologia della vite e del vino in Toscana e nel Lazio : dalle tecniche dell'indagine archeologica alle prospettive della biologia molecolare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, All'insegna del giglio, pp.427-436, 2012, 978-88-7814-538-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744235v1</w:t>
+                <w:t xml:space="preserve">halshs-01161935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La produzione e il commercio del vino nell'Etruria romana: le fornaci ci Albinia, Orbetello (Grosseto)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fannette Laubenheimer</w:t>
+                <w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sireix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ciacci Andrea, Rendini Paola, Zifferero Andrea. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mistrot, Vincent and Siriex, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia della vite e del vino in Toscana e nel Lazio : dalle tecniche dell'indagine archeologica alle prospettive della biologia molecolare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, All'insegna del giglio, pp.427-436, 2012, 978-88-7814-538-2</w:t>
+              <w:t xml:space="preserve">Au temps des Gaulois : l'Aquitaine avant César : [exposition au Musée d'Aquitaine, Bordeaux, 15 septembre 2012-17 mars 2013] = In the Age of the Gauls : Aquitaine before Caesar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Errance, pp.276, 2012, 978-2-87772-512-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01161935v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t>
               </w:r>
@@ -4748,77 +4748,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sireix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée d'Aquitaine, Vincent Mistrot, Christophe Sireix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au temps des gaulois, l’Aquitaine avant César. Musée d’Aquitaine</w:t>
@@ -5348,263 +5348,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Redoute du Castéra 2023 (Labastide-Monréjeau, Pyrénées-Atlantiques), Rapport de fouille programmée annuelle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Xompero</w:t>
+                <w:t xml:space="preserve">Nouvelle Aquitaine, Dordogne (24), Centre hospitalier de Saint Astier, EHPAD. Une occupation humaine de la fin de l’âge du Fer, rapport de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine; TRACES. 2024</w:t>
+              <w:t xml:space="preserve">Inrap GSO. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499354v1</w:t>
+                <w:t xml:space="preserve">halshs-05067168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle Aquitaine, Dordogne (24), Centre hospitalier de Saint Astier, EHPAD. Une occupation humaine de la fin de l’âge du Fer, rapport de fouille archéologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+                <w:t xml:space="preserve">La Redoute du Castéra 2023 (Labastide-Monréjeau, Pyrénées-Atlantiques), Rapport de fouille programmée annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Xompero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine; TRACES. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Billon</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-05067168v1</w:t>
+                <w:t xml:space="preserve">hal-05499354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corse, Haute-Corse (2B), Belgodère, Erbaghjolu (parcelle n°1296), Rapport de fouille préventive</w:t>
               </w:r>
@@ -5921,263 +5921,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Tarn, Brens. Roudoulou</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+                <w:t xml:space="preserve">Castet Bieilh, Saint-Lézer, Hautes-Pyrénées, Occitanie : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Decanter</w:t>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julienne Piana</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Midi Méditerranée. 2020</w:t>
+                <w:t xml:space="preserve">Fabien Callède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Viarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 238 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135771v1</w:t>
+                <w:t xml:space="preserve">hal-04183976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castet Bieilh, Saint-Lézer, Hautes-Pyrénées, Occitanie : rapport de fouille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occitanie, Tarn, Brens. Roudoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julienne Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Midi Méditerranée. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Viers</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04183976v1</w:t>
+                <w:t xml:space="preserve">hal-03135771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Haute-Garonne, Grenade, Le Castelet</w:t>
               </w:r>
@@ -6202,51 +6202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Decanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6977,240 +6977,257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5, chemin de La Planho, évolution d'un quartier urbain de l'oppidum de Vieille-Toulouse</w:t>
+                <w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017, pp.526</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Dreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Adroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine; SRA Occitanie. 2017, 673 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984348v1</w:t>
+                <w:t xml:space="preserve">hal-02014388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourdou, Lapeyrouse-Fossat, Haute-Garonne, Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Inrap GSO. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7266,507 +7283,490 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tanéria, un établissement rural de la fin de l'âge du Fer, Verdun-sur-Garonne, Tarn-et-Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017, pp.2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eneko Hiriart</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02014388v1</w:t>
+                <w:t xml:space="preserve">hal-01984349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanéria, un établissement rural de la fin de l'âge du Fer, Verdun-sur-Garonne, Tarn-et-Garonne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cahors (Lot), Allées Fénelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017, pp.706</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01984349v1</w:t>
+                <w:t xml:space="preserve">hal-01984351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahors (Lot), Allées Fénelon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Rigal</w:t>
+                <w:t xml:space="preserve">L'Alba, le site gaulois de L'Alba, Castres, Tarn, Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Izac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 715, INRAP Grand-Sud-Ouest. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01984351v1</w:t>
+                <w:t xml:space="preserve">hal-01984345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Alba, le site gaulois de L'Alba, Castres, Tarn, Midi-Pyrénées</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">5, chemin de La Planho, évolution d'un quartier urbain de l'oppidum de Vieille-Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017, pp.526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Izac</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01984345v1</w:t>
+                <w:t xml:space="preserve">hal-01984348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montans (Tarn), Guillemot-Labouygue</w:t>
               </w:r>
@@ -8207,51 +8207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baraqueville-Vors (Aveyron), ruisseau de Lenne, les Combariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9360,51 +9360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9578,51 +9578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieille-Toulouse (31), Borde-Basse 4 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9974,51 +9974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.579" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vitali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bianca Fabry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gambogi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cavallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743544v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiquaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Denysiak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916446v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpci&#243; Toledo I Mur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1852" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899145v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3345" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Rosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535600v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marina Biron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Patrice Buraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781153v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Couchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741363v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Samuel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Requi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannette Laubenheimer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Isaac-Imbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buscail" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/archaeonautica-22/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adrahp.fr/accueil.php" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/supplement-revue-archeologique-de-narbonnaise-n-43.html#tab-label-additional" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973392v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/les-supplements?toc=30" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Berthet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cottafava" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calastri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499365v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Labarthe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nouvel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Xompero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499354v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05067168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386572v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135771v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984355v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097635v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maguy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984353v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prodeo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malatray" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979681v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Boisseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097653v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984349v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984351v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984341v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984258v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ballarin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966972v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denysiak Ana&#239;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984277v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984256v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082766v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noheh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982283v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paillier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prod&#233;o" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984251v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pascal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991061v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990990v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990970v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740740v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123950v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982121v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bourdais-Ehkirch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.579" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vitali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bianca Fabry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gambogi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cavallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743544v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiquaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Denysiak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916446v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpci&#243; Toledo I Mur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1852" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899145v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3345" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Rosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535600v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marina Biron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Patrice Buraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781153v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Couchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741363v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Samuel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Requi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannette Laubenheimer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Isaac-Imbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buscail" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/archaeonautica-22/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adrahp.fr/accueil.php" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/supplement-revue-archeologique-de-narbonnaise-n-43.html#tab-label-additional" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161935v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744235v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973392v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/les-supplements?toc=30" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Berthet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cottafava" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calastri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499365v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Labarthe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nouvel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Xompero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05067168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386572v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183976v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135771v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984355v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097635v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maguy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984353v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prodeo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malatray" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979681v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740724v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Boisseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097653v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984345v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984341v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984258v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ballarin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966972v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denysiak Ana&#239;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984277v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984256v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082766v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noheh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982283v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paillier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prod&#233;o" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984251v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pascal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991061v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990990v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990970v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740740v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123950v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982121v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bourdais-Ehkirch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>