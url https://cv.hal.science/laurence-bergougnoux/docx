--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3353,51 +3353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9A081F7"/>
+    <w:nsid w:val="BC7B7D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>