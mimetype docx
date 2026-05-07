--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -2069,316 +2069,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical fiber sensor for measuring high particle concentrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size, velocity, and concentration in suspension measurements of spherical droplets and cylindrical jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Firpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Misguich-Ripault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00166-7⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (21), pp.4681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.38.004681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049717v1</w:t>
+                <w:t xml:space="preserve">hal-03049714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size, velocity, and concentration in suspension measurements of spherical droplets and cylindrical jets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical fiber sensor for measuring high particle concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Firpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Misguich-Ripault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 105 (1-3), pp.413-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00166-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.38.004681⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049714v1</w:t>
+                <w:t xml:space="preserve">hal-03049717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an optical fiber bundle sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Misguich-Ripault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Firpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2416,64 +2416,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo calculation of backscattered light intensity by suspension: comparison with experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Misguich-Ripault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Firpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3353,51 +3353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC7B7D8D"/>
+    <w:nsid w:val="CC3AA27C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3584,51 +3584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-bergougnoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2988-4394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199390703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/104149717510910951227" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Giusto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergougnoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10421" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poulain-Zarcos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franceschini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Marchioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.1007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.610" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Strednak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Butler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.014302" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915258v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait Oucheggou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pointeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03117795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marchetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.883" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Raspa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Lindner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Du Roure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.3.104102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895736.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895736" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3231828" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chehata Gomez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. John Hinch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3231834" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2883960" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2772902" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ghicini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1578486" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bellino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misguich-Ripault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Firpo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(00)00278-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCH7NKN3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049717v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Firpo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Misguich-Ripault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00166-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D91ZRD9Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.004681" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Franceschini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duprat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446130v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05041082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-bergougnoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2988-4394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199390703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/104149717510910951227" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Giusto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergougnoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10421" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poulain-Zarcos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franceschini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Marchioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.1007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.610" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Strednak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Butler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.014302" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915258v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait Oucheggou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pointeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03117795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marchetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.883" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Raspa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Lindner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Du Roure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.3.104102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895736.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895736" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3231828" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chehata Gomez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. John Hinch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3231834" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2883960" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2772902" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ghicini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1578486" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bellino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misguich-Ripault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Firpo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(00)00278-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCH7NKN3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Firpo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Misguich-Ripault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.004681" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00166-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D91ZRD9Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Franceschini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duprat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446130v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05041082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>