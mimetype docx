--- v0 (2026-04-05)
+++ v1 (2026-04-25)
@@ -960,663 +960,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milking frequency and dairy cow susceptibility to lipolysis interact to alter milk lipolysis and composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">Protein signatures of feed restriction and spontaneous lipolysis in skimmed ewe milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Cebo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 108 (8), pp.8959 - 8970. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2025-26537⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 108 (7), pp.6648-6662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-26103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198687v1</w:t>
+                <w:t xml:space="preserve">hal-05131958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar lipids and proteins in milk fat globule membranes as players in spontaneous lipolysis in cow’s milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 471, pp.142628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein signatures of feed restriction and spontaneous lipolysis in skimmed ewe milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Delosière</w:t>
+                <w:t xml:space="preserve">Milking frequency and dairy cow susceptibility to lipolysis interact to alter milk lipolysis and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Taillandier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Cebo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 108 (7), pp.6648-6662. </w:t>
+              <w:t xml:space="preserve">, 2025, 108 (8), pp.8959 - 8970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-26103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2025-26537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131958v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of milking interval and time on milk spontaneous lipolysis and composition in dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">Gene expression of free fatty acids-sensing G protein-coupled receptors in beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-24958⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102, pp.skae114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skae114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808292v1</w:t>
+                <w:t xml:space="preserve">hal-04582529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression of free fatty acids-sensing G protein-coupled receptors in beef cattle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bes</w:t>
+                <w:t xml:space="preserve">Impact of milking interval and time on milk spontaneous lipolysis and composition in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cebo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 102, pp.skae114. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (12), pp.11697-11707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skae114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-24958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582529v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed restriction affects milk performances and decreases milk lipolysis in dairy ewes</w:t>
               </w:r>
@@ -1730,334 +1730,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein signatures of spontaneous lipolysis and lipoprotein lipase activity in cow’s milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Delosière</w:t>
+                <w:t xml:space="preserve">Feed restriction as a tool for further studies describing the mechanisms underlying lipolysis in milk in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guilleton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cebo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 285, pp.104951. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.100035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2023.104951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170840v1</w:t>
+                <w:t xml:space="preserve">hal-04000680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction as a tool for further studies describing the mechanisms underlying lipolysis in milk in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein signatures of spontaneous lipolysis and lipoprotein lipase activity in cow’s milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Guilleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp.100035. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 285, pp.104951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2023.104951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000680v1</w:t>
+                <w:t xml:space="preserve">hal-04170840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk and plasma proteomes from cows facing diet-induced milk fat depression are related to immunity, lipid metabolism and inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2613,321 +2613,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diets supplemented with corn oil and wheat starch, marine algae, or hydrogenated palm oil modulate methane emissions similarly in dairy goats and cows, but not feeding behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triacylglycerols and Polar Lipids in Cow and Goat Milk are Differentially Affected by Various Lipid Supplemented Diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Pauline Le Faouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Coppa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Justine Bertrand‐michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2020.114783⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123 (10), pp.2100009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.202100009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103984v1</w:t>
+                <w:t xml:space="preserve">hal-03375759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triacylglycerols and Polar Lipids in Cow and Goat Milk are Differentially Affected by Various Lipid Supplemented Diets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diets supplemented with corn oil and wheat starch, marine algae, or hydrogenated palm oil modulate methane emissions similarly in dairy goats and cows, but not feeding behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Le Faouder</w:t>
+                <w:t xml:space="preserve">Adeline Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bertrand‐michel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 123 (10), pp.2100009. </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 272, pp.114783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.202100009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2020.114783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375759v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset reporting 4654 cow milk proteins listed according to lactation stages and milk fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,51 +3134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk proteome from in silico data aggregation allows the identification of putative biomarkers of negative energy balance in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3749,51 +3749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4347,160 +4347,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of extruded linseed and level and type of starchy concentrate in a diet containing fish oil on dairy goat performance and milk fatty acid composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of the suspected trans-11,cis-13 conjugated linoleic acid isomer in ruminant mammary tissue by FADS3-catalyzed Δ13-desaturation of vaccenic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo G. Toral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602447v1</w:t>
+                <w:t xml:space="preserve">hal-01407193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine mammary nutrigenomics and changes in the milk composition due to rapeseed or sunflower oil supplementation of high-forage or high-concentrate diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4522,228 +4530,220 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrigenetics and Nutrigenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (2-4), pp.65-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000445996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of the suspected trans-11,cis-13 conjugated linoleic acid isomer in ruminant mammary tissue by FADS3-catalyzed Δ13-desaturation of vaccenic acid</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of extruded linseed and level and type of starchy concentrate in a diet containing fish oil on dairy goat performance and milk fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gutierrez Toral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 222, pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2016.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407193v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminal Infusions of cobalt EDTA modify milk fatty acid composition via decreases in fatty acid desaturation and altered gene expression in the mammary gland of lactating cows</w:t>
               </w:r>
@@ -4991,295 +4991,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the nutritional regulation of milk fat secretion and composition in cows and goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of extruded linseeds alone or in combination with fish oil on intake, milk production, plasma metabolite concentrations and milk fatty acid composition in lactating goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Toral</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kevin Shingfield</w:t>
+                <w:t xml:space="preserve">Kevin John Shingfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-9649⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (5), pp.810-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114003048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632325v1</w:t>
+                <w:t xml:space="preserve">hal-02631935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of extruded linseeds alone or in combination with fish oil on intake, milk production, plasma metabolite concentrations and milk fatty acid composition in lactating goats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+                <w:t xml:space="preserve">Comparison of the nutritional regulation of milk fat secretion and composition in cows and goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Toral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leskinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin John Shingfield</w:t>
+                <w:t xml:space="preserve">Kevin Shingfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (5), pp.810-821. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (10), pp.7277-7297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731114003048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-9649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631935v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary sunflower oil modulates milk fatty acid composition without major changes in adipose and mammary tissue fatty acid profile or related gene mRNA abundance in sheep</w:t>
               </w:r>
@@ -5529,51 +5529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between fish oil and plant oils or starchy concentrates in the diet: Effects on dairy performance and milk fatty acid composition in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Toral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5672,51 +5672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Gutierrez Toral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin John Shingfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5778,494 +5778,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of reference genes for quantitative real-time PCR normalisation in adipose tissue, muscle, liver and mammary gland from ruminants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutritional regulation of mammary lipogenesis and milk fat in ruminant: contribution to sustainable milk production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Colombiana de Ciencias Pecuarias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.292-302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645011v1</w:t>
+                <w:t xml:space="preserve">hal-02642036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet-induced variations in milk fatty acid composition have minor effects on the estimated melting point of milk fat in cows, goats and ewes: Insights from a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Toral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 96 (2), pp.1232-1236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2012-6046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A grass-based diet favours muscle n-3 long-chain PUFA deposition without modifying gene expression of proteins involved in their synthesis or uptake in Charolais steers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Cherfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Cherfaoui</w:t>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (11), pp.1833 - 1840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731113001432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of mammary lipogenesis and milk fat in ruminant: contribution to sustainable milk production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection of reference genes for quantitative real-time PCR normalisation in adipose tissue, muscle, liver and mammary gland from ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Colombiana de Ciencias Pecuarias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (8), pp.1344-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731113000475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02642036v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans-vaccenate is Delta 13-desaturated by FADS3 in rodents</w:t>
               </w:r>
@@ -6764,265 +6764,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: In vivo deposition of [1-C-13]vaccenic acid and the product of its Delta(9)-desaturation, [1-C-13]rumenic acid, in the body tissues of lactating goats fed oils</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of polyunsaturated fatty acids from plant oils and algae on milk fat yield and composition are associated with mammary lipogenic and SREBF1 gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Mahecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Nuernberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Nuernberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Dannenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2012-5620⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (12), pp.1961-1972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112000845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647564v1</w:t>
+                <w:t xml:space="preserve">hal-02652522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of polyunsaturated fatty acids from plant oils and algae on milk fat yield and composition are associated with mammary lipogenic and SREBF1 gene expression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short communication: In vivo deposition of [1-C-13]vaccenic acid and the product of its Delta(9)-desaturation, [1-C-13]rumenic acid, in the body tissues of lactating goats fed oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Toral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (12), pp.1961-1972. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (11), pp.6755-6759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731112000845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2012-5620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652522v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the level and type of starchy concentrate on tissue lipid metabolism, gene expression and milk fatty acid secretion in Alpine goats receiving a diet rich in sunflower-seed oil</w:t>
               </w:r>
@@ -7177,51 +7177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7324,51 +7324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (6), pp.310-319. </w:t>
@@ -7458,51 +7458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (1), pp.22-29. </w:t>
@@ -7538,294 +7538,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole intact rapeseeds or sunflower oil in high-forage or high-concentrate diets affects milk yield, milk composition, and mammary gene expression profile in goats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Ollier</w:t>
+                <w:t xml:space="preserve">Perspectives offertes par les approches en «omique» pour l’amélioration de la durabilité de l’élevage des herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (5), pp.385-396</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665026v1</w:t>
+                <w:t xml:space="preserve">hal-02662984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning of nutrient net fluxes across the portal-drained viscera in sheep fed twice daily: effect of dietary protein degradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (3), pp.370-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007114508199470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower-seed oil, rapidly-degradable starch, and adiposity up-regulate leptin gene expression in lactating goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7870,217 +7865,222 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (2), pp.93-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.domaniend.2009.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives offertes par les approches en «omique» pour l’amélioration de la durabilité de l’élevage des herbivores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Whole intact rapeseeds or sunflower oil in high-forage or high-concentrate diets affects milk yield, milk composition, and mammary gene expression profile in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (11), pp.5544-5560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02662984v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of plant oils in the diet on performance and milk fatty acid composition in goats fed diets based on grass hay or maize silage</w:t>
               </w:r>
@@ -8235,51 +8235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin John Shingfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8320,325 +8320,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-deprived lactating goats highlights genes involved in milk secretion and programmed cell death.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+                <w:t xml:space="preserve">Diet, rumen biohydrogenation and nutritional quality of cow and goat milk fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 109 (8), pp.828-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.200700080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656471v1</w:t>
+                <w:t xml:space="preserve">hal-02664078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet, rumen biohydrogenation and nutritional quality of cow and goat milk fat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Food-deprived lactating goats highlights genes involved in milk secretion and programmed cell death.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664078v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary transcriptome analysis of food-deprived lactating goats highlights genes involved in milk secretion and programmed cell death 1,2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8750,51 +8750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8870,51 +8870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary lipid metabolism and milk fatty acid secretion in alpine goasts fed vegetable lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9125,90 +9125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion and nutrient net fluxes across the rumen, and the mesentericand portal- drained viscera in sheep fed with fresh forage twice daily : Net balance and dynamic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9272,51 +9272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F.R. Backwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9365,423 +9365,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the methodology on peptide amino acid concentrations in blood and plasma of sheep</w:t>
+                <w:t xml:space="preserve">Characterization of the caprine stearoyl-CoA desaturase gene and its mRNA showing an unusually long 3' -UTR sequence arising from a single exon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 54 (4), pp.281-296</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 281, pp.53-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680114v1</w:t>
+                <w:t xml:space="preserve">hal-02672941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the caprine stearoyl-CoA desaturase gene and its mRNA showing an unusually long 3'-UTR sequence arising from a single exon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 281 (1-2), pp.53-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0378-1119(01)00822-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the caprine stearoyl-CoA desaturase gene and its mRNA showing an unusually long 3' -UTR sequence arising from a single exon</w:t>
+                <w:t xml:space="preserve">Effect of the methodology on peptide amino acid concentrations in blood and plasma of sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 281, pp.53-61</w:t>
+              <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54 (4), pp.281-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672941v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free and peptide amino acid net flux across the rumen and the mesenteric-and portal-drained viscera of sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9832,64 +9832,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of underfeeding on metabolism of portal-drained viscera in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9966,51 +9966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10143,51 +10143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid flux in ruminal and gastric veins of sheep : Effects of ruminal and omosal injections of free amino acids and carnosine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10238,64 +10238,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of underfeeding on portal net fluxes of glucose, lactate, ammonia, urea and amino acids in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10925,51 +10925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sampling time and diet on amino acid composition of protozoal and bacterial fractions from bovine ruminal contents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11029,51 +11029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sampling time and diet on amino acid composition of protozoal and bacterial fractions from bovine ruminal contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11891,351 +11891,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude in sacco et in vitro de la diminution de charge bacterienne de fourrages et d'aliments concentres lors du passage dans la caillette</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colonisation bactérienne de différents types d'aliments incubés in sacco dans le rumen ; conséquences pour l'estimation de la dégradabilité de l'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marvalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.Z. Yang</w:t>
+                <w:t xml:space="preserve">W. Z. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (1), pp.113-114</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (Suppl1), pp.105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02726928v1</w:t>
+                <w:t xml:space="preserve">hal-00898985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonisation bactérienne de différents types d'aliments incubés in sacco dans le rumen ; conséquences pour l'estimation de la dégradabilité de l'azote</w:t>
+                <w:t xml:space="preserve">Colonisation bacterienne de differents types d'aliments incubes in sacco dans le rumen : consequences pour l'estimation de la degradabilite de l'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marvalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Z. Yang</w:t>
+                <w:t xml:space="preserve">W.Z. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (Suppl1), pp.105-106</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (S1), pp.105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00898985v1</w:t>
+                <w:t xml:space="preserve">hal-02726093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonisation bacterienne de differents types d'aliments incubes in sacco dans le rumen : consequences pour l'estimation de la degradabilite de l'azote</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude in sacco et in vitro de la diminution de charge bacterienne de fourrages et d'aliments concentres lors du passage dans la caillette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marvalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.Z. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 28 (S1), pp.105-106</w:t>
+              <w:t xml:space="preserve">, 1988, 28 (1), pp.113-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02726093v1</w:t>
+                <w:t xml:space="preserve">hal-02726928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in sacco et in vitro de la diminution de charge bactérienne de fourrages et d'aliments concentrés lors du passage dans la caillette</w:t>
               </w:r>
@@ -12247,51 +12247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marvalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Z. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12355,51 +12355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.Z. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12480,51 +12480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Lalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Z. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12571,2710 +12571,2740 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00898990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Integrative biology applied to lipolyzed cow's milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Boby</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de La Torre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
+                <w:t xml:space="preserve">Sylvain Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animations scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t>
+              <w:t xml:space="preserve">Université d'Automne de l'UMRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMRH, Dec 2025, Lempdes (Clermont-Ferrand), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769371v1</w:t>
+                <w:t xml:space="preserve">hal-05601266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary restriction in dairy goats does not affect free fatty acids levels in milk (lipolysis) in the same way as in cows or ewes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA annual meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American dairy science Association, Jun 2024, West Palm Beach, Florida, United States. pp.103</w:t>
+              <w:t xml:space="preserve">Journées d'animations scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650588v1</w:t>
+                <w:t xml:space="preserve">hal-04769371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction in dairy ewes decreases milk lipolysis and remodels the milk proteome and lipidome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary restriction in dairy goats does not affect free fatty acids levels in milk (lipolysis) in the same way as in cows or ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cebo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.257</w:t>
+              <w:t xml:space="preserve">ADSA annual meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American dairy science Association, Jun 2024, West Palm Beach, Florida, United States. pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192827v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of milk small extracellular vesicles to study adaptation to lactation in ruminants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New tools to face lipolysis in dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Delavaud</w:t>
+                <w:t xml:space="preserve">Marine Gele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Pires</w:t>
+                <w:t xml:space="preserve">Sofia Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+                <w:t xml:space="preserve">Philippe Trossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bes</w:t>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IDF World Dairy Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International dairy federation | Fédération internationale du lait, Oct 2023, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195798v1</w:t>
+                <w:t xml:space="preserve">hal-04178544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools to face lipolysis in dairy farms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Barbat</w:t>
+                <w:t xml:space="preserve">Feed restriction in dairy ewes decreases milk lipolysis and remodels the milk proteome and lipidome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF World Dairy Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International dairy federation | Fédération internationale du lait, Oct 2023, Chicago, United States</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178544v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding factors of dairy cows and milk lipolysis and consequences of milk lipolysis on semi-hard cheese and fresh cream</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
+                <w:t xml:space="preserve">Characterization of milk small extracellular vesicles to study adaptation to lactation in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150132v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restriction alimentaire diminue la lipolyse du lait et remodèle le protéome et le lipidome du lait chez les brebis laitières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Delosière</w:t>
+                <w:t xml:space="preserve">Breeding factors of dairy cows and milk lipolysis and consequences of milk lipolysis on semi-hard cheese and fresh cream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Emery</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Glande mammaire lait" / réseau Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Oct 2023, Saint-Genès-Champanelle, France</w:t>
+              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.145-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664428v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIPOMEC: towards a better understanding of ruminant milk lipolysis through an integrative biology approach in milk and mammary gland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La restriction alimentaire diminue la lipolyse du lait et remodèle le protéome et le lipidome du lait chez les brebis laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Meurisse</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t>
+              <w:t xml:space="preserve">Journées "Glande mammaire lait" / réseau Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2023, Saint-Genès-Champanelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796220v1</w:t>
+                <w:t xml:space="preserve">hal-04664428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exosomes : des véhicules de signatures moléculaires pour comprendre le dialogue entre les organes des ruminants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+                <w:t xml:space="preserve">Impact of milking interval on milk spontaneous lipolysis in dairy cow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Taillebosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cebo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres Clermontoises sur les Vésicules Extracellulaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.409</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561304v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of milking interval on milk spontaneous lipolysis in dairy cow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">Les exosomes : des véhicules de signatures moléculaires pour comprendre le dialogue entre les organes des ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1. Rencontres Clermontoises sur les Vésicules Extracellulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent-Emmanuel MONFOULET-INRAE-UNH (Organisateur), Feb 2022, Clermont-Ferrand, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ev22-co02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777013v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An equation based on MIR spectra to explore the genetic determinism of spontaneous lipolysis in dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+                <w:t xml:space="preserve">LIPOMEC: towards a better understanding of ruminant milk lipolysis through an integrative biology approach in milk and mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Trossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 ICAR/Interbull Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada. pp.132-136</w:t>
+              <w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796270v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’intervalle de traite sur la lipolyse spontanée du lait de vache</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An equation based on MIR spectra to explore the genetic determinism of spontaneous lipolysis in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Oudotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.459-461</w:t>
+              <w:t xml:space="preserve">2022 ICAR/Interbull Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada. pp.132-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952811v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of metatranscriptomic data from cows and goats suggest novel mechanisms involved in enteric methanogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corral-Jara Karla</w:t>
+                <w:t xml:space="preserve">Impact de l’intervalle de traite sur la lipolyse spontanée du lait de vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Taillebosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chistelle Cebo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.459-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394697v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial mechanisms at the root of B-vitamins status in plasma and milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Integration of metatranscriptomic data from cows and goats suggest novel mechanisms involved in enteric methanogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corral-Jara Karla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395430v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to methionine, lysine plus histidine and energy supply on mammary metabolism in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helène Lapierre</w:t>
+                <w:t xml:space="preserve">Microbial mechanisms at the root of B-vitamins status in plasma and milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girard Cl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142894v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecal-NIRS for predicting animal-to-animal variation in feed organic matter digestibility in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. pp.508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary restriction of dairy cows: a lever to study the lipolytic system in milk and mammary gland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">Responses to methionine, lysine plus histidine and energy supply on mammary metabolism in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Omphalius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Cebo</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131056v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de données publiques pour construire in silico un répertoire de protéines du lait et identifier des biomarqueurs du bilan énergétique négatif chez la vache laitière</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José A.A. Pires</w:t>
+                <w:t xml:space="preserve">Dietary restriction of dairy cows: a lever to study the lipolytic system in milk and mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Stratégie Scientifique du Département Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364152v1</w:t>
+                <w:t xml:space="preserve">hal-03131056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted status in B vitamins between dairy cows and goats fed various lipid supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Intégration de données publiques pour construire in silico un répertoire de protéines du lait et identifier des biomarqueurs du bilan énergétique négatif chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire Stratégie Scientifique du Département Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738156v1</w:t>
+                <w:t xml:space="preserve">hal-03364152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche intégrée pour comprendre le dialogue entre tissus/organes chez les ruminants producteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mylène Delosière</w:t>
+                <w:t xml:space="preserve">Contrasted status in B vitamins between dairy cows and goats fed various lipid supplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940675v1</w:t>
+                <w:t xml:space="preserve">hal-02738156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des biomarqueurs aux outils de prédiction des performances des ruminants et de la qualité de leurs produits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
+                <w:t xml:space="preserve">Une approche intégrée pour comprendre le dialogue entre tissus/organes chez les ruminants producteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940696v1</w:t>
+                <w:t xml:space="preserve">hal-02940675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lipid supplements on milk fat yield and composition: a direct comparison between cows and goats responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fougere</w:t>
+                <w:t xml:space="preserve">Des biomarqueurs aux outils de prédiction des performances des ruminants et de la qualité de leurs produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, fats and lipids: New Technologies and Applications for a Healthier Life'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden, 27-30 august 2017, p. 87, Sweden. 1 p</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734466v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid classes content and composition in plasma of dairy goats and cows fed similar diets supplemented or not with lipids</w:t>
               </w:r>
@@ -15299,51 +15329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Toral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15385,51 +15415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of proteomic methods on milk for ruminant phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15437,51 +15467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. 1 p</w:t>
@@ -15638,1977 +15668,1951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in nutritional strategies to alter the lipid fraction of ruminant milk for a healthier life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of lipid supplements on milk fat yield and composition: a direct comparison between cows and goats responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, fats and lipids: New Technologies and Applications for a Healthier Life'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. 1 p</w:t>
+              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden, 27-30 august 2017, p. 87, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734853v1</w:t>
+                <w:t xml:space="preserve">hal-02734466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quest for low invasive biomarkers of ruminant traits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Advances in nutritional strategies to alter the lipid fraction of ruminant milk for a healthier life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Boudon</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Post-genomic era of Molecular Biology: Proteomics ERA II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, fats and lipids: New Technologies and Applications for a Healthier Life'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791233v1</w:t>
+                <w:t xml:space="preserve">hal-02734853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Quest for low invasive biomarkers of ruminant traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">Post-genomic era of Molecular Biology: Proteomics ERA II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743820v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of feeding factors on dairy performance and milk fatty acid composition in cows and goats</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. AAAP Animal Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Indonesian Society of Animal science. Yogyakarta, IDN.; Indonesian Directorate General of Livestock and Animal Health Services. IDN.; Ministry of Agriculture. IDN.; Universitas Gadjah Mada. Yogyakarta, IDN., Nov 2014, Yogyakarta, Indonesia</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742394v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulacion nutricional de la expresion de los genes implicados en la lipogenesis en ovejas alimentadas con aceite de girasol. 2. Tejidos adiposos subcutaneo y perirrenal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Hervás</w:t>
+                <w:t xml:space="preserve">Effects of feeding factors on dairy performance and milk fatty acid composition in cows and goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Toral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Jornadas sobre Produccion Animal, Zaragoza 14 y 15 de mayo de 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Saragosse, España. pp.213-215</w:t>
+              <w:t xml:space="preserve">16. AAAP Animal Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indonesian Society of Animal science. Yogyakarta, IDN.; Indonesian Directorate General of Livestock and Animal Health Services. IDN.; Ministry of Agriculture. IDN.; Universitas Gadjah Mada. Yogyakarta, IDN., Nov 2014, Yogyakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747675v1</w:t>
+                <w:t xml:space="preserve">hal-02742394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of feeding and physiological factors on goat milk fatty acid secretion and milk fat lipolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparación del ecosistema ruminal en vacas y cabras alimentadas con la misma dieta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frutos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Gutierrez Toral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Regional Conference On Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Tromso, Norway. 3 p</w:t>
+              <w:t xml:space="preserve">15. Jornadas sobre Produccion Animal, 42 jornadas de estudio, 14 y 15 de mayo de 2013, Zaragoza, España. Saragosse (ESP) : AIDA - Asociacion Interprofesional para el Desarollo Agrario 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Saragosse, España. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746500v1</w:t>
+                <w:t xml:space="preserve">hal-02746611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding different lipid supplements through lactation in dairy goats: 1) effects on energy balance and milk production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MilkChEST, an integrative approach of the secretion pathways in the mammary epithelial cell: molecular dissection of milk fat adaptability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Eknaes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Hove</w:t>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ra. Inglingstad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
+                <w:t xml:space="preserve">Frédéric Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Regional Conference On Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Tromso, Norway. 2 p</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Tromsø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744993v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MilkChEST, an integrative approach of the secretion pathways in the mammary epithelial cell: molecular dissection of milk fat adaptability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of feeding and physiological factors on goat milk fatty acid secretion and milk fat lipolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gutierrez Toral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Shingfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Regional Conference On Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Tromsø, Norway</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Tromso, Norway. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194090v1</w:t>
+                <w:t xml:space="preserve">hal-02746500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparación del ecosistema ruminal en vacas y cabras alimentadas con la misma dieta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Frutos</w:t>
+                <w:t xml:space="preserve">Feeding different lipid supplements through lactation in dairy goats: 1) effects on energy balance and milk production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eknaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Volden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ra. Inglingstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Jornadas sobre Produccion Animal, 42 jornadas de estudio, 14 y 15 de mayo de 2013, Zaragoza, España. Saragosse (ESP) : AIDA - Asociacion Interprofesional para el Desarollo Agrario 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Saragosse, España. 3 p</w:t>
+              <w:t xml:space="preserve">European Regional Conference On Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tromso, Norway. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746611v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of mammary lipogenesis and milk fat in ruminant: contribution to sustainable milk production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulacion nutricional de la expresion de los genes implicados en la lipogenesis en ovejas alimentadas con aceite de girasol. 2. Tejidos adiposos subcutaneo y perirrenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gutierrez Toral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Castro-Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hervás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Encuentro Nacional y 5. Internacional de los Investigadores de las Ciencias Pecuarias: ENICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Medellin, Colombia</w:t>
+              <w:t xml:space="preserve">15. Jornadas sobre Produccion Animal, Zaragoza 14 y 15 de mayo de 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Saragosse, España. pp.213-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805781v1</w:t>
+                <w:t xml:space="preserve">hal-02747675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulacion nutricional de la expresion de los genes implicados en la lipogenesis en ovejas alimentadas con aceite de girasol. 1. Tejido secretor mamario</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutritional regulation of mammary lipogenesis and milk fat in ruminant: contribution to sustainable milk production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Jornadas sobre Produccion Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Zaragoza, España. pp.210-212</w:t>
+              <w:t xml:space="preserve">12. Encuentro Nacional y 5. Internacional de los Investigadores de las Ciencias Pecuarias: ENICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Medellin, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747345v1</w:t>
+                <w:t xml:space="preserve">hal-02805781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ruminal infusions of cobalt-EDTA on milk fatty acid composition and mammary lipogenic gene expression in lactating cows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Taponen</w:t>
+                <w:t xml:space="preserve">Regulacion nutricional de la expresion de los genes implicados en la lipogenesis en ovejas alimentadas con aceite de girasol. 1. Tejido secretor mamario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gutierrez Toral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Castro-Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hervás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15. Jornadas sobre Produccion Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Zaragoza, España. pp.210-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747777v1</w:t>
+                <w:t xml:space="preserve">hal-02747345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOL: Animal trait Ontology for Livestock. Elaboration d'une ontologie, étape préalable à la constitution d'une base de données des caractéristiques de la glande mammaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">Effect of ruminal infusions of cobalt-EDTA on milk fatty acid composition and mammary lipogenic gene expression in lactating cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vilkki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viitala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leskinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taponen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées transversalité "glande mammaire"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). SVK., Aug 2012, Bratislava, Slovakia. 480 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841077v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'apport d'huile de poisson et d'amidon sur la Δ9-désaturation de l'acide vaccénique marqué au 13C dans les tissus corporels de chèvres laitières recevant une ration riche en huile de tournesol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+                <w:t xml:space="preserve">ATOL: Animal trait Ontology for Livestock. Elaboration d'une ontologie, étape préalable à la constitution d'une base de données des caractéristiques de la glande mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devinoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">11èmes journées transversalité "glande mammaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748607v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’une ontologie, étape préalable à la constitution d’une base de données des caractéristiques de la glande mammaire et du lait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">Effet de l'apport d'huile de poisson et d'amidon sur la Δ9-désaturation de l'acide vaccénique marqué au 13C dans les tissus corporels de chèvres laitières recevant une ration riche en huile de tournesol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gutierrez Toral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journée de l'animation transversale "Glande mammaire, lait" 2011 - Département de Physiologie animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745536v1</w:t>
+                <w:t xml:space="preserve">hal-02748607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle fatty acid composition and lipogenic gene expression in adult bovine clones and control cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+                <w:t xml:space="preserve">Elaboration d’une ontologie, étape préalable à la constitution d’une base de données des caractéristiques de la glande mammaire et du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Annual Conference of the International Embryo Transfer Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Cordoba, Argentina</w:t>
+              <w:t xml:space="preserve">11. Journée de l'animation transversale "Glande mammaire, lait" 2011 - Département de Physiologie animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754215v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of trans fatty acids in the nutritional regulation of mammary lipogenesis in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. Shingfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17626,950 +17630,946 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731110000510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative estimation of the endogenous synthesis of rumenic acid in goats fed lipid supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Mouriot</w:t>
+                <w:t xml:space="preserve">Muscle fatty acid composition and lipogenic gene expression in adult bovine clones and control cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">7. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Cordoba, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755590v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans fatty acids and mammary lipogenesis in ruminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin J. Shingfield</w:t>
+                <w:t xml:space="preserve">DGAT1 K232A polymorphism greatly affects mammary tissue activity of milk component synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755716v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DGAT1 K232A polymorphism greatly affects mammary tissue activity of milk component synthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+                <w:t xml:space="preserve">Trans fatty acids and mammary lipogenesis in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J. Shingfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193503v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure in vivo de la synthèse mammaire d'acide ruménique chez la chèvre supplémentée en lipides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative estimation of the endogenous synthesis of rumenic acid in goats fed lipid supplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752962v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de gènes et réseaux de gènes impliqués dans la variation de composition du lait observée avec la mutation K232A au locus DGAT1 bovin.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure in vivo de la synthèse mammaire d'acide ruménique chez la chèvre supplémentée en lipides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Colloque AGENAE-Genanimal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824239v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature du fourrage modifie la matière grasse laitière et le transcriptome mammaire de chèvres en lactation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoan Gaudron</w:t>
+                <w:t xml:space="preserve">Identification de gènes et réseaux de gènes impliqués dans la variation de composition du lait observée avec la mutation K232A au locus DGAT1 bovin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">VII Colloque AGENAE-Genanimal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757811v1</w:t>
+                <w:t xml:space="preserve">hal-02824239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du polymorphisme (AA/GC) au locus DGAT1 sur l'activité transcriptionnelle du tissu mammaire bovin, sur la composition du lait et sur les caractéristiques des globules gras et des micelles de caséines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Miranda</w:t>
+                <w:t xml:space="preserve">La nature du fourrage modifie la matière grasse laitière et le transcriptome mammaire de chèvres en lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordann J. Domagalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193493v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des approches en « omique » à l’élevage durable des herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18628,458 +18628,475 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profile in mammary gland is modified by nutrition in lactating goats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Goutte</w:t>
+                <w:t xml:space="preserve">Effet du polymorphisme (AA/GC) au locus DGAT1 sur l'activité transcriptionnelle du tissu mammaire bovin, sur la composition du lait et sur les caractéristiques des globules gras et des micelles de caséines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752602v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet and physiological state influence gene expression in herbivores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic profile in mammary gland is modified by nutrition in lactating goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on the Nutrition of Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Beijing, China</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750923v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of CLA production in ruminants : role of the rumen versus mammary gland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+                <w:t xml:space="preserve">Diet and physiological state influence gene expression in herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Moorepark, Ireland</w:t>
+              <w:t xml:space="preserve">7. International Symposium on the Nutrition of Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754029v1</w:t>
+                <w:t xml:space="preserve">hal-02750923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk fatty acid profile in goats receiving high forage or high concentrate diets supplemented, or not, with either whole rapeseeds or sunflower oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19137,522 +19154,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen biohydrogenation and nutritional quality of cow and goat milk fat</w:t>
+                <w:t xml:space="preserve">Mechanism of CLA production in ruminants : role of the rumen versus mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J. Shingfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Euro Fed Lipid Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">CLA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Moorepark, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750620v1</w:t>
+                <w:t xml:space="preserve">hal-02754029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding for the nutritional quality of cow and goat milk, and its relationships with metabolic syndrome and cardiovascular risk factors in human and rodents</w:t>
+                <w:t xml:space="preserve">Rumen biohydrogenation and nutritional quality of cow and goat milk fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Roy</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congreso Argentino de Produccion Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Mar del Plata, Argentina. 2 p</w:t>
+              <w:t xml:space="preserve">4. Euro Fed Lipid Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813694v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of concentrate level and starch degradability on milk yield and fatty acid (FA) composition in goats receiving a diet supplemented with sunflower oil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feeding for the nutritional quality of cow and goat milk, and its relationships with metabolic syndrome and cardiovascular risk factors in human and rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Workshop on Mammary Gland Biotechnology : Nutrition, Genomics and Breast Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">29. Congreso Argentino de Produccion Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Mar del Plata, Argentina. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759190v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between forages and dietary lipids on trans and conjugated fatty acids in cow and goat milk</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La nutri-génomique de la glande mammaire de chèvres dans des conditions nutritionnelles extrêmes, en relation avec la synthèse et la sécrétion des lipides du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference at COST B20 on Mammary Gland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759063v1</w:t>
+                <w:t xml:space="preserve">hal-02764246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented with sunflower oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19661,377 +19682,373 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Workshop on Mammary Gland and Biotechnology : Nutrition, Genomics and Breast Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des transcriptomes mammaires de chèvres placées dans des conditions nutritionnelles extrêmes, pour étudier la synthèse et la sécrétion des lipides du lait</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between forages and dietary lipids on trans and conjugated fatty acids in cow and goat milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference at COST B20 on Mammary Gland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764381v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nutri-génomique de la glande mammaire de chèvres dans des conditions nutritionnelles extrêmes, en relation avec la synthèse et la sécrétion des lipides du lait</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Comparaison des transcriptomes mammaires de chèvres placées dans des conditions nutritionnelles extrêmes, pour étudier la synthèse et la sécrétion des lipides du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764246v1</w:t>
+                <w:t xml:space="preserve">hal-02764381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of concentrate level and starch degradability on milk yield and fatty acid (FA) composition in goats receiving a diet supplemented in sunflower oil</w:t>
+                <w:t xml:space="preserve">Effects of concentrate level and starch degradability on milk yield and fatty acid (FA) composition in goats receiving a diet supplemented with sunflower oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
@@ -20049,685 +20066,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">3. International Workshop on Mammary Gland Biotechnology : Nutrition, Genomics and Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760336v1</w:t>
+                <w:t xml:space="preserve">hal-02759190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of types of forage and lipid supplementation on goat milk fatty acids and sensory properties of cheeses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of concentrate level and starch degradability on milk yield and fatty acid (FA) composition in goats receiving a diet supplemented in sunflower oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of the International Dairy Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760953v1</w:t>
+                <w:t xml:space="preserve">hal-02760336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented in sunflower oil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of types of forage and lipid supplementation on goat milk fatty acids and sensory properties of cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">International Symposium of the International Dairy Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759524v1</w:t>
+                <w:t xml:space="preserve">hal-02760953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement en CLA des produits laitiers : procédés nutritionnels et technologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented in sunflower oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « CLA » du Groupe Lipides et Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826996v1</w:t>
+                <w:t xml:space="preserve">hal-02759524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time RT-PCR and cDNA macroarray to study the impact of the genetic polymorphism at the alphaS1-casein locus on the expression of genes in the goat mammary gland during lactation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Petit</w:t>
+                <w:t xml:space="preserve">Enrichissement en CLA des produits laitiers : procédés nutritionnels et technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Meeting on Genomic, Proteomic and Lactation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée « CLA » du Groupe Lipides et Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764107v1</w:t>
+                <w:t xml:space="preserve">hal-02826996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la teneur en amidon et en peptides de la ration sur la synthèse de biomasse et de protèines par les microbes du rumen in vitro</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Papon</w:t>
+                <w:t xml:space="preserve">Real-time RT-PCR and cDNA macroarray to study the impact of the genetic polymorphism at the alphaS1-casein locus on the expression of genes in the goat mammary gland during lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Meeting on Genomic, Proteomic and Lactation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Jouy en Josas, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2003032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763900v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the caprine stearoyl-CoA desaturase gene: application to the quantification of its mRNA in the mammary gland by real time RT-PCR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20769,165 +20786,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th French-Polish Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la teneur en peptides et en amidon de la ration sur les fermentations dans des cultures continues de microbes du rumen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
+                <w:t xml:space="preserve">Influence de la teneur en amidon et en peptides de la ration sur la synthèse de biomasse et de protèines par les microbes du rumen in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broudiscou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Broudiscou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769330v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of rare earth elements as external markers for mean retention time measurements in ruminants</w:t>
               </w:r>
@@ -20989,299 +21006,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la teneur en peptides et en amidon de la ration sur la dégradation des parois végétales par les microbes du rumen in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
+                <w:t xml:space="preserve">Influence de la teneur en peptides et en amidon de la ration sur les fermentations dans des cultures continues de microbes du rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broudiscou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Broudiscou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770007v1</w:t>
+                <w:t xml:space="preserve">hal-02769330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid and peptide absorption across the ovine gastrointestinal tract: A dietary comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la teneur en peptides et en amidon de la ration sur la dégradation des parois végétales par les microbes du rumen in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F.R.C. Backwell</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Broudiscou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1997, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">6. Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836319v1</w:t>
+                <w:t xml:space="preserve">hal-02770007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen value of protein rich leguminous seeds in ruminants: Ruminal degradability of raw and extruded pea, and lupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21326,780 +21330,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide absorption across the ovine gastrointestinal tract: A methodological comparison</w:t>
+                <w:t xml:space="preserve">Amino acid and peptide absorption across the ovine gastrointestinal tract: A dietary comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Mcrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Buchan</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bruce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.R.C. Backwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulation of Nitrogen Retention in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congress of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839757v1</w:t>
+                <w:t xml:space="preserve">hal-02836319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur azotée des graines de légumineuses protéagineuses : Dégradabilité dans le rumen des protéines du pois, cru ou extrudé, et du lupin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peptide absorption across the ovine gastrointestinal tract: A methodological comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Peyronnet</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Buchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.R.C. Backwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">Regulation of Nitrogen Retention in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766142v1</w:t>
+                <w:t xml:space="preserve">hal-02839757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid composition of the protozoal and bacterial fractions from bovine ruminal contents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Valeur azotée des graines de légumineuses protéagineuses : Dégradabilité dans le rumen des protéines du pois, cru ou extrudé, et du lupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Aufrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1995, Vale de Santarém, Portugal</w:t>
+              <w:t xml:space="preserve">4. Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764928v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid composition of the protozoal and bacterial fractions from bovine ruminal contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Symposium on protein metabolism and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1995, Vale de Santarem, Portugal</w:t>
+              <w:t xml:space="preserve">7. International symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1995, Vale de Santarém, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772843v1</w:t>
+                <w:t xml:space="preserve">hal-02764928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of mean retention time (MRT) of markers in the reticulorumen (RR) estimated by modelling their faecal excretion curves or by an algebric method, in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amino acid composition of the protozoal and bacterial fractions from bovine ruminal contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Poncet</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International symposium on the nutrition of herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">7. Symposium on protein metabolism and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1995, Vale de Santarem, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02848436v1</w:t>
+                <w:t xml:space="preserve">hal-02772843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of two methods of deproteinization on the estimation of peptide bound amino acids in whole blood or plasma</w:t>
+                <w:t xml:space="preserve">Comparison of mean retention time (MRT) of markers in the reticulorumen (RR) estimated by modelling their faecal excretion curves or by an algebric method, in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Symposium on protein metabolism and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1995, Vale de Santarem, Portugal</w:t>
+              <w:t xml:space="preserve">4. International symposium on the nutrition of herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777168v1</w:t>
+                <w:t xml:space="preserve">hal-02848436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The two-interacting compartmental (TIC) model of the rate of passage of digesta for herbivores : Application to sheep</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of two methods of deproteinization on the estimation of peptide bound amino acids in whole blood or plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Zanetti</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de Recherches sur l'Alimentation et la Nutrition des Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1993, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Symposium on protein metabolism and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1995, Vale de Santarem, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02849354v1</w:t>
+                <w:t xml:space="preserve">hal-02777168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The two-interacting compartmental (TIC) model of the rate of passage of digesta for herbivores : Application to sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Miraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Journées de Recherches sur l'Alimentation et la Nutrition des Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1993, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02849354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of grinding of hay on rumen particle kinetics in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -22121,51 +22246,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Conference on Nutrition and Feeding of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22175,689 +22300,689 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalization Strategies in Lipidomic Profiling: Implications for Ewe’s Milk Lipolysis Biomarker Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Faouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milking frequency and dairy cow susceptibility to lipolysis interact to alter milk lipolysis and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Louisville, United States. , Journal of Dairy Science, 108 (supplement 1), pp.386, 2025, Abstracts of the 2025 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the molecular mechanisms involved in the induction of milk lipolysis in dairy cows subjected to feed restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lecardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Josef J. Gross; Rupert M. Bruckmaier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Bern, Switzerland. , pp.44, 2024, Proceedings of the joint conference BOLFA &amp; ICFAE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability of milk lipolysis in French Alpine goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Trossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Book of abstracts, 29, pp.263, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new equation based on MIR spectra to predict lipolysis in dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Oudotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 ICAR/Interbull Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toledo, Spain. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed restriction in ewes affects milk performances and decreases milk lipolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22879,477 +23004,477 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restriction alimentaire des vaches laitières : un levier pour étudier le système lipolytique dans le lait et la glande mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk molecular species of triacylglycerols characterized by lipidomic approach in cows and goats fed diets supplemented with various lipid sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diets supplemented with various lipid sources similarly modulate methane emissions in dairy goat and cow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Ruminant Physiology (ISRP)</w:t>
+              <w:t xml:space="preserve">11. Symposium International sur la Physiologie des Ruminants (ISRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735844v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diets supplemented with various lipid sources similarly modulate methane emissions in dairy goat and cow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milk molecular species of triacylglycerols characterized by lipidomic approach in cows and goats fed diets supplemented with various lipid sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium International sur la Physiologie des Ruminants (ISRP)</w:t>
+              <w:t xml:space="preserve">International Symposium on Ruminant Physiology (ISRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789381v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diets supplemented with various lipid sources differently affect selected milk metabolites concentrations in cows and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23391,87 +23516,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Ruminant Physiology (ISRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico construction of a bovine milk proteome atlas to identify signatures of early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23512,100 +23637,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing palm oil-derived and rapeseed-derived dietary fat additives in the ration of Norwegian dairy goats: effects on milk fat content and fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margrete Eknaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siv Skeie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23637,194 +23762,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of milk polar lipid composition of cows and goats fed various lipid supplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary nutrigenomics in lactating goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23879,73 +24004,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Congress of the International Society of Nutrigenetics and Nutrigenomics (ISNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Chapel Hill NC, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine mammary nutrigenomics and changes in the milk composition due to rapeseed or sunflower oil supplementation of high-forage or high-concentrate diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23967,150 +24092,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Milk Genomics and Human Health (IMGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Aarhus, Denmark. 1 p., 2014, 11th. International Symposium on Milk Genomics and Human Health (IMGC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extruded linssed alone or in combination with fish oil modifies mammary gene expression profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordann J. Domagalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24129,100 +24254,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Milk Genomics and Human Health (IMGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Aarhus, Denmark. 2014, 11th. International Symposium on Milk Genomics and Human Health (IMGC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding different lipid supplements during lactation cycle in dairy goats: 2 effect on mammary gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eknaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24254,198 +24379,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Regional Conference On Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tromso, Norway. 1 p., 2013, European Regional Conference On Goats</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas of microRNA in the bovine mammary gland generated by high throughput sequencing: highlighting effects of nutrition and cattle specificities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium Milk Genomics and Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Wagueningen, Netherlands. , 2 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fish oil and additional starch on in vivo deposition of 13C-vaccenic acid and the product of its Δ9-desaturation, 13C-rumenic acid, in the body tissues of lactating goats fed sunflower oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Gutierrez Toral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24474,73 +24599,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Goats. Industrial, scientific and rural activities in the goat sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Las Palmas de Gran,Canaria, Spain. 2012, Books of abstracts. XI International Conference on Goats</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of lactating goats to food restriction through gene expressin modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24595,176 +24720,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Animal Functional Genomics (ISAFG) 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Dublin, Ireland. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DGAT1 K232A polymorphism greatly affects mammary tissue activity of milk component synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicie Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Milk Genomics Consortium IMGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24774,91 +24899,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipogenèse mammaire chez le ruminant laitier : vers une approche de physiologie comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02802975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24868,51 +24993,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomic techniques and case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24921,91 +25046,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Manna Summer Schoom in omics, Campus of the University of Milan in Lodi, Italy. 2019, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId550"/>
+      <w:footerReference w:type="default" r:id="rId551"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25073,51 +25198,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6896B8EC"/>
+    <w:nsid w:val="0DAA2877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25304,51 +25429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1529-4243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163577854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/978-1-4614-7968-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7969-7_13" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811152v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439825044" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10977-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piera Iommelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fassier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2025.107649" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-26537" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867271v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142628" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26103" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24958" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamothe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae114" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04579500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101181" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guilleton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104951" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100822" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174178v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Andersen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina Altshuler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Vera-Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Walter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mcgovern" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01407-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chilliard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Volden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Inglingstad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21372" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foug&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand-Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100635" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aronen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-20023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougouin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114783" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand&#8208;michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202100009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-18008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627972v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46142-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628025v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15288" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620703v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14483" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann Domagalski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002816" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ekn&#230;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12768" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gutierrez Toral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12789" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11455" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607271v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brugere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.08.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNCSK1HM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.09.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445996" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G. Toral" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Leskinen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirja Viitala" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervi Mutikainen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piia Kairenius" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilma Tapio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.226100" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638661v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belenguer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#225;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10292" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632325v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Toral" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leskinen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Shingfield" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9649" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin John Shingfield" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636182v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castro-Carrera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frutos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002882" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635322v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2014.09.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.07.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645011v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000475" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6046" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001432" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642036v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011062v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique F. P&#233;drono" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Duby" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M042572" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019559v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643537v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000726" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643437v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000049" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647564v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-5620" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652522v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mahecha" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nuernberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Nuernberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Dannenberger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000845" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648706v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004181" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663224v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mouriot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capitan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510000486" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173569v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.06.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173522v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0284" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665026v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659764v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508199470" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653529v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.03.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX14XLDM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662984v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664924v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Shingfield" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508006533" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657889v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2048" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656471v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664078v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200700080" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657141v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.3.560" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682974v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905000786" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F152C213B33144EAF2C8667A4AA9B659DDE6FFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680222v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72816-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900521v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003032" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670084v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.R. Backwell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Bruce" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680114v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683444v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(01)00822-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7458FB3D173ABB79CE82FE959371848F9A1BDD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672941v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689131v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683661v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685364v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chaise" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900390v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000122" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692550v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697401v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688245v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mcrae" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Wilson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruce" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R.C. Backwell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695215v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ballet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Besle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquilly" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695505v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889724v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Demarquilly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poncet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684212v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buchan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043956v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Michalet-Doreau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1996.7451157x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685788v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet-Doreau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706368v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889333v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Chaise" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poncet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709778v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corino" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontana" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miraglia" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zanetti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889006v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Corino" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fontana" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Miraglia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zanetti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700878v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888896v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899057v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Faichney" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Boston" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pochet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726928v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marvalin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Z. Yang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898985v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Z. Yang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726093v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898989v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724094v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898990v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lalles" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650588v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192827v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195798v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178544v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Meurisse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trossat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150132v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664428v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796220v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777013v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Taillebosq" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796270v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gel&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oudotte" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952811v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistelle Cebo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394697v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395430v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Cl" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142894v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bahloul" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085148v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131056v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364152v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738156v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734466v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734579v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dietz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738134v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939058v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stefer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hengy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boeglen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2017.8497138" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734853v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791233v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742394v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747675v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746500v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Shingfield" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744993v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eknaes" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra. Inglingstad" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746611v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805781v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747345v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747777v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vilkki" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viitala" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taponen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841077v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devinoye" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748607v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745536v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754215v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758507v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Shingfield" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000510" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755590v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loreau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755716v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193503v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752962v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824239v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757811v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193493v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752116v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752602v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750923v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754029v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753643v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750620v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813694v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759190v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759063v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759093v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764381v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauchart" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764246v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760336v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760953v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759524v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826996v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764107v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763900v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Broudiscou" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828602v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769330v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836162v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770007v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836319v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767201v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839757v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766142v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Aufrere" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764928v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772843v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848436v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777168v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849354v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847746v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490376v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141416v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696082v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284022v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaap.org/74th-eaap-annual-meeting-lyon-france-2023-august-26th-september-1st-2023/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178538v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797153v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parisot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131066v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735844v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789381v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734655v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738336v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734323v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrete Eknaes" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv Skeie" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734543v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738580v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743972v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740743v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746112v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807806v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744699v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747760v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818669v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802975v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868237v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1529-4243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163577854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/978-1-4614-7968-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7969-7_13" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811152v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439825044" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10977-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piera Iommelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fassier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2025.107649" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142628" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-26537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamothe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae114" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808292v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24958" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04579500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101181" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guilleton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104951" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100822" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174178v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Andersen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina Altshuler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Vera-Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Walter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mcgovern" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01407-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chilliard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Volden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Inglingstad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21372" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foug&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand-Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100635" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aronen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-20023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand&#8208;michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202100009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114783" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-18008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627972v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46142-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628025v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15288" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620703v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14483" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann Domagalski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002816" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ekn&#230;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12768" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gutierrez Toral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12789" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11455" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607271v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brugere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.08.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNCSK1HM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G. Toral" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640940v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445996" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.09.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Leskinen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirja Viitala" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervi Mutikainen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piia Kairenius" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilma Tapio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.226100" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638661v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belenguer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#225;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10292" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin John Shingfield" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003048" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632325v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Toral" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leskinen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Shingfield" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9649" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636182v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castro-Carrera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frutos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002882" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635322v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2014.09.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.07.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651945v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6046" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001432" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000475" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011062v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique F. P&#233;drono" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Duby" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M042572" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019559v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643537v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000726" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643437v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000049" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652522v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mahecha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nuernberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Nuernberg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Dannenberger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000845" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-5620" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648706v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004181" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663224v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mouriot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capitan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510000486" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173569v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.06.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173522v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0284" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662984v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659764v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508199470" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653529v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.03.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX14XLDM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665026v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2022" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664924v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Shingfield" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508006533" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657889v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2048" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664078v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200700080" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656471v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657141v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.3.560" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682974v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905000786" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F152C213B33144EAF2C8667A4AA9B659DDE6FFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680222v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72816-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900521v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003032" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670084v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.R. Backwell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Bruce" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672941v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683444v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(01)00822-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7458FB3D173ABB79CE82FE959371848F9A1BDD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680114v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689131v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683661v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685364v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chaise" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900390v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000122" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692550v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697401v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688245v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mcrae" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Wilson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruce" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R.C. Backwell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695215v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ballet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Besle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquilly" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695505v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889724v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Demarquilly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poncet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684212v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buchan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043956v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Michalet-Doreau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1996.7451157x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685788v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet-Doreau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706368v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889333v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Chaise" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poncet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709778v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corino" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontana" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miraglia" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zanetti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889006v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Corino" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fontana" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Miraglia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zanetti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700878v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888896v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899057v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Faichney" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Boston" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pochet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898985v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marvalin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Z. Yang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726093v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Z. Yang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726928v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898989v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724094v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898990v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lalles" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601266v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650588v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178544v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Meurisse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trossat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192827v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195798v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150132v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664428v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777013v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Taillebosq" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796220v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796270v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gel&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oudotte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952811v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistelle Cebo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394697v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395430v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Cl" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085148v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142894v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bahloul" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131056v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364152v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738156v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734579v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dietz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738134v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939058v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stefer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hengy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boeglen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2017.8497138" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734466v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734853v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791233v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742394v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746611v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746500v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Shingfield" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744993v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eknaes" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra. Inglingstad" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747675v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805781v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747345v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747777v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vilkki" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viitala" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taponen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841077v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devinoye" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748607v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745536v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758507v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Shingfield" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000510" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754215v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193503v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755716v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755590v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loreau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752962v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824239v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757811v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752116v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193493v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752602v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750923v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753643v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754029v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750620v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813694v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764246v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauchart" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759093v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759063v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764381v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759190v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760336v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760953v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759524v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826996v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764107v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828602v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763900v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Broudiscou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836162v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769330v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770007v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767201v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836319v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839757v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766142v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Aufrere" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764928v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772843v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848436v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777168v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849354v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847746v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490376v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141416v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696082v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284022v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaap.org/74th-eaap-annual-meeting-lyon-france-2023-august-26th-september-1st-2023/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178538v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797153v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parisot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131066v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789381v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735844v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734655v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738336v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734323v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrete Eknaes" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv Skeie" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734543v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738580v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743972v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740743v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746112v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807806v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744699v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747760v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818669v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802975v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868237v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>