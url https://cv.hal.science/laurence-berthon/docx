--- v0 (2026-03-28)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Berthon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurence-berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3474-8474</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">193899086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-1374-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the lanthanide‐binding tag frafted at Calmodulin Site 1: Affinity, selectivity, and coordination properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202500468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and speciation studies of new diglycolamides for selective recovery of americium by solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Verguts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (13), pp.9864-9874. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ra00815h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05169834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Americium/Curium Separation Factors in the AmSel Process through Symmetry Lowering of the Diglycolamide Extractant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Verguts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.4c06426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04815807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of malonamides from the interface to the organic bulk phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuhei Motokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiro Akutsu-Suyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norifumi Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 401, pp.124372. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of metal complexation on the radiolytic stability of DOTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Mahti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saint-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (29), pp.9952-9963. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3dt00977g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Plutonium(IV) Interactions with Two Variants of the EF-Hand Ca-Binding Site I of Calmodulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Holfeltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of metal complexation on diglycolamide radiolysis: a comparison between ex situ gamma and in situ alpha irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashleigh Kimberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saint-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Camès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (16), pp.9213-9228. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1cp05731f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium(VI) and thorium(IV) extraction by malonamides: Impact of ligand molecular topology on selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Makombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 368, pp.120701. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the first coordination of uranyl on its luminescence properties: study of uranyl binitrate with N,N-dialkyl amide DEHiBA and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (2), pp.890-901. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Uranium(VI) and Plutonium(IV) by New Tri Alkylcarbamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (3), pp.290-311. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2021.1920167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04782474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and computational look at the radiolytic degradation of TODGA and the effect on metal complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashleigh Kimberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Arpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Camès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (28), pp.12479-12493. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nj01143j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Supramolecular Origin of Selectivity in Solvent Extraction of Bifunctional Amidophosphonate Extractants with Different Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Artese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (4), pp.431-453. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2021.1961433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination Structures of Uranium(VI) and Plutonium(IV) in Organic Solutions with Amide Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (3), pp.1823-1834. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ACS.INORGCHEM.9B03024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02527934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEHBA (di-2-ethylhexylbutyramide) gamma radiolysis under spent nuclear fuel solvent extraction process conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mezyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Mincher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Zarzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.108608. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium recovery from highly active PUREX raffinate by solvent extraction: the EXam process. a review of 10 years of R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (4), pp.365-387. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2020.1753922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03541148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of DOTA ligand in aqueous solutions with helium ion beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.108409. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02265483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical environment on the radiation chemistry of N , N -di-(2-ethylhexyl)butyramide (DEHBA) and plutonium retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Zarzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Ceder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (38), pp.14450-14460. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt02383f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation in organic phases after solvent extraction of uranyl nitrate: X-ray scattering and molecular dynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 277, pp.22-35. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2018.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UO22+ structure in solvent extraction phases resolved at molecular and supramolecular scales: a combined molecular dynamics, EXAFS and SWAXS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (15), pp.7894-7906. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP07230B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Coordination of Plutonium and Mixed Plutonyl–Uranyl Complexes of Imidodiphosphinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (10), pp.6904-6917. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic stability of N , N -dialkyl amide: effect on Pu( iv ) complexes in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (1), pp.251-263. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7DT03447D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of palladium species after γ-irradiation of a TBP–alkane–Pd(NO 3 ) 2 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (38), pp.21513-21527. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA02695E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Extraction of Rare Earth Elements from Phosphoric Acid Medium using a Mixture of Surfactant AOT and DEHCNPB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (5), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2017.1362852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of Am(III) and Pu(III)-DOTA complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (20), pp.12248-12259. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation chemistry of the branched-chain monoamide di-ethylhexyl-isobutyramide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.480-495. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2017.1379713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02418704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Structures of Uranyl-Tri- n -butyl-Phosphate Aggregates by Coupling Experimental Results with Molecular Dynamic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Louisfrema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (65), pp.16660-16670. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the synergistic effect on lanthanides(III) solvent extraction by systems combining a malonamide and a dialkyl phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross J Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 169 (Mai 2017), pp.542 - 551. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox behavior of gas phase Pu(IV)-monodentate ligand complexes: an investigation by electrospray ionization mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 310 (1), pp.441-451. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10967-016-4799-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02527975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium Extraction by a Bifunctional Amido-Phosphonic Acid: Coordination Structure and Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pecheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.260-273. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1169146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Lanthanides(III) by a Mixture of a Malonamide and a Dialkyl Phosphoric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (2), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2015.1135030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02383809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic description of synergy in solvent extraction: I. Enthalpy of mixing at the origin of synergistic aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (49), pp.13095-13105. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of Molybdenum (VI) in {DMDOHEMA–HDEHP/nitric acid} Liquid–Liquid Extraction Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sou Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (5), pp.407-421. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1208029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergism in a HDEHP/TOPO Liquid−Liquid Extraction System: An Intrinsic Ligands Property?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Pecheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.2814-2823. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b11693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01294523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophilic Clicked 2,6-Bis-triazolyl-pyridines Endowed with High Actinide Selectivity and Radiochemical Stability: Toward a Closed Nuclear Fuel Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Macerata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eros Mossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scaravaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (23), pp.7232-7235. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b03106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02389300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy in Extraction System Chemistry: Combining Configurational Entropy, Film Bending, and Perturbation of Complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (25), pp.7006-7015. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Liquid Extraction of Acids and Water by a Malonamide: I-Anion Specific Effects on the Polar Core Microstructure of the Aggregated Malonamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dejugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Meridiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.601-619. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.940229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of molecular associations involving L-ornithine and α-ketoglutaric acid: crystal structure of L-ornithinium α-ketoglutarate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Allouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Céolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Rietveld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (4), pp.238-243. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharma.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Liquid Extraction of Acids by a Malonamide: II-Anion Specific Effects in the Aggregate-Enhanced Extraction Isotherms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dejugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.620-636. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.924311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of the Structure of Organic Solutions in Solvent Extraction by Combining Molecular Dynamics and X‐ray Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (21), pp.5346-5350. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201402677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation‐Induced Supramolecular Assembly Drives Metal‐Ion Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Meridiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (40), pp.12796-12807. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201403859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the extraction of uranium(VI) by an N,N-dialkylamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.1362-1374. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2014.902139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse aggregate nucleation induced by acids in liquid–liquid extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dejugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (16), pp.7339. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP00073K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the structure of thorium and americium adenosine triphosphate complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mostapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fontaine-Vive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (11), pp.966-974. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09553002.2014.886795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality analysis of groundwater dynamics based on a Vector Autoregressive model in the semi-arid basin of Gundal (South India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Javeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazzega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2012.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01062682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Ln(III) and Am(III) with the Hydrosoluble TEDGA: Speciation and Thermodynamics Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.20-26. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.PROCHE.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Americium Stripping in the EXAm Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Muller Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.404-410. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2012.10.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry and theoretical investigation of di-alkylphosphoric acid–lanthanide complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96 (2), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLVENT PENETRATION AND STERICAL STABILIZATION OF REVERSE AGGREGATES BASED ON EXTRACTING MOLECULES CONSEQUENCES ON THE THIRD PHASE FORMATION.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLVENT EXTRACTION AND ION EXCHANGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366290701512576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02355393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation of tertiary amides, main degradation products of large malonamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 162 (1), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1010-6030(03)00314-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorial designs as tools to study the influence of thermal oxidation factors on substituted malonamide destruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (2), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2004.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of n -Octanol on the Structure at the Supramolecular Scale of Concentrated Dimethyldioctylhexylethoxymalonamide Extractant Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abécassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (17), pp.6638 - 6644. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la034088g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of electrospray mass spectrometry (ESI-MS) for the study of europium(III) complexation with bis(dialkyltriazinyl)pyridines and its implications in the design of new extracting agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Amekraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Madic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (26), pp.7031-7041. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic025637t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malonamides for the multi-recycling of nuclear spent fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Makombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon-Nigond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bagnol sur cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03719993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of palladium in nuclear fuel reprocessing operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Methods and Materials for Separation Processes "Separation Science - Theory and Practice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kudowa-Zdrój, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ionizing radiation on actinide-ligand complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Medyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kimberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on Advanced techniques in actinides spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolyse alpha du ligand DOTA en solution aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM 2018 - Journées Scientifique de Marcoule 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement paramagnétique des actinides (IV) (Th, U, Np et Pu) en solution en présence de ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC2018 - 1ères Journées d'Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of irradiation on palladium behaviour in the TBP-alkane-organic phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation science - Theory and practice 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Swieradow Zdroj, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner and outer sphere plutonium(IV) coordination with amide and carbamide ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dirks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium FuturesThe Science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02400198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the structure in organic solution combining experimental characterization and molecular dynamic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2017 – The 21st International Solvent Extraction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gamma-irradiation on the palladium behaviour in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metal Complexes (ISMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of $\gamma$-irradiation on the palladium behaviour in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th-International Nuclear Chemistry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation under ionizing radiation of Pu(IV) - monoamide complexes in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2017 – The 21st International Solvent Extraction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the gamma-irradiation on the Palladium behaviour in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metal Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de molécules extractantes pour l'extraction de l'uranium et du plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Russello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ED459</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation under ionizing radiation of An-ligand complexes in solution by electrospray ionization mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Symposium on Separation Science and Technology for Energy Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gatlinburg (Tn), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02439462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation under ionizing radiation of An-ligand complexes in solution by electrospray ionization mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR (18e JOURNEES D'ETUDES DE LA CHIMIE SOUS RAYONNEMENT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Balaruc-Les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and radiolytic stability of monoamide-actinide complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Actinide Separations Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lawrence Livermore National Laboratory, May 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04729949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the french Radiation Chemistry studies and Radiolytic degradation of Monoamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical behavior 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Idaho Falls, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02491649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes synergiques pour l'extraction d'Uranium des minerais phosphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Pecheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Uranium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02948155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gamma-irradiation on the palladiumbehaviour in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM (Journees scientifiques de Marcoule)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bagnols Sur Ceze, France. JSM (Journees scientifiques de Marcoule), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Berthon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurence-berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3474-8474</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">193899086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-1374-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the lanthanide‐binding tag frafted at Calmodulin Site 1: Affinity, selectivity, and coordination properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (3), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202500468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and speciation studies of new diglycolamides for selective recovery of americium by solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Verguts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (13), pp.9864-9874. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ra00815h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05169834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Americium/Curium Separation Factors in the AmSel Process through Symmetry Lowering of the Diglycolamide Extractant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Verguts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.4c06426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04815807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of malonamides from the interface to the organic bulk phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuhei Motokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiro Akutsu-Suyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norifumi Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 401, pp.124372. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of metal complexation on the radiolytic stability of DOTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Mahti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saint-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (29), pp.9952-9963. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3dt00977g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Plutonium(IV) Interactions with Two Variants of the EF-Hand Ca-Binding Site I of Calmodulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Holfeltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of metal complexation on diglycolamide radiolysis: a comparison between ex situ gamma and in situ alpha irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashleigh Kimberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saint-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Camès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (16), pp.9213-9228. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1cp05731f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium(VI) and thorium(IV) extraction by malonamides: Impact of ligand molecular topology on selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Makombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 368, pp.120701. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the first coordination of uranyl on its luminescence properties: study of uranyl binitrate with N,N-dialkyl amide DEHiBA and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (2), pp.890-901. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Supramolecular Origin of Selectivity in Solvent Extraction of Bifunctional Amidophosphonate Extractants with Different Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Artese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (4), pp.431-453. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2021.1961433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and computational look at the radiolytic degradation of TODGA and the effect on metal complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashleigh Kimberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Arpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Camès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (28), pp.12479-12493. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nj01143j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Uranium(VI) and Plutonium(IV) by New Tri Alkylcarbamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (3), pp.290-311. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2021.1920167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04782474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination Structures of Uranium(VI) and Plutonium(IV) in Organic Solutions with Amide Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (3), pp.1823-1834. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ACS.INORGCHEM.9B03024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02527934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEHBA (di-2-ethylhexylbutyramide) gamma radiolysis under spent nuclear fuel solvent extraction process conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mezyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Mincher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Zarzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.108608. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium recovery from highly active PUREX raffinate by solvent extraction: the EXam process. a review of 10 years of R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (4), pp.365-387. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2020.1753922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03541148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of DOTA ligand in aqueous solutions with helium ion beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.108409. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02265483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical environment on the radiation chemistry of N , N -di-(2-ethylhexyl)butyramide (DEHBA) and plutonium retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Zarzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Ceder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (38), pp.14450-14460. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt02383f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation in organic phases after solvent extraction of uranyl nitrate: X-ray scattering and molecular dynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 277, pp.22-35. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2018.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Coordination of Plutonium and Mixed Plutonyl–Uranyl Complexes of Imidodiphosphinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (10), pp.6904-6917. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UO22+ structure in solvent extraction phases resolved at molecular and supramolecular scales: a combined molecular dynamics, EXAFS and SWAXS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (15), pp.7894-7906. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP07230B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic stability of N , N -dialkyl amide: effect on Pu( iv ) complexes in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (1), pp.251-263. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7DT03447D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of palladium species after γ-irradiation of a TBP–alkane–Pd(NO 3 ) 2 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (38), pp.21513-21527. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA02695E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation chemistry of the branched-chain monoamide di-ethylhexyl-isobutyramide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.480-495. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2017.1379713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02418704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Structures of Uranyl-Tri- n -butyl-Phosphate Aggregates by Coupling Experimental Results with Molecular Dynamic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Louisfrema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (65), pp.16660-16670. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of Am(III) and Pu(III)-DOTA complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (20), pp.12248-12259. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Extraction of Rare Earth Elements from Phosphoric Acid Medium using a Mixture of Surfactant AOT and DEHCNPB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (5), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2017.1362852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the synergistic effect on lanthanides(III) solvent extraction by systems combining a malonamide and a dialkyl phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross J Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 169 (Mai 2017), pp.542 - 551. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergism in a HDEHP/TOPO Liquid−Liquid Extraction System: An Intrinsic Ligands Property?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Pecheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.2814-2823. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b11693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01294523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophilic Clicked 2,6-Bis-triazolyl-pyridines Endowed with High Actinide Selectivity and Radiochemical Stability: Toward a Closed Nuclear Fuel Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Macerata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eros Mossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scaravaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (23), pp.7232-7235. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b03106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02389300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox behavior of gas phase Pu(IV)-monodentate ligand complexes: an investigation by electrospray ionization mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 310 (1), pp.441-451. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10967-016-4799-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02527975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Lanthanides(III) by a Mixture of a Malonamide and a Dialkyl Phosphoric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (2), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2015.1135030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02383809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium Extraction by a Bifunctional Amido-Phosphonic Acid: Coordination Structure and Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pecheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.260-273. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1169146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of Molybdenum (VI) in {DMDOHEMA–HDEHP/nitric acid} Liquid–Liquid Extraction Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sou Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (5), pp.407-421. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1208029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic description of synergy in solvent extraction: I. Enthalpy of mixing at the origin of synergistic aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (49), pp.13095-13105. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy in Extraction System Chemistry: Combining Configurational Entropy, Film Bending, and Perturbation of Complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (25), pp.7006-7015. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the structure of thorium and americium adenosine triphosphate complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mostapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fontaine-Vive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (11), pp.966-974. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09553002.2014.886795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of molecular associations involving L-ornithine and α-ketoglutaric acid: crystal structure of L-ornithinium α-ketoglutarate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Allouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Céolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Rietveld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (4), pp.238-243. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharma.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Liquid Extraction of Acids and Water by a Malonamide: I-Anion Specific Effects on the Polar Core Microstructure of the Aggregated Malonamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dejugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Meridiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.601-619. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.940229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Liquid Extraction of Acids by a Malonamide: II-Anion Specific Effects in the Aggregate-Enhanced Extraction Isotherms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dejugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.620-636. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.924311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of the Structure of Organic Solutions in Solvent Extraction by Combining Molecular Dynamics and X‐ray Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (21), pp.5346-5350. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201402677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation‐Induced Supramolecular Assembly Drives Metal‐Ion Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Meridiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (40), pp.12796-12807. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201403859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the extraction of uranium(VI) by an N,N-dialkylamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.1362-1374. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2014.902139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse aggregate nucleation induced by acids in liquid–liquid extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dejugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (16), pp.7339. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP00073K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Americium Stripping in the EXAm Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Muller Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.404-410. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2012.10.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality analysis of groundwater dynamics based on a Vector Autoregressive model in the semi-arid basin of Gundal (South India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Javeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazzega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2012.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01062682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Ln(III) and Am(III) with the Hydrosoluble TEDGA: Speciation and Thermodynamics Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.20-26. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.PROCHE.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry and theoretical investigation of di-alkylphosphoric acid–lanthanide complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96 (2), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLVENT PENETRATION AND STERICAL STABILIZATION OF REVERSE AGGREGATES BASED ON EXTRACTING MOLECULES CONSEQUENCES ON THE THIRD PHASE FORMATION.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLVENT EXTRACTION AND ION EXCHANGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366290701512576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02355393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation of tertiary amides, main degradation products of large malonamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 162 (1), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1010-6030(03)00314-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorial designs as tools to study the influence of thermal oxidation factors on substituted malonamide destruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (2), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2004.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of n -Octanol on the Structure at the Supramolecular Scale of Concentrated Dimethyldioctylhexylethoxymalonamide Extractant Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abécassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (17), pp.6638 - 6644. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la034088g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of electrospray mass spectrometry (ESI-MS) for the study of europium(III) complexation with bis(dialkyltriazinyl)pyridines and its implications in the design of new extracting agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Amekraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Madic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (26), pp.7031-7041. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic025637t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malonamides for the multi-recycling of nuclear spent fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Makombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon-Nigond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bagnol sur cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03719993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner and outer sphere plutonium(IV) coordination with amide and carbamide ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dirks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium FuturesThe Science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02400198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolyse alpha du ligand DOTA en solution aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM 2018 - Journées Scientifique de Marcoule 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of palladium in nuclear fuel reprocessing operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Methods and Materials for Separation Processes "Separation Science - Theory and Practice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kudowa-Zdrój, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ionizing radiation on actinide-ligand complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Medyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kimberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on Advanced techniques in actinides spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement paramagnétique des actinides (IV) (Th, U, Np et Pu) en solution en présence de ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC2018 - 1ères Journées d'Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of irradiation on palladium behaviour in the TBP-alkane-organic phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation science - Theory and practice 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Swieradow Zdroj, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gamma-irradiation on the palladium behaviour in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metal Complexes (ISMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of $\gamma$-irradiation on the palladium behaviour in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th-International Nuclear Chemistry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the structure in organic solution combining experimental characterization and molecular dynamic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2017 – The 21st International Solvent Extraction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation under ionizing radiation of Pu(IV) - monoamide complexes in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2017 – The 21st International Solvent Extraction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the gamma-irradiation on the Palladium behaviour in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metal Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de molécules extractantes pour l'extraction de l'uranium et du plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Russello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ED459</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation under ionizing radiation of An-ligand complexes in solution by electrospray ionization mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Symposium on Separation Science and Technology for Energy Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gatlinburg (Tn), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02439462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation under ionizing radiation of An-ligand complexes in solution by electrospray ionization mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR (18e JOURNEES D'ETUDES DE LA CHIMIE SOUS RAYONNEMENT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Balaruc-Les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and radiolytic stability of monoamide-actinide complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Actinide Separations Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lawrence Livermore National Laboratory, May 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04729949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the french Radiation Chemistry studies and Radiolytic degradation of Monoamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical behavior 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Idaho Falls, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02491649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes synergiques pour l'extraction d'Uranium des minerais phosphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Pecheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Uranium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02948155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gamma-irradiation on the palladiumbehaviour in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM (Journees scientifiques de Marcoule)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bagnols Sur Ceze, France. JSM (Journees scientifiques de Marcoule), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AEDE61F"/>
+    <w:nsid w:val="384A96BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-berthon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3474-8474" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193899086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-1374-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthomieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Barr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daronnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500468" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05169834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kolesar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Hecke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Verguts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra00815h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04815807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c06426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ueda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Motokawa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Akutsu-Suyama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norifumi Yamada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124372" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Mahti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saint-Louis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt00977g" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Holfeltz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Kimberlin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cam&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp05731f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04295213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Makombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120701" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ferru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couston" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02618" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04782474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1920167" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arpigny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj01143j" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artese" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1961433" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.9B03024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558021v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Horne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mezyk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mincher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zarzana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rae" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108608" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03541148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pacary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Charbonnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1753922" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02265483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiegel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Costagliola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108409" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Grimes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Ceder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02383f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133578v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.12.051" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02109047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Coste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07230B" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748091v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn George" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00346" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528001v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drader" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cames" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03447D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Simon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Sio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA02695E" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062522v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1362852" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01666" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418704v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Louis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Muller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1379713" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113539v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Guilbaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louisfrema" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zorz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703967" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01925395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Muller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J Ellis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.02.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527975v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zorz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10967-016-4799-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999402v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pecheur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1169146" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383809v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2015.1135030" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02343" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou Watanabe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Marie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1208029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01294523v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pecheur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilbaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11693" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Macerata" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Mossini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scaravaggi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mariani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mele" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b03106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01478" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meridiano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.940229" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;olin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tombret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Rietveld" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2014.04.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.924311" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402677" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWFJ672J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Ellis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403859" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KSSJD8W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010443v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferru" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.902139" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999325v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00073K" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528006v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mostapha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fontaine-Vive" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2014.886795" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01062682v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Javeed" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzega" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2012.04.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCHE.2012.10.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194870v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burdet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.063" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695786v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1466" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355393v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366290701512576" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518988v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delavente" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nicol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1010-6030(03)00314-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3WF4HVB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518976v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2004.08.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W90VTQMH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034088g" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XV1WTNJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360138v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Colette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Madic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic025637t" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B3GH84WP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Makombe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon-Nigond" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338559v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Sio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chagnes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338634v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Medyk" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kimberlin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338586v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fiegel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339287v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Illy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Louis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400198v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Acher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dirks" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434031v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417809v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435099v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434016v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434024v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435071v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Russello" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439462v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442306v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729949v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Drader" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491649v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02948155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417799v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-berthon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3474-8474" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193899086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-1374-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthomieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Barr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daronnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500468" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05169834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kolesar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Hecke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Verguts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra00815h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04815807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c06426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ueda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Motokawa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Akutsu-Suyama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norifumi Yamada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124372" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Mahti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saint-Louis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt00977g" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Holfeltz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Kimberlin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cam&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp05731f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04295213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Makombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120701" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ferru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couston" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02618" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1961433" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arpigny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj01143j" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04782474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1920167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.9B03024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558021v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Horne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mezyk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mincher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zarzana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rae" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108608" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03541148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pacary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Charbonnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1753922" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02265483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiegel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Costagliola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108409" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Grimes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Ceder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02383f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133578v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.12.051" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn George" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00346" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02109047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Coste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07230B" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528001v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drader" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cames" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03447D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Simon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Sio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA02695E" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Louis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Muller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1379713" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113539v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Guilbaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louisfrema" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zorz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703967" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01666" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062522v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1362852" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01925395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Muller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J Ellis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.02.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01294523v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pecheur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilbaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11693" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389300v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Macerata" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Mossini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scaravaggi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mariani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mele" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b03106" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527975v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zorz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10967-016-4799-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383809v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2015.1135030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999402v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pecheur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1169146" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou Watanabe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Marie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1208029" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000053v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02343" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01478" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mostapha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fontaine-Vive" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2014.886795" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;olin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tombret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Rietveld" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2014.04.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999323v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dubois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meridiano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.940229" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.924311" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402677" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWFJ672J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695842v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Ellis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403859" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KSSJD8W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010443v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferru" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.902139" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999325v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00073K" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194870v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burdet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.063" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01062682v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Javeed" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzega" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2012.04.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528028v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCHE.2012.10.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695786v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1466" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355393v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366290701512576" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518988v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delavente" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nicol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1010-6030(03)00314-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3WF4HVB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518976v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2004.08.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W90VTQMH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034088g" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XV1WTNJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360138v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Colette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Madic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic025637t" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B3GH84WP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Makombe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon-Nigond" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400198v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Acher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dirks" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338586v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fiegel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338559v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Sio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chagnes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338634v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Medyk" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kimberlin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339287v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Illy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Louis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416212v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417809v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435099v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434031v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434016v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434024v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435071v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Russello" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439462v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442306v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729949v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Drader" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491649v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02948155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417799v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>