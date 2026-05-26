--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Berthon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurence-berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3474-8474</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">193899086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-1374-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the lanthanide‐binding tag frafted at Calmodulin Site 1: Affinity, selectivity, and coordination properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (3), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202500468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and speciation studies of new diglycolamides for selective recovery of americium by solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Verguts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (13), pp.9864-9874. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ra00815h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05169834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Americium/Curium Separation Factors in the AmSel Process through Symmetry Lowering of the Diglycolamide Extractant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Verguts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.4c06426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04815807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of malonamides from the interface to the organic bulk phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuhei Motokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiro Akutsu-Suyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norifumi Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 401, pp.124372. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of metal complexation on the radiolytic stability of DOTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Mahti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saint-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (29), pp.9952-9963. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3dt00977g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Plutonium(IV) Interactions with Two Variants of the EF-Hand Ca-Binding Site I of Calmodulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Holfeltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of metal complexation on diglycolamide radiolysis: a comparison between ex situ gamma and in situ alpha irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashleigh Kimberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saint-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Camès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (16), pp.9213-9228. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1cp05731f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium(VI) and thorium(IV) extraction by malonamides: Impact of ligand molecular topology on selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Makombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 368, pp.120701. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the first coordination of uranyl on its luminescence properties: study of uranyl binitrate with N,N-dialkyl amide DEHiBA and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (2), pp.890-901. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Supramolecular Origin of Selectivity in Solvent Extraction of Bifunctional Amidophosphonate Extractants with Different Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Artese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (4), pp.431-453. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2021.1961433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and computational look at the radiolytic degradation of TODGA and the effect on metal complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashleigh Kimberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Arpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Camès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (28), pp.12479-12493. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nj01143j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Uranium(VI) and Plutonium(IV) by New Tri Alkylcarbamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (3), pp.290-311. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2021.1920167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04782474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination Structures of Uranium(VI) and Plutonium(IV) in Organic Solutions with Amide Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (3), pp.1823-1834. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ACS.INORGCHEM.9B03024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02527934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEHBA (di-2-ethylhexylbutyramide) gamma radiolysis under spent nuclear fuel solvent extraction process conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mezyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Mincher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Zarzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.108608. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium recovery from highly active PUREX raffinate by solvent extraction: the EXam process. a review of 10 years of R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (4), pp.365-387. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2020.1753922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03541148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of DOTA ligand in aqueous solutions with helium ion beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.108409. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02265483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical environment on the radiation chemistry of N , N -di-(2-ethylhexyl)butyramide (DEHBA) and plutonium retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Zarzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Ceder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (38), pp.14450-14460. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt02383f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation in organic phases after solvent extraction of uranyl nitrate: X-ray scattering and molecular dynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 277, pp.22-35. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2018.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Coordination of Plutonium and Mixed Plutonyl–Uranyl Complexes of Imidodiphosphinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (10), pp.6904-6917. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UO22+ structure in solvent extraction phases resolved at molecular and supramolecular scales: a combined molecular dynamics, EXAFS and SWAXS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (15), pp.7894-7906. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP07230B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic stability of N , N -dialkyl amide: effect on Pu( iv ) complexes in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (1), pp.251-263. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7DT03447D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of palladium species after γ-irradiation of a TBP–alkane–Pd(NO 3 ) 2 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (38), pp.21513-21527. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA02695E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation chemistry of the branched-chain monoamide di-ethylhexyl-isobutyramide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.480-495. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2017.1379713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02418704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Structures of Uranyl-Tri- n -butyl-Phosphate Aggregates by Coupling Experimental Results with Molecular Dynamic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Louisfrema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (65), pp.16660-16670. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of Am(III) and Pu(III)-DOTA complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (20), pp.12248-12259. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Extraction of Rare Earth Elements from Phosphoric Acid Medium using a Mixture of Surfactant AOT and DEHCNPB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (5), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2017.1362852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the synergistic effect on lanthanides(III) solvent extraction by systems combining a malonamide and a dialkyl phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross J Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 169 (Mai 2017), pp.542 - 551. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergism in a HDEHP/TOPO Liquid−Liquid Extraction System: An Intrinsic Ligands Property?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Pecheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.2814-2823. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b11693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01294523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophilic Clicked 2,6-Bis-triazolyl-pyridines Endowed with High Actinide Selectivity and Radiochemical Stability: Toward a Closed Nuclear Fuel Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Macerata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eros Mossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scaravaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (23), pp.7232-7235. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b03106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02389300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox behavior of gas phase Pu(IV)-monodentate ligand complexes: an investigation by electrospray ionization mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 310 (1), pp.441-451. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10967-016-4799-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02527975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Lanthanides(III) by a Mixture of a Malonamide and a Dialkyl Phosphoric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (2), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2015.1135030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02383809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium Extraction by a Bifunctional Amido-Phosphonic Acid: Coordination Structure and Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pecheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.260-273. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1169146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of Molybdenum (VI) in {DMDOHEMA–HDEHP/nitric acid} Liquid–Liquid Extraction Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sou Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (5), pp.407-421. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1208029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic description of synergy in solvent extraction: I. Enthalpy of mixing at the origin of synergistic aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (49), pp.13095-13105. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy in Extraction System Chemistry: Combining Configurational Entropy, Film Bending, and Perturbation of Complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (25), pp.7006-7015. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the structure of thorium and americium adenosine triphosphate complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mostapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fontaine-Vive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (11), pp.966-974. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09553002.2014.886795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of molecular associations involving L-ornithine and α-ketoglutaric acid: crystal structure of L-ornithinium α-ketoglutarate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Allouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Céolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Rietveld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (4), pp.238-243. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharma.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Liquid Extraction of Acids and Water by a Malonamide: I-Anion Specific Effects on the Polar Core Microstructure of the Aggregated Malonamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dejugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Meridiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.601-619. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.940229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Liquid Extraction of Acids by a Malonamide: II-Anion Specific Effects in the Aggregate-Enhanced Extraction Isotherms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dejugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.620-636. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.924311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of the Structure of Organic Solutions in Solvent Extraction by Combining Molecular Dynamics and X‐ray Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (21), pp.5346-5350. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201402677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation‐Induced Supramolecular Assembly Drives Metal‐Ion Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Meridiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (40), pp.12796-12807. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201403859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the extraction of uranium(VI) by an N,N-dialkylamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.1362-1374. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2014.902139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse aggregate nucleation induced by acids in liquid–liquid extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dejugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (16), pp.7339. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP00073K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Americium Stripping in the EXAm Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Muller Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.404-410. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2012.10.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality analysis of groundwater dynamics based on a Vector Autoregressive model in the semi-arid basin of Gundal (South India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Javeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazzega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2012.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01062682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Ln(III) and Am(III) with the Hydrosoluble TEDGA: Speciation and Thermodynamics Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.20-26. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.PROCHE.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry and theoretical investigation of di-alkylphosphoric acid–lanthanide complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96 (2), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLVENT PENETRATION AND STERICAL STABILIZATION OF REVERSE AGGREGATES BASED ON EXTRACTING MOLECULES CONSEQUENCES ON THE THIRD PHASE FORMATION.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLVENT EXTRACTION AND ION EXCHANGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366290701512576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02355393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation of tertiary amides, main degradation products of large malonamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 162 (1), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1010-6030(03)00314-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorial designs as tools to study the influence of thermal oxidation factors on substituted malonamide destruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (2), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2004.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of n -Octanol on the Structure at the Supramolecular Scale of Concentrated Dimethyldioctylhexylethoxymalonamide Extractant Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abécassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (17), pp.6638 - 6644. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la034088g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of electrospray mass spectrometry (ESI-MS) for the study of europium(III) complexation with bis(dialkyltriazinyl)pyridines and its implications in the design of new extracting agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Amekraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Madic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (26), pp.7031-7041. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic025637t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malonamides for the multi-recycling of nuclear spent fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Makombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon-Nigond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bagnol sur cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03719993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner and outer sphere plutonium(IV) coordination with amide and carbamide ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dirks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium FuturesThe Science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02400198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolyse alpha du ligand DOTA en solution aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM 2018 - Journées Scientifique de Marcoule 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of palladium in nuclear fuel reprocessing operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Methods and Materials for Separation Processes "Separation Science - Theory and Practice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kudowa-Zdrój, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ionizing radiation on actinide-ligand complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Medyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kimberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on Advanced techniques in actinides spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement paramagnétique des actinides (IV) (Th, U, Np et Pu) en solution en présence de ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC2018 - 1ères Journées d'Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of irradiation on palladium behaviour in the TBP-alkane-organic phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation science - Theory and practice 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Swieradow Zdroj, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gamma-irradiation on the palladium behaviour in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metal Complexes (ISMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of $\gamma$-irradiation on the palladium behaviour in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th-International Nuclear Chemistry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the structure in organic solution combining experimental characterization and molecular dynamic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2017 – The 21st International Solvent Extraction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation under ionizing radiation of Pu(IV) - monoamide complexes in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2017 – The 21st International Solvent Extraction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the gamma-irradiation on the Palladium behaviour in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metal Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de molécules extractantes pour l'extraction de l'uranium et du plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Russello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ED459</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation under ionizing radiation of An-ligand complexes in solution by electrospray ionization mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Symposium on Separation Science and Technology for Energy Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gatlinburg (Tn), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02439462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation under ionizing radiation of An-ligand complexes in solution by electrospray ionization mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR (18e JOURNEES D'ETUDES DE LA CHIMIE SOUS RAYONNEMENT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Balaruc-Les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and radiolytic stability of monoamide-actinide complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Actinide Separations Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lawrence Livermore National Laboratory, May 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04729949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the french Radiation Chemistry studies and Radiolytic degradation of Monoamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical behavior 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Idaho Falls, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02491649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes synergiques pour l'extraction d'Uranium des minerais phosphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Pecheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Uranium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02948155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gamma-irradiation on the palladiumbehaviour in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM (Journees scientifiques de Marcoule)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bagnols Sur Ceze, France. JSM (Journees scientifiques de Marcoule), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Berthon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurence-berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3474-8474</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">193899086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-1374-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the lanthanide‐binding tag frafted at Calmodulin Site 1: Affinity, selectivity, and coordination properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (3), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202500468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and speciation studies of new diglycolamides for selective recovery of americium by solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Verguts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (13), pp.9864-9874. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ra00815h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05169834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Americium/Curium Separation Factors in the AmSel Process through Symmetry Lowering of the Diglycolamide Extractant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Verguts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.4c06426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04815807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of malonamides from the interface to the organic bulk phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuhei Motokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiro Akutsu-Suyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norifumi Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 401, pp.124372. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of metal complexation on the radiolytic stability of DOTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Mahti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saint-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (29), pp.9952-9963. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3dt00977g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Plutonium(IV) Interactions with Two Variants of the EF-Hand Ca-Binding Site I of Calmodulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Holfeltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of metal complexation on diglycolamide radiolysis: a comparison between ex situ gamma and in situ alpha irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashleigh Kimberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saint-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Camès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (16), pp.9213-9228. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1cp05731f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium(VI) and thorium(IV) extraction by malonamides: Impact of ligand molecular topology on selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Makombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 368, pp.120701. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the first coordination of uranyl on its luminescence properties: study of uranyl binitrate with N,N-dialkyl amide DEHiBA and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (2), pp.890-901. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and computational look at the radiolytic degradation of TODGA and the effect on metal complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashleigh Kimberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Arpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Camès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (28), pp.12479-12493. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nj01143j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Uranium(VI) and Plutonium(IV) by New Tri Alkylcarbamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (3), pp.290-311. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2021.1920167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04782474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Supramolecular Origin of Selectivity in Solvent Extraction of Bifunctional Amidophosphonate Extractants with Different Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Artese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (4), pp.431-453. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2021.1961433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination Structures of Uranium(VI) and Plutonium(IV) in Organic Solutions with Amide Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (3), pp.1823-1834. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ACS.INORGCHEM.9B03024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02527934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEHBA (di-2-ethylhexylbutyramide) gamma radiolysis under spent nuclear fuel solvent extraction process conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mezyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Mincher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Zarzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.108608. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium recovery from highly active PUREX raffinate by solvent extraction: the EXam process. a review of 10 years of R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (4), pp.365-387. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2020.1753922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03541148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of DOTA ligand in aqueous solutions with helium ion beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.108409. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02265483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical environment on the radiation chemistry of N , N -di-(2-ethylhexyl)butyramide (DEHBA) and plutonium retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Zarzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim Ceder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (38), pp.14450-14460. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt02383f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation in organic phases after solvent extraction of uranyl nitrate: X-ray scattering and molecular dynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 277, pp.22-35. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2018.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UO22+ structure in solvent extraction phases resolved at molecular and supramolecular scales: a combined molecular dynamics, EXAFS and SWAXS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (15), pp.7894-7906. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP07230B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Coordination of Plutonium and Mixed Plutonyl–Uranyl Complexes of Imidodiphosphinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (10), pp.6904-6917. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic stability of N , N -dialkyl amide: effect on Pu( iv ) complexes in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (1), pp.251-263. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7DT03447D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of palladium species after γ-irradiation of a TBP–alkane–Pd(NO 3 ) 2 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (38), pp.21513-21527. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA02695E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation chemistry of the branched-chain monoamide di-ethylhexyl-isobutyramide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.480-495. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2017.1379713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02418704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Structures of Uranyl-Tri- n -butyl-Phosphate Aggregates by Coupling Experimental Results with Molecular Dynamic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Louisfrema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (65), pp.16660-16670. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Extraction of Rare Earth Elements from Phosphoric Acid Medium using a Mixture of Surfactant AOT and DEHCNPB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (5), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2017.1362852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of Am(III) and Pu(III)-DOTA complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (20), pp.12248-12259. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the synergistic effect on lanthanides(III) solvent extraction by systems combining a malonamide and a dialkyl phosphoric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross J Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 169 (Mai 2017), pp.542 - 551. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox behavior of gas phase Pu(IV)-monodentate ligand complexes: an investigation by electrospray ionization mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 310 (1), pp.441-451. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10967-016-4799-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02527975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium Extraction by a Bifunctional Amido-Phosphonic Acid: Coordination Structure and Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pecheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.260-273. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1169146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Lanthanides(III) by a Mixture of a Malonamide and a Dialkyl Phosphoric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (2), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2015.1135030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02383809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic description of synergy in solvent extraction: I. Enthalpy of mixing at the origin of synergistic aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (49), pp.13095-13105. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of Molybdenum (VI) in {DMDOHEMA–HDEHP/nitric acid} Liquid–Liquid Extraction Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sou Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (5), pp.407-421. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1208029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophilic Clicked 2,6-Bis-triazolyl-pyridines Endowed with High Actinide Selectivity and Radiochemical Stability: Toward a Closed Nuclear Fuel Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Macerata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eros Mossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scaravaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (23), pp.7232-7235. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b03106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02389300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergism in a HDEHP/TOPO Liquid−Liquid Extraction System: An Intrinsic Ligands Property?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Pecheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.2814-2823. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b11693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01294523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy in Extraction System Chemistry: Combining Configurational Entropy, Film Bending, and Perturbation of Complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (25), pp.7006-7015. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Liquid Extraction of Acids and Water by a Malonamide: I-Anion Specific Effects on the Polar Core Microstructure of the Aggregated Malonamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dejugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Meridiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.601-619. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.940229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of molecular associations involving L-ornithine and α-ketoglutaric acid: crystal structure of L-ornithinium α-ketoglutarate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Allouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Céolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Rietveld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (4), pp.238-243. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharma.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Liquid Extraction of Acids by a Malonamide: II-Anion Specific Effects in the Aggregate-Enhanced Extraction Isotherms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dejugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.620-636. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.924311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse aggregate nucleation induced by acids in liquid–liquid extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dejugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (16), pp.7339. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP00073K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of the Structure of Organic Solutions in Solvent Extraction by Combining Molecular Dynamics and X‐ray Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (21), pp.5346-5350. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201402677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation‐Induced Supramolecular Assembly Drives Metal‐Ion Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Meridiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (40), pp.12796-12807. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201403859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the extraction of uranium(VI) by an N,N-dialkylamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.1362-1374. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2014.902139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the structure of thorium and americium adenosine triphosphate complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mostapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fontaine-Vive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (11), pp.966-974. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09553002.2014.886795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality analysis of groundwater dynamics based on a Vector Autoregressive model in the semi-arid basin of Gundal (South India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Javeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazzega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2012.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01062682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Ln(III) and Am(III) with the Hydrosoluble TEDGA: Speciation and Thermodynamics Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.20-26. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.PROCHE.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Americium Stripping in the EXAm Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Muller Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.404-410. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2012.10.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry and theoretical investigation of di-alkylphosphoric acid–lanthanide complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96 (2), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLVENT PENETRATION AND STERICAL STABILIZATION OF REVERSE AGGREGATES BASED ON EXTRACTING MOLECULES CONSEQUENCES ON THE THIRD PHASE FORMATION.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLVENT EXTRACTION AND ION EXCHANGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366290701512576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02355393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation of tertiary amides, main degradation products of large malonamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 162 (1), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1010-6030(03)00314-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorial designs as tools to study the influence of thermal oxidation factors on substituted malonamide destruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (2), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2004.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of n -Octanol on the Structure at the Supramolecular Scale of Concentrated Dimethyldioctylhexylethoxymalonamide Extractant Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abécassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Madic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (17), pp.6638 - 6644. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la034088g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of electrospray mass spectrometry (ESI-MS) for the study of europium(III) complexation with bis(dialkyltriazinyl)pyridines and its implications in the design of new extracting agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Amekraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Madic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (26), pp.7031-7041. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic025637t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malonamides for the multi-recycling of nuclear spent fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Makombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon-Nigond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bagnol sur cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03719993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolyse alpha du ligand DOTA en solution aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM 2018 - Journées Scientifique de Marcoule 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of palladium in nuclear fuel reprocessing operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Methods and Materials for Separation Processes "Separation Science - Theory and Practice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kudowa-Zdrój, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ionizing radiation on actinide-ligand complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Medyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kimberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on Advanced techniques in actinides spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement paramagnétique des actinides (IV) (Th, U, Np et Pu) en solution en présence de ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC2018 - 1ères Journées d'Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of irradiation on palladium behaviour in the TBP-alkane-organic phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation science - Theory and practice 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Swieradow Zdroj, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner and outer sphere plutonium(IV) coordination with amide and carbamide ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dirks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium FuturesThe Science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02400198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gamma-irradiation on the palladium behaviour in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metal Complexes (ISMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of $\gamma$-irradiation on the palladium behaviour in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th-International Nuclear Chemistry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the structure in organic solution combining experimental characterization and molecular dynamic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2017 – The 21st International Solvent Extraction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation under ionizing radiation of Pu(IV) - monoamide complexes in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2017 – The 21st International Solvent Extraction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the gamma-irradiation on the Palladium behaviour in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metal Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de molécules extractantes pour l'extraction de l'uranium et du plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Russello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ED459</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation under ionizing radiation of An-ligand complexes in solution by electrospray ionization mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Symposium on Separation Science and Technology for Energy Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gatlinburg (Tn), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02439462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation under ionizing radiation of An-ligand complexes in solution by electrospray ionization mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR (18e JOURNEES D'ETUDES DE LA CHIMIE SOUS RAYONNEMENT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Balaruc-Les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and radiolytic stability of monoamide-actinide complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Drader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Actinide Separations Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lawrence Livermore National Laboratory, May 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04729949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the french Radiation Chemistry studies and Radiolytic degradation of Monoamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peuget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical behavior 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Idaho Falls, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02491649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes synergiques pour l'extraction d'Uranium des minerais phosphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Pecheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Uranium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02948155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gamma-irradiation on the palladiumbehaviour in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM (Journees scientifiques de Marcoule)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bagnols Sur Ceze, France. JSM (Journees scientifiques de Marcoule), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="384A96BC"/>
+    <w:nsid w:val="CE291E36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-berthon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3474-8474" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193899086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-1374-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthomieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Barr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daronnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500468" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05169834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kolesar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Hecke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Verguts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra00815h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04815807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c06426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ueda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Motokawa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Akutsu-Suyama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norifumi Yamada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124372" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Mahti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saint-Louis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt00977g" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Holfeltz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Kimberlin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cam&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp05731f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04295213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Makombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120701" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ferru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couston" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02618" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1961433" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arpigny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj01143j" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04782474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1920167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.9B03024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558021v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Horne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mezyk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mincher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zarzana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rae" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108608" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03541148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pacary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Charbonnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1753922" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02265483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiegel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Costagliola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108409" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Grimes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Ceder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02383f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133578v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.12.051" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn George" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00346" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02109047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Coste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07230B" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528001v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drader" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cames" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03447D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Simon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Sio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA02695E" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Louis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Muller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1379713" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113539v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Guilbaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louisfrema" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zorz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703967" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01666" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062522v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1362852" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01925395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Muller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J Ellis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.02.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01294523v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pecheur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilbaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11693" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389300v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Macerata" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Mossini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scaravaggi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mariani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mele" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b03106" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527975v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zorz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10967-016-4799-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383809v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2015.1135030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999402v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pecheur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1169146" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou Watanabe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Marie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1208029" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000053v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02343" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01478" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mostapha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fontaine-Vive" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2014.886795" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;olin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tombret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Rietveld" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2014.04.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999323v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dubois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meridiano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.940229" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.924311" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402677" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWFJ672J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695842v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Ellis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403859" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KSSJD8W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010443v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferru" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.902139" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999325v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00073K" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194870v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burdet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.063" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01062682v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Javeed" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzega" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2012.04.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528028v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCHE.2012.10.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695786v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1466" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355393v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366290701512576" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518988v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delavente" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nicol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1010-6030(03)00314-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3WF4HVB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518976v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2004.08.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W90VTQMH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034088g" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XV1WTNJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360138v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Colette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Madic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic025637t" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B3GH84WP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Makombe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon-Nigond" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400198v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Acher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dirks" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338586v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fiegel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338559v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Sio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chagnes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338634v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Medyk" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kimberlin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339287v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Illy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Louis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416212v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417809v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435099v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434031v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434016v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434024v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435071v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Russello" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439462v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442306v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729949v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Drader" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491649v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02948155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417799v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-berthon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3474-8474" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193899086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-1374-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthomieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Barr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daronnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500468" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05169834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kolesar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Hecke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Verguts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra00815h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04815807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c06426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ueda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Motokawa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Akutsu-Suyama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norifumi Yamada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124372" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Mahti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saint-Louis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt00977g" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Holfeltz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Kimberlin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cam&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp05731f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04295213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Makombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120701" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ferru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couston" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02618" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arpigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj01143j" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04782474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Moreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1920167" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artese" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1961433" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.9B03024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558021v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Horne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mezyk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mincher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zarzana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rae" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108608" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03541148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pacary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Charbonnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1753922" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02265483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiegel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Costagliola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108409" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Grimes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Ceder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02383f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133578v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.12.051" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02109047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Coste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07230B" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748091v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn George" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00346" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528001v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drader" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cames" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03447D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Simon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Sio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA02695E" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Louis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Muller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1379713" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113539v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Guilbaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louisfrema" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zorz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703967" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1362852" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01666" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01925395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Muller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J Ellis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.02.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527975v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zorz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10967-016-4799-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999402v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pecheur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1169146" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383809v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2015.1135030" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02343" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou Watanabe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Marie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1208029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389300v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Macerata" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Mossini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scaravaggi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mariani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b03106" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01294523v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pecheur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilbaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11693" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01478" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meridiano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.940229" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;olin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tombret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Rietveld" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2014.04.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.924311" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999325v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00073K" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695845v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402677" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWFJ672J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695842v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Ellis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403859" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KSSJD8W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010443v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferru" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.902139" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528006v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mostapha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fontaine-Vive" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2014.886795" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01062682v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Javeed" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzega" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2012.04.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCHE.2012.10.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194870v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burdet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2012.10.063" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695786v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1466" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355393v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366290701512576" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518988v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delavente" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nicol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1010-6030(03)00314-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3WF4HVB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518976v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2004.08.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W90VTQMH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034088g" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XV1WTNJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360138v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Colette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Madic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic025637t" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B3GH84WP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Makombe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon-Nigond" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338586v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fiegel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338559v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Sio" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chagnes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338634v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Medyk" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kimberlin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339287v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Illy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Louis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400198v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Acher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dirks" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417809v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435099v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434031v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434016v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434024v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435071v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Russello" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439462v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442306v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729949v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Drader" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491649v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02948155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417799v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>