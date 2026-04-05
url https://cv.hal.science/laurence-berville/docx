--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2136,256 +2136,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in the level of aggression, chemical and genetic distance among three supercolonies of the Argentine ant in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en place de protocoles de contrôle de la fourmi d'Argentine (Linepithema humile) sur les îles de Port-Cros et de Porquerolles (Var, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Provost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.91-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029057v1</w:t>
+                <w:t xml:space="preserve">hal-03036665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de protocoles de contrôle de la fourmi d'Argentine (Linepithema humile) sur les îles de Port-Cros et de Porquerolles (Var, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation in the level of aggression, chemical and genetic distance among three supercolonies of the Argentine ant in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hefetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (16), pp.4106-4121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05668.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036665v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4364,164 +4364,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire myrmécologique de l'île des Embiez</w:t>
+                <w:t xml:space="preserve">Inventaire myrmécologique de la réserve intégrale de l'île de Bagaud avant un programme de restauration écologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berville</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cnrs. 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnrs; Imbe; Parc National de Port-Cros; Aix-Marseile Université. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864618v1</w:t>
+                <w:t xml:space="preserve">hal-03864641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire myrmécologique de la réserve intégrale de l'île de Bagaud avant un programme de restauration écologique.</w:t>
+                <w:t xml:space="preserve">Inventaire myrmécologique de l'île des Embiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Cnrs; Imbe; Parc National de Port-Cros; Aix-Marseile Université. 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnrs. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864641v1</w:t>
+                <w:t xml:space="preserve">hal-03864618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de mission : État zéro de l’entomofaune et de la flore avant une opération de dératisation sur le Tiboulen de Maïre</w:t>
               </w:r>
@@ -5222,51 +5222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="775D2A7F"/>
+    <w:nsid w:val="378AD3C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5453,51 +5453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-berville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9540-9869" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180108956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062968v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Foronda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Pe&#241;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01562-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aurelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-02838-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Haouzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galkowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47446/OSMIA11.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ruiz-Cristi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239742" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00696-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Provost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03480315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Santelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Reybaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hefetz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espadaler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-013-0135-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B0315B7CFD709139D90A5D16ED6FDEB4F0BCB6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blight" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vogel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hefetz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05668.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02396080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212130v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22774.37446" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27178.39360" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tirard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10440.49923" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Provost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212398v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vogel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11449.75366" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Laot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legeais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885423v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03956610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-berville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9540-9869" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180108956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062968v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Foronda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Pe&#241;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01562-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aurelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-02838-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Haouzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galkowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47446/OSMIA11.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ruiz-Cristi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239742" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00696-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Provost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03480315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Santelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Reybaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hefetz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espadaler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-013-0135-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B0315B7CFD709139D90A5D16ED6FDEB4F0BCB6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blight" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vogel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hefetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05668.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02396080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212130v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22774.37446" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27178.39360" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tirard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10440.49923" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Provost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212398v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vogel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11449.75366" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Laot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legeais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864641v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885423v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03956610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>