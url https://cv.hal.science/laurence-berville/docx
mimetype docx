--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1058,218 +1058,218 @@
                 <w:t xml:space="preserve">Peuplement myrmécologique et évaluation de l'invasion de Linepithema humile sur les îles de Marseille (Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Renucci</w:t>
+                <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Vidal</w:t>
+                <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Provost</w:t>
+                <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2016, 71 (3), pp.278-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036745v1</w:t>
+                <w:t xml:space="preserve">hal-01473822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplement myrmécologique et évaluation de l'invasion de Linepithema humile sur les îles de Marseille (Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Renucci</w:t>
+                <w:t xml:space="preserve">Marielle Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vidal</w:t>
+                <w:t xml:space="preserve">Patrick Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Provost</w:t>
+                <w:t xml:space="preserve">Erick Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 71 (3), pp.278-287</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473822v1</w:t>
+                <w:t xml:space="preserve">hal-03036745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eradications simultanées du rat noir (Rattus rattus) et des griffes de sorcière (Carpobrotus spp.) sur l’île de Bagaud (Parc National de Port-Cros, Provence, France) : résultats préliminaires des conséquences sur les communautés d’arthropodes</w:t>
               </w:r>
@@ -1664,51 +1664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Santelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Reybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1802,51 +1802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Espadaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myrmecological News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18, pp.77-92</w:t>
@@ -1901,77 +1901,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Hefetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (4), pp.213-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2011,381 +2011,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of the ant genus Tapinoma (Hymenoptera: Formicidae) from the Mediterranean Basin by species-specific cuticular hydrocarbon profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation in the level of aggression, chemical and genetic distance among three supercolonies of the Argentine ant in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Lenoir</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hefetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Renucci</w:t>
+                <w:t xml:space="preserve">M. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myrmecological News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (16), pp.4106-4121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05668.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321901v1</w:t>
+                <w:t xml:space="preserve">hal-03029057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de protocoles de contrôle de la fourmi d'Argentine (Linepithema humile) sur les îles de Port-Cros et de Porquerolles (Var, France)</w:t>
+                <w:t xml:space="preserve">Differentiation of the ant genus Tapinoma (Hymenoptera: Formicidae) from the Mediterranean Basin by species-specific cuticular hydrocarbon profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Hefetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Espadaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26, pp.91-108</w:t>
+              <w:t xml:space="preserve">Myrmecological News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.77-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036665v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in the level of aggression, chemical and genetic distance among three supercolonies of the Argentine ant in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en place de protocoles de contrôle de la fourmi d'Argentine (Linepithema humile) sur les îles de Port-Cros et de Porquerolles (Var, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Renucci</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marielle Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Provost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.91-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05668.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03029057v1</w:t>
+                <w:t xml:space="preserve">hal-03036665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3429,51 +3429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Hefetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3550,77 +3550,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th “Ecology and Behavior” Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Tours, France. Unpublished, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3827,51 +3827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Hefetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Congress of the International Union for the Study of Social InsectsCopenhagen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t>
@@ -3939,51 +3939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Hefetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Espadaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4060,77 +4060,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Conference on Biological Invasions and Ecosystem Functioning (BIOLIEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4364,164 +4364,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire myrmécologique de la réserve intégrale de l'île de Bagaud avant un programme de restauration écologique.</w:t>
+                <w:t xml:space="preserve">Inventaire myrmécologique de l'île des Embiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Cnrs; Imbe; Parc National de Port-Cros; Aix-Marseile Université. 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnrs. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864641v1</w:t>
+                <w:t xml:space="preserve">hal-03864618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire myrmécologique de l'île des Embiez</w:t>
+                <w:t xml:space="preserve">Inventaire myrmécologique de la réserve intégrale de l'île de Bagaud avant un programme de restauration écologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berville</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cnrs. 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnrs; Imbe; Parc National de Port-Cros; Aix-Marseile Université. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864618v1</w:t>
+                <w:t xml:space="preserve">hal-03864641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de mission : État zéro de l’entomofaune et de la flore avant une opération de dératisation sur le Tiboulen de Maïre</w:t>
               </w:r>
@@ -5222,51 +5222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="378AD3C5"/>
+    <w:nsid w:val="1D0D7014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5453,51 +5453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-berville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9540-9869" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180108956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062968v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Foronda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Pe&#241;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01562-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aurelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-02838-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Haouzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galkowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47446/OSMIA11.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ruiz-Cristi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239742" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00696-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Provost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03480315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Santelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Reybaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hefetz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espadaler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-013-0135-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B0315B7CFD709139D90A5D16ED6FDEB4F0BCB6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blight" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vogel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hefetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05668.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02396080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212130v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22774.37446" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27178.39360" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tirard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10440.49923" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Provost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212398v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vogel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11449.75366" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Laot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legeais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864641v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885423v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03956610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-berville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9540-9869" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180108956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062968v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Foronda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Pe&#241;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01562-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aurelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-02838-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Haouzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galkowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47446/OSMIA11.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ruiz-Cristi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239742" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00696-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Provost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vidal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03480315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Santelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Reybaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hefetz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espadaler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-013-0135-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B0315B7CFD709139D90A5D16ED6FDEB4F0BCB6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blight" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vogel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hefetz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05668.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02396080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212130v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22774.37446" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27178.39360" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tirard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10440.49923" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Provost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212398v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vogel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11449.75366" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Laot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legeais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885423v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03956610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>