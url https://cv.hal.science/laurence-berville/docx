--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,5167 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5116 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Berville </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurence-berville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9540-9869</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180108956</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=EFVoGBcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Recognition Cues in Ant-Aphid Mutualism: Differentiating, Sharing, and Modifying Cuticular Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Foronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aránzazu Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.52. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10886-025-01562-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed responses of ant communities to the eradication of black rats and iceplants on a small Mediterranean island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Braschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (6-7), pp.2037-2053. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-024-02838-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical profiles of venom glands in queens, foundresses, pre-wintering gynes, and workers in the hornet Vespa velutina nigrithorax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’expansion des fourmis envahissantes du genre Tapinoma en France (Hymenoptera : Formicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47446/OSMIA11.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing thermal tolerance in the invasive yellow-legged hornet (Vespa velutina nigrithorax): The first step toward a green control method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ruiz-Cristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (10), pp.e0239742. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood excavation, construction, and architecture in two Reticulitermes subterranean termites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Darrouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (3), pp.403 - 411. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00040-019-00696-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration des communautés d'arthropodes dans le contexte d'une éradication simultanée de deux taxons envahissants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Braschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Passetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement myrmécologique et évaluation de l'invasion de Linepithema humile sur les îles de Marseille (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement myrmécologique et évaluation de l'invasion de Linepithema humile sur les îles de Marseille (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (3), pp.278-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eradications simultanées du rat noir (Rattus rattus) et des griffes de sorcière (Carpobrotus spp.) sur l’île de Bagaud (Parc National de Port-Cros, Provence, France) : résultats préliminaires des conséquences sur les communautés d’arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Braschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Passetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (12), pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des Formicidae de la réserve intégrale de l’île de Bagaud (Var, France), avant l’éradication de deux taxa invasifs majeurs : Rattus rattus et Carpobrotus spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Passetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eradications as scientific experiments: progress in simultaneous eradications of two major invasive taxa from a Mediterranean island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ruffino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Passetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Aboucaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.189-198. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d'un site atelier dans le golfe de Fos: une diversité myrmécologique insoupçonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Santelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Reybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études vauclusiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of the ant genus Tapinoma (Hymenoptera: Formicidae) from the Mediterranean Basin by species-specific cuticular hydrocarbon profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Hefetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Espadaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myrmecological News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peaceful zone bordering two Argentine ant (Linepithema humile) supercolonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Hefetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (4), pp.213-218. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00049-013-0135-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de protocoles de contrôle de la fourmi d'Argentine (Linepithema humile) sur les îles de Port-Cros et de Porquerolles (Var, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of the ant genus Tapinoma (Hymenoptera: Formicidae) from the Mediterranean Basin by species-specific cuticular hydrocarbon profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Hefetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Espadaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myrmecological News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the level of aggression, chemical and genetic distance among three supercolonies of the Argentine ant in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hefetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (16), pp.4106-4121. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05668.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration écologique de la réserve intégrale de Bagaud (Parc National de Port Cros) par éradications simultanées d’espèces invasives et conséquences sur la biodiversité insulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Braschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Passetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Invasions biologiques 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological restoration of Bagaud Island (south-eastern France) eradicating invasive taxa: Rattus rattus and Carpobrotus sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Aboucaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDECOS XIII International Conference - " Crossing Boundaries accros Disciplines and Scales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Olmué, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eradication du rat noir et des griffes de sorcières sur l'île de Bagaud (Parc National de Port-Cros): conséquences sur les communautés d'invertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Braschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Gouix N. &amp; Marc D. (coord.), Les Invertébrés dans la Conservation et la Gestion des Espaces Naturels. Actes du colloque Les Invertébrés dans la conservation et la gestion des espaces naturels, Toulouse, 13-16 mai 2015. Museum national d’Histoire naturelle, Paris, 216 p. (Patrimoines naturels 76 : 194-197).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invasion de la fourmi d'Argentine sur les petites îles méditerranéennes françaises: quel impact sur la myrmécofaune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Gouix N. &amp; Marc D. (coord.), Les Invertébrés dans la Conservation et la Gestion des Espaces Naturels. Actes du colloque Les Invertébrés dans la conservation et la gestion des espaces naturels, Toulouse, 13-16 mai 2015. Museum national d’Histoire naturelle, Paris, 216 p. (Patrimoines naturels 76 : 194-197).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eradications simultanées du rat noir (Rattus rattus) et des griffes de sorcière (Carpobrotus spp.) sur l'île de Bagaud (Parc national de Port-Cros, Provence, France): conséquences sur les communautés d'Arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Braschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Passetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie 2016, International Conference on Ecological Sciences, Marseille, France, 24-28 octobre 2016. Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eradications simultanées du rat noir (Rattus rattus) et des griffes de sorcière (Carpobrotus spp.) sur l'île de Bagaud (Parc national de Port-Cros, Provence, France) : conséquences sur les communautés d'Arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Braschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Passetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie 2016, International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration écologique de la Réserve intégrale de l'île de Bagaud (Var, 83) : Eradication de Taxa invasifs, Rattus rattus et Carpobrotus Sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aboucaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du GdR ‘INVASIONS BIOLOGIQUES’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invasion de la fourmi d'Argentine sur les petites îles méditerranéennes françaises : quel impact sur la myrmécofaune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du GdR 3647 Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.22774.37446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of the ant genus Tapinoma from the Mediterranean Basin by species-specific cuticular hydrocarbon profiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Hefetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12TH INTERNATIONAL COURSE IN CHEMICAL ECOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Iena, Germany. Unpublished, 2012, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27178.39360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapinoma nigerrimum (Hymenoptera: Formicidae): last shield against the spread of the Argentine ant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th “Ecology and Behavior” Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tours, France. Unpublished, 2010, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10440.49923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fourmi Tapinoma nigerrimum, une opportunité pour contenir la fourmi d’Argentine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Ecole doctorale Congrès EDSE2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Regional-scale multi-analyses of Argentine ant populations in Southern Europe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Hefetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Congress of the International Union for the Study of Social InsectsCopenhagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using chemical tools to discriminate Tapinoma species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Hefetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Espadaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th annual Meeting of the International Society of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Tours, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11449.75366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peaceful border zone of the Argentine ant in south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Conference on Biological Invasions and Ecosystem Functioning (BIOLIEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building behaviour analyzed by X-rays tomography in two subterranean termite species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Legeais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congrès Européen de l’IUSSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, La Roche en Ardenne, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État zéro de la myrmécofaune des îlots de la réserve naturelle de l’archipel de Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Méditerranéen de Biodiversité et d'Écologie marine et continentale; Réserve Naturelle de l'Archipel de Riou; Conservatoire d'Espaces Naturels de Provence-Alpes-Côte d'Azur. 2015, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire myrmécologique de l'île des Embiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnrs. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire myrmécologique de la réserve intégrale de l'île de Bagaud avant un programme de restauration écologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnrs; Imbe; Parc National de Port-Cros; Aix-Marseile Université. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission : État zéro de l’entomofaune et de la flore avant une opération de dératisation sur le Tiboulen de Maïre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMBE Institut Méditerranéen de Biodiversité et d'Ecologie marine et continentale; CNRS - Centre National de la Recherche Scientifique; PIM initiative; CEN PACA. 2012, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de protocoles de lutte contre la fourmi d’Argentine (Linepithema humile) après inventaires myrmécologiques des îles de Porquerolles et Port-Cros (Var, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnrs; Imbe; Parc National de Port-Cros. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire myrmécologique de l’île du Grand Rouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - INEE. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire myrmécologique de l’île Verte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMBE; CNRS. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’inventaire myrmécologique des îles de l’Archipel de Riou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; IMEP. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire myrmécologique &amp; Études de la capacité d’invasion, de dispersion et de contrôle de la fourmi d’Argentine (Linepithema humile) sur les îles du Frioul.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Provence Alpes Côte d'Azur; CNRS; IMEP; Université Paul Cézanne (Aix Marseille 3). 2011, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire myrmécologique dans l’archipel de Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMEP; Université Paul Cézanne - Aix-Marseille 3. 2010, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire myrmécologique &amp; Interactions biotiques dans l’archipel du Frioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseille 1; Conservatoire d'espaces naturels de Provence-Alpes-Côte d'Azur; Institut méditerranéen d'écologie et paléoécologie. 2010, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fourmi d’Argentine (Linepithema humile) face à une fourmi dominante du genre Tapinoma en milieu insulaire : écologie chimique, comportement et dynamique d’invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Aix-Marseille Université, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03956610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5222,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D0D7014"/>
+    <w:nsid w:val="2CDE0CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5453,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-berville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9540-9869" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180108956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062968v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Foronda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Pe&#241;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01562-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aurelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-02838-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Haouzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galkowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47446/OSMIA11.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ruiz-Cristi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239742" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00696-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Provost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vidal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03480315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Santelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Reybaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hefetz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espadaler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-013-0135-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B0315B7CFD709139D90A5D16ED6FDEB4F0BCB6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blight" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vogel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hefetz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05668.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02396080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212130v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22774.37446" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27178.39360" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tirard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10440.49923" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Provost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212398v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vogel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11449.75366" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Laot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legeais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885423v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03956610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-berville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9540-9869" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180108956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=EFVoGBcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062968v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Foronda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Pe&#241;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01562-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aurelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-02838-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Haouzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47446/OSMIA11.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ruiz-Cristi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239742" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00696-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Provost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03480315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Santelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Reybaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hefetz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espadaler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-013-0135-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B0315B7CFD709139D90A5D16ED6FDEB4F0BCB6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029057v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blight" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vogel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hefetz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05668.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meunier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02396080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22774.37446" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27178.39360" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212551v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tirard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10440.49923" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renucci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tirard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Provost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212398v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vogel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11449.75366" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873221v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Laot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legeais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860779v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650374v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03956610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>