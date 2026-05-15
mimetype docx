--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -783,73 +783,85 @@
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (2), pp.109--120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2013.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct dating of a Neolithic burial in the Laang Spean cave (Battambang Province, Cambodia): First regional chrono-cultural implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -894,82 +906,82 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Billault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (7), pp.529-537. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -979,276 +991,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osa lolon valiant spades (Makili, Atauro, East Timor)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les piques valeureuses osa lolon biens de l’alliance matrimoniale. Atauro, Timor Leste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Facal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Facal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04000015v1</w:t>
+                <w:t xml:space="preserve">hal-04000005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les piques valeureuses osa lolon biens de l’alliance matrimoniale. Atauro, Timor Leste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Facal</w:t>
+                <w:t xml:space="preserve">Hananu intimu Atauro, Timor-Leste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Rappoport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Billault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000005v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hananu intimu Atauro, Timor-Leste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dana Rappoport</w:t>
+                <w:t xml:space="preserve">Osa lolon valiant spades (Makili, Atauro, East Timor)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Facal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Billault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887935v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musiques intimes d'Atauro (Timor-Leste)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Rappoport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1257,148 +1269,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Billault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Osa lolon’ Beins husi aliansa. Makili, Timor-Leste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Facal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Billault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intimate music from Atauro (East Timor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Rappoport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1407,290 +1419,290 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Billault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et installation d'un tronc à miel (Atauro, Timor oriental)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Césard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesi no halo bani latan, Atauro, Timor-Leste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Billault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting and installing a bee trunk (Atauro, East Timor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Césard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Billault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1837,51 +1849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812204v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Diakhate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Habert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Graff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhaled Lemjidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Ewague" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2019.02.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.06.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32V2F3TW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mourer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Billault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.09.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.06.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N580N5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000015v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Facal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rappoport" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000025v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812204v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Diakhate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Habert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Graff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhaled Lemjidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Ewague" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2019.02.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.06.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32V2F3TW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mourer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Billault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.09.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQB5FWZ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.06.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N580N5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Facal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rappoport" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>