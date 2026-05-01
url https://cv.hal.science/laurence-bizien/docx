--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Bizien </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurence-bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9285-3101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">259298220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée d’études documentaires Principal du Ministère de la culture, Laurence Bizien est responsable de la </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation/bibliothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">équipe nantaise CRENAU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’UMR 1563 AAU. Elle occupe cette fonction depuis septembre 2014, après avoir dirigé la bibliothèque de l’Ecole nationale supérieure d'architecture Paris-La Villette de 2005 à 2014. Après un Diplôme d’études supérieures de l’Ecole du Louvre, elle a auparavant occupé plusieurs postes au sein du ministère, tant en musées, archives, qu’écoles d’art.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La bibliothèque recherche, spécialisée dans les ambiances architecturales et urbaines, est mutualisée avec celle de l'Ecole nationale supérieure d'architecture de Nantes depuis 2015 et propose un </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catalogue commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, interrogeable depuis 2019 dans le portail du réseau francophone de bibliothèques d’écoles nationales supérieures d’architecture et de paysage </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchiRès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La veille sur les thématiques de l'équipe était mise à disposition grâce à l'outil de curationScoop it &amp;quot;Veille du laboratoire AAU&amp;quot; jusqu'en Mai 2025. Les productions scientifiques de l'UMR, archivées depuis 2004, sont consultables sur le site </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zotero.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Correspondante IST de l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSHS CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015, Référente HAL </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2020, elle gère les trois collections de l'équipe nantaise dans les archives ouvertes HAL (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAUA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERMA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRENAU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015), qui enrichissent la collection </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL de l'UMR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, ainsi que la</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> collection DUMAS de l'Ensa Nantes.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Les collections des revues de l'équipe (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> &amp;quot;Lieux communs&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du LAUA, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble dans les collections</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;) sont aussi gérées par le CRENAU.Cet accompagnement de l'équipe à la diffusion de ses recherches, en participant par exemple à plusieurs carnets Hypothèses (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab&doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter confinés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique du sensible & mutations des espaces habités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ou en coordonnant des animations autour des &amp;quot;écritures alternatives&amp;quot; de la recherche (</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres auteur/chercheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journées d'études</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), s'entend aussi pour les pratiques de la science ouverte (données de la recherche, édition scientifique ouverte,évaluation de la recherche) dans le respect de l'</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">engagement pris par l'UMR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.  Depuis 2023, elle est référente données de la recherche  au sein du réseau des référents science ouverte NU.La veille professionelle concernant l'information scientifique, la science ouverte, de conseils méthodologiques (recherche documentaire, diffusion et valorisation des publications ...) est consultable dans le blog des documentalistes des laboratoires de recherche des écoles d'architecture et paysage </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab&doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, sous forme de lettre de veille et billets. Cette veille est en partie issue de l'actualité du compte twitter CRENAU (jusqu'en 2025), puis du compte Bluesky (</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@doccrenau.bsky.social</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Après avoir participé aux travaux du GT &amp;quot;datajournal SHS&amp;quot;, elle est membre réseau de </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la revue &amp;quot;Data & Corpus – La revue des données en SHS&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> créée en 2025.Depuis juin 2023, elle est membre du comité éditorial de la </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue Culture & Recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du ministère de la Culture et membre élue du Conseil national de l’enseignement supérieur et de la recherche artistiques et culturels (</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNESERAC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) du mandat 2023-2028.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d’esprit, changement d’état d’esprit ? Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La recherche indisciplinée, 149, pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à penser science ouverte dans un laboratoire de recherche en architecture : l’UMR CNRS Ambiances Architectures Urbanités (AAU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès ouvert est-il l’avenir des revues de recherche architecturale et urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La recherche et les revues aujourd’hui en architecture, urbanisme et paysage, 13, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.9057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03524718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds de recherche dans les écoles d'architecture : une politique documentaire en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van Effenterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Séminaire 5, décembre 2018, cahier 6, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation des savoirs et contributions sociétales : quel mode de diffusion, valorisation de la recherche en architecture produite dans les ENSA(P) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fries-Paiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement scientifique et culturel de la recherche architecturale : quels partenariats et dynamiques de recherche ? : Rencontres nationales de la recherche architecturale, urbaine et paysagère des ENSA(P) (Écoles nationales supérieures d’architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service de l’architecture du ministère de la Culture; Ecole nationale supérieure d'architecture de Nancy, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi publier un article de données (data paper) ? Retours d’expériences de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire So-MSH! - Printemps de la Donnée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Ange-Guépin (UAR 3491); Laboratoire Ambiances, Architectures, Urbanités (AAU) - CRENAU, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL comme archive de la vie scientifique. Retour d’expériences de AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Days@UGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, BAPSO, GRICAD, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier un data paper en SHS ? Nous n’avons pas échoué : nous n’avons juste pas trouvé le moyen de payer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Un data journal interdisciplinaire pour les SHS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Lorraine, Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience du laboratoire AAU. Table ronde &amp;quot;Se préparer à l'HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des correspondants HAL-UGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, BAPSO, GRICAD, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives du CRENAU : traçabilité des activités de recherche et gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Lab&amp;docs : les archives de la recherche, 12 et 13 décembre 2022, laboratoire AHTTEP (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Lab&amp;Doc, réseau ArchiRès, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique du CNRS pour la science ouverte : retours d’expérience de correspondants IST de l’InSHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Correspondants Information Scientifique et Technique (IST) de l’InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’incitation au dépôt dans HAL par les chercheurs : deux retours d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C@fés Renatis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RENATIS, Dec 2021, Paris, France. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats d'hier et d'aujourd'hui : 50 ans de collaborations au sein du réseau ArchiRès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aparisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Bsaiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques et transformation pédagogique, Séminaire annuel 2019 du réseau ArchiRès des bibliothèques francophones d'architecture et de paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d'architecture de Toulouse, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien sur nous sans nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Avezou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de la gestion des données à leur valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplément bibliographique aux actes du Congrès International sur les Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’Enquête Création d’une revue d’articles sur des jeux de données Data Journal SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peraldi-Mittelette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSH Lorraine. 2024, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de la recherche AAU-CRENAU : résultats de l’enquête sur les usages des chercheurs, doctorants et ingénieurs en matière de gestion de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche nantais Architectures Urbanités. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL et les Archives ouvertes [En ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15s7e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You recently took part in an Erasmus+ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/131ys⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et recherche en architecture : les Rencontres Lab&amp;doc, Bruxelles, 2 et 3 juin 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/14kia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes de veille partagée (Scoop it, Pearltrees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo4b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche s’écrit au quotidien ! Explorez les carnets de recherche Hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche architecturale et urbaine en vidéo et podcast: Canal-U et autres ressources audiovisuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo4o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres Lab&docs 2022 : les archives de la recherche, décembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style CasuHal : une Science ouverte décontractée et volontaire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo3s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python pour la Science Ouverte : le Baromètre de la Science Ouverte du laboratoire AAU comme cas pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qsmd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CasuHALathon à l’UMR AAU : retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qsm4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire de docs : la mutualisation des pratiques documentaires de l'UMR AAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo2q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du renfort pour accompagner les « pousses » éditoriales en Open Access : REPERES (Réseau de pépinières de revues scientifiques en accès ouvert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03435671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saga des Lab&docs : l'histoire en deux épisodes de la Commission recherche au sein du réseau ArchiRès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bureaux de la légende Lab&doc : confiné(e)s mais pas à l’arrêt !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des archives d’un laboratoire de recherche : mise en œuvre d’une politique d’archivage et de sensibilisation à l’Ecole d’architecture de Nantes – Laboratoire AAU – CRENAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo2h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le club de lecture virtuel des « Ambiances » : une communauté de lectrices/lecteurs confiné(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UMR AAU et les archives ouvertes. Bilan de 5 années d’archivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qslt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de gestion des données de la recherche dans les universités belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serio Ludere : et si vous jouiez avec vos doctorants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo1i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville, Recherche, Diffusion : un centre de diffusion pour la « recherche en train de se faire » (1989-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo0n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de docs : du CRMAA au CRENAU, la documentation nantaise des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01806931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCPP : l'intelligence du partage pour mieux conserver et valoriser !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnzy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques des laboratoires de recherche des écoles d’architecture : l’enquête (juin/novembre 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo0w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mir@bel : un portail web qui ne compte pas pour des prunes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnzx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séminaire « les politiques de l'enseignement et de la recherche » (HEnsA20) vu par une documentaliste : constituer les sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo0s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne suis pas un numéro ! Pourquoi se créer un identifiant chercheur …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnyq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Restez connectés !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnyx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux académiques ? Prudence !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnz2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque « ambiances » de Volos : ou le concept de sérendipité appliqué à une bibliothèque éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qny7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques des Ensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Architecture en ses écoles - Une encyclopédie au XXè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Bizien </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurence-bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9285-3101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">259298220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée d’études documentaires Principal du Ministère de la culture, Laurence Bizien est responsable de la </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation/bibliothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">équipe nantaise CRENAU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’UMR 1563 AAU. Elle occupe cette fonction depuis septembre 2014, après avoir dirigé la bibliothèque de l’Ecole nationale supérieure d'architecture Paris-La Villette de 2005 à 2014. Après un Diplôme d’études supérieures de l’Ecole du Louvre, elle a auparavant occupé plusieurs postes au sein du ministère, tant en musées, archives, qu’écoles d’art.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La bibliothèque recherche, spécialisée dans les ambiances architecturales et urbaines, est mutualisée avec celle de l'Ecole nationale supérieure d'architecture de Nantes depuis 2015 et propose un </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catalogue commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, interrogeable depuis 2019 dans le portail du réseau francophone de bibliothèques d’écoles nationales supérieures d’architecture et de paysage </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchiRès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La veille sur les thématiques de l'équipe était mise à disposition grâce à l'outil de curationScoop it &amp;quot;Veille du laboratoire AAU&amp;quot; jusqu'en Mai 2025. Les productions scientifiques de l'UMR, archivées depuis 2004, sont consultables sur le site </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zotero.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Correspondante IST de l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSHS CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015, Référente HAL </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2020, elle gère les trois collections de l'équipe nantaise dans les archives ouvertes HAL (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAUA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERMA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRENAU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015), qui enrichissent la collection </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL de l'UMR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, ainsi que la</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> collection DUMAS de l'Ensa Nantes.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Les collections des revues de l'équipe (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> &amp;quot;Lieux communs&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du LAUA, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble dans les collections</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;) sont aussi gérées par le CRENAU.Cet accompagnement de l'équipe à la diffusion de ses recherches, en participant par exemple à plusieurs carnets Hypothèses (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab&doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter confinés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique du sensible & mutations des espaces habités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ou en coordonnant des animations autour des &amp;quot;écritures alternatives&amp;quot; de la recherche (</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres auteur/chercheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journées d'études</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), s'entend aussi pour les pratiques de la science ouverte (données de la recherche, édition scientifique ouverte,évaluation de la recherche) dans le respect de l'</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">engagement pris par l'UMR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.  Depuis 2023, elle est référente données de la recherche  au sein du réseau des référents science ouverte NU.La veille professionelle concernant l'information scientifique, la science ouverte, de conseils méthodologiques (recherche documentaire, diffusion et valorisation des publications ...) est consultable dans le blog des documentalistes des laboratoires de recherche des écoles d'architecture et paysage </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab&doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, sous forme de lettre de veille et billets. Cette veille est en partie issue de l'actualité du compte twitter CRENAU (jusqu'en 2025), puis du compte Bluesky (</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@doccrenau.bsky.social</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Après avoir participé aux travaux du GT &amp;quot;datajournal SHS&amp;quot;, elle est membre réseau de </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la revue &amp;quot;Data & Corpus – La revue des données en SHS&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> créée en 2025.Depuis juin 2023, elle est membre du comité éditorial de la </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue Culture & Recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du ministère de la Culture et membre élue du Conseil national de l’enseignement supérieur et de la recherche artistiques et culturels (</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNESERAC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) du mandat 2023-2028.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d’esprit, changement d’état d’esprit ? Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La recherche indisciplinée, 149, pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à penser science ouverte dans un laboratoire de recherche en architecture : l’UMR CNRS Ambiances Architectures Urbanités (AAU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès ouvert est-il l’avenir des revues de recherche architecturale et urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La recherche et les revues aujourd’hui en architecture, urbanisme et paysage, 13, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.9057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03524718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds de recherche dans les écoles d'architecture : une politique documentaire en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van Effenterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Séminaire 5, décembre 2018, cahier 6, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi publier un article de données (data paper) ? Retours d’expériences de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire So-MSH! - Printemps de la Donnée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Ange-Guépin (UAR 3491); Laboratoire Ambiances, Architectures, Urbanités (AAU) - CRENAU, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation des savoirs et contributions sociétales : quel mode de diffusion, valorisation de la recherche en architecture produite dans les ENSA(P) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fries-Paiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement scientifique et culturel de la recherche architecturale : quels partenariats et dynamiques de recherche ? : Rencontres nationales de la recherche architecturale, urbaine et paysagère des ENSA(P) (Écoles nationales supérieures d’architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service de l’architecture du ministère de la Culture; Ecole nationale supérieure d'architecture de Nancy, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier un data paper en SHS ? Nous n’avons pas échoué : nous n’avons juste pas trouvé le moyen de payer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Un data journal interdisciplinaire pour les SHS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Lorraine, Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL comme archive de la vie scientifique. Retour d’expériences de AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Days@UGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, BAPSO, GRICAD, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience du laboratoire AAU. Table ronde &amp;quot;Se préparer à l'HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des correspondants HAL-UGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, BAPSO, GRICAD, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives du CRENAU : traçabilité des activités de recherche et gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Lab&amp;docs : les archives de la recherche, 12 et 13 décembre 2022, laboratoire AHTTEP (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Lab&amp;Doc, réseau ArchiRès, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique du CNRS pour la science ouverte : retours d’expérience de correspondants IST de l’InSHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Correspondants Information Scientifique et Technique (IST) de l’InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’incitation au dépôt dans HAL par les chercheurs : deux retours d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C@fés Renatis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RENATIS, Dec 2021, Paris, France. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats d'hier et d'aujourd'hui : 50 ans de collaborations au sein du réseau ArchiRès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aparisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Bsaiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques et transformation pédagogique, Séminaire annuel 2019 du réseau ArchiRès des bibliothèques francophones d'architecture et de paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d'architecture de Toulouse, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien sur nous sans nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Avezou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de la gestion des données à leur valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplément bibliographique aux actes du Congrès International sur les Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’Enquête Création d’une revue d’articles sur des jeux de données Data Journal SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peraldi-Mittelette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSH Lorraine. 2024, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de la recherche AAU-CRENAU : résultats de l’enquête sur les usages des chercheurs, doctorants et ingénieurs en matière de gestion de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche nantais Architectures Urbanités. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL et les Archives ouvertes [En ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15s7e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You recently took part in an Erasmus+ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/131ys⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et recherche en architecture : les Rencontres Lab&amp;doc, Bruxelles, 2 et 3 juin 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/14kia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres Lab&docs 2022 : les archives de la recherche, décembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche architecturale et urbaine en vidéo et podcast: Canal-U et autres ressources audiovisuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo4o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche s’écrit au quotidien ! Explorez les carnets de recherche Hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes de veille partagée (Scoop it, Pearltrees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo4b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style CasuHal : une Science ouverte décontractée et volontaire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo3s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python pour la Science Ouverte : le Baromètre de la Science Ouverte du laboratoire AAU comme cas pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qsmd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du renfort pour accompagner les « pousses » éditoriales en Open Access : REPERES (Réseau de pépinières de revues scientifiques en accès ouvert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03435671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire de docs : la mutualisation des pratiques documentaires de l'UMR AAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo2q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CasuHALathon à l’UMR AAU : retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qsm4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bureaux de la légende Lab&doc : confiné(e)s mais pas à l’arrêt !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des archives d’un laboratoire de recherche : mise en œuvre d’une politique d’archivage et de sensibilisation à l’Ecole d’architecture de Nantes – Laboratoire AAU – CRENAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo2h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le club de lecture virtuel des « Ambiances » : une communauté de lectrices/lecteurs confiné(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UMR AAU et les archives ouvertes. Bilan de 5 années d’archivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qslt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saga des Lab&docs : l'histoire en deux épisodes de la Commission recherche au sein du réseau ArchiRès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de gestion des données de la recherche dans les universités belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serio Ludere : et si vous jouiez avec vos doctorants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo1i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mir@bel : un portail web qui ne compte pas pour des prunes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnzx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCPP : l'intelligence du partage pour mieux conserver et valoriser !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnzy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques des laboratoires de recherche des écoles d’architecture : l’enquête (juin/novembre 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo0w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de docs : du CRMAA au CRENAU, la documentation nantaise des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01806931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville, Recherche, Diffusion : un centre de diffusion pour la « recherche en train de se faire » (1989-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo0n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séminaire « les politiques de l'enseignement et de la recherche » (HEnsA20) vu par une documentaliste : constituer les sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo0s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux académiques ? Prudence !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnz2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque « ambiances » de Volos : ou le concept de sérendipité appliqué à une bibliothèque éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qny7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne suis pas un numéro ! Pourquoi se créer un identifiant chercheur …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnyq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Restez connectés !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnyx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques des Ensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Architecture en ses écoles - Une encyclopédie au XXè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FDC7306"/>
+    <w:nsid w:val="C5A8999C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-bizien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9285-3101" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259298220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/crenau/ressources-documentaires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/equipe/bizien-laurence/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblio.nantes.archi.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archires.archi.fr/crenau/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zotero.org/groups/230472/umr_1563_ambiances_architectures_urbanites" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshs.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/LAUA/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/CERMA" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/CRENAU" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/AAU" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/MEM-ENSA-44/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/REVUE-LIEUX-COMMUNS/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/REVUE-TROUBLE-DANS-LES-COLLECTIONS/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labedoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://habconfine.hypotheses.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rencontreaau.hypotheses.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/actualites/2903-premiere-rencontre-auteur-chercheur/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures-alt.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/laboratoire-aau/science-ouverte/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.episciences.org/about/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Thematiques/Enseignement-superieur-et-Recherche/La-revue-Culture-et-Recherche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/fr/Thematiques/Enseignement-superieur-et-Recherche/Le-Conseil-national-de-l-enseignement-superieur-et-de-la-recherche-artistiques-et-culturels-CNESERAC" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Anne Charles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohoner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Effenterre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fries-Paiola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thilleul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aparisi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondiau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Bsaiti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Avezou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Edmond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Natal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536253v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15s7e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Millot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/131ys" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243526v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14kia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054938v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo4b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo43" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo4o" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo47" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo3s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qsmd" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qsm4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo2q" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo36" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942847v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo2f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carbonnelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo29" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960206v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo2h" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo23" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qslt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet," TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo15" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo1i" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo0n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo09" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695517v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnzy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo0w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695537v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnzx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo0s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnyq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnyx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627855v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnz2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579682v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qny7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873041v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bradel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-bizien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9285-3101" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259298220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/crenau/ressources-documentaires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/equipe/bizien-laurence/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblio.nantes.archi.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archires.archi.fr/crenau/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zotero.org/groups/230472/umr_1563_ambiances_architectures_urbanites" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshs.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/LAUA/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/CERMA" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/CRENAU" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/AAU" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/MEM-ENSA-44/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/REVUE-LIEUX-COMMUNS/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/REVUE-TROUBLE-DANS-LES-COLLECTIONS/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labedoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://habconfine.hypotheses.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rencontreaau.hypotheses.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/actualites/2903-premiere-rencontre-auteur-chercheur/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures-alt.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/laboratoire-aau/science-ouverte/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.episciences.org/about/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Thematiques/Enseignement-superieur-et-Recherche/La-revue-Culture-et-Recherche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/fr/Thematiques/Enseignement-superieur-et-Recherche/Le-Conseil-national-de-l-enseignement-superieur-et-de-la-recherche-artistiques-et-culturels-CNESERAC" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Anne Charles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohoner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Effenterre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fries-Paiola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thilleul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069160v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aparisi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondiau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Bsaiti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Avezou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Edmond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Natal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536253v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15s7e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Millot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/131ys" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243526v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14kia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo47" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo4o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo43" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo4b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo3s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qsmd" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo36" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo2q" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qsm4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carbonnelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo2h" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo23" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qslt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942847v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo2f" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet," TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo15" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo1i" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnzx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695517v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnzy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo0w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo09" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo0n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo0s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627855v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnz2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qny7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnyq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnyx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873041v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bradel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>