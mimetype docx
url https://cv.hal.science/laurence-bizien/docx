--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Bizien </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurence-bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9285-3101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">259298220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée d’études documentaires Principal du Ministère de la culture, Laurence Bizien est responsable de la </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation/bibliothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">équipe nantaise CRENAU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’UMR 1563 AAU. Elle occupe cette fonction depuis septembre 2014, après avoir dirigé la bibliothèque de l’Ecole nationale supérieure d'architecture Paris-La Villette de 2005 à 2014. Après un Diplôme d’études supérieures de l’Ecole du Louvre, elle a auparavant occupé plusieurs postes au sein du ministère, tant en musées, archives, qu’écoles d’art.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La bibliothèque recherche, spécialisée dans les ambiances architecturales et urbaines, est mutualisée avec celle de l'Ecole nationale supérieure d'architecture de Nantes depuis 2015 et propose un </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catalogue commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, interrogeable depuis 2019 dans le portail du réseau francophone de bibliothèques d’écoles nationales supérieures d’architecture et de paysage </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchiRès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La veille sur les thématiques de l'équipe était mise à disposition grâce à l'outil de curationScoop it &amp;quot;Veille du laboratoire AAU&amp;quot; jusqu'en Mai 2025. Les productions scientifiques de l'UMR, archivées depuis 2004, sont consultables sur le site </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zotero.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Correspondante IST de l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSHS CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015, Référente HAL </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2020, elle gère les trois collections de l'équipe nantaise dans les archives ouvertes HAL (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAUA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERMA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRENAU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015), qui enrichissent la collection </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL de l'UMR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, ainsi que la</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> collection DUMAS de l'Ensa Nantes.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Les collections des revues de l'équipe (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> &amp;quot;Lieux communs&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du LAUA, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble dans les collections</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;) sont aussi gérées par le CRENAU.Cet accompagnement de l'équipe à la diffusion de ses recherches, en participant par exemple à plusieurs carnets Hypothèses (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab&doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter confinés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique du sensible & mutations des espaces habités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ou en coordonnant des animations autour des &amp;quot;écritures alternatives&amp;quot; de la recherche (</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres auteur/chercheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journées d'études</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), s'entend aussi pour les pratiques de la science ouverte (données de la recherche, édition scientifique ouverte,évaluation de la recherche) dans le respect de l'</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">engagement pris par l'UMR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.  Depuis 2023, elle est référente données de la recherche  au sein du réseau des référents science ouverte NU.La veille professionelle concernant l'information scientifique, la science ouverte, de conseils méthodologiques (recherche documentaire, diffusion et valorisation des publications ...) est consultable dans le blog des documentalistes des laboratoires de recherche des écoles d'architecture et paysage </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab&doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, sous forme de lettre de veille et billets. Cette veille est en partie issue de l'actualité du compte twitter CRENAU (jusqu'en 2025), puis du compte Bluesky (</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@doccrenau.bsky.social</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Après avoir participé aux travaux du GT &amp;quot;datajournal SHS&amp;quot;, elle est membre réseau de </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la revue &amp;quot;Data & Corpus – La revue des données en SHS&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> créée en 2025.Depuis juin 2023, elle est membre du comité éditorial de la </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue Culture & Recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du ministère de la Culture et membre élue du Conseil national de l’enseignement supérieur et de la recherche artistiques et culturels (</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNESERAC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) du mandat 2023-2028.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d’esprit, changement d’état d’esprit ? Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La recherche indisciplinée, 149, pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à penser science ouverte dans un laboratoire de recherche en architecture : l’UMR CNRS Ambiances Architectures Urbanités (AAU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès ouvert est-il l’avenir des revues de recherche architecturale et urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La recherche et les revues aujourd’hui en architecture, urbanisme et paysage, 13, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.9057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03524718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds de recherche dans les écoles d'architecture : une politique documentaire en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van Effenterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Séminaire 5, décembre 2018, cahier 6, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi publier un article de données (data paper) ? Retours d’expériences de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire So-MSH! - Printemps de la Donnée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Ange-Guépin (UAR 3491); Laboratoire Ambiances, Architectures, Urbanités (AAU) - CRENAU, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation des savoirs et contributions sociétales : quel mode de diffusion, valorisation de la recherche en architecture produite dans les ENSA(P) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fries-Paiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement scientifique et culturel de la recherche architecturale : quels partenariats et dynamiques de recherche ? : Rencontres nationales de la recherche architecturale, urbaine et paysagère des ENSA(P) (Écoles nationales supérieures d’architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service de l’architecture du ministère de la Culture; Ecole nationale supérieure d'architecture de Nancy, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier un data paper en SHS ? Nous n’avons pas échoué : nous n’avons juste pas trouvé le moyen de payer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Un data journal interdisciplinaire pour les SHS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Lorraine, Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL comme archive de la vie scientifique. Retour d’expériences de AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Days@UGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, BAPSO, GRICAD, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience du laboratoire AAU. Table ronde &amp;quot;Se préparer à l'HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des correspondants HAL-UGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, BAPSO, GRICAD, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives du CRENAU : traçabilité des activités de recherche et gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Lab&amp;docs : les archives de la recherche, 12 et 13 décembre 2022, laboratoire AHTTEP (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Lab&amp;Doc, réseau ArchiRès, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique du CNRS pour la science ouverte : retours d’expérience de correspondants IST de l’InSHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Correspondants Information Scientifique et Technique (IST) de l’InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’incitation au dépôt dans HAL par les chercheurs : deux retours d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C@fés Renatis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RENATIS, Dec 2021, Paris, France. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats d'hier et d'aujourd'hui : 50 ans de collaborations au sein du réseau ArchiRès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aparisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Bsaiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques et transformation pédagogique, Séminaire annuel 2019 du réseau ArchiRès des bibliothèques francophones d'architecture et de paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d'architecture de Toulouse, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien sur nous sans nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Avezou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de la gestion des données à leur valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplément bibliographique aux actes du Congrès International sur les Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’Enquête Création d’une revue d’articles sur des jeux de données Data Journal SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peraldi-Mittelette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSH Lorraine. 2024, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de la recherche AAU-CRENAU : résultats de l’enquête sur les usages des chercheurs, doctorants et ingénieurs en matière de gestion de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche nantais Architectures Urbanités. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL et les Archives ouvertes [En ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15s7e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You recently took part in an Erasmus+ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/131ys⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et recherche en architecture : les Rencontres Lab&amp;doc, Bruxelles, 2 et 3 juin 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/14kia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres Lab&docs 2022 : les archives de la recherche, décembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche architecturale et urbaine en vidéo et podcast: Canal-U et autres ressources audiovisuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo4o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche s’écrit au quotidien ! Explorez les carnets de recherche Hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes de veille partagée (Scoop it, Pearltrees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo4b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style CasuHal : une Science ouverte décontractée et volontaire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo3s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python pour la Science Ouverte : le Baromètre de la Science Ouverte du laboratoire AAU comme cas pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qsmd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du renfort pour accompagner les « pousses » éditoriales en Open Access : REPERES (Réseau de pépinières de revues scientifiques en accès ouvert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03435671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire de docs : la mutualisation des pratiques documentaires de l'UMR AAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo2q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CasuHALathon à l’UMR AAU : retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qsm4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bureaux de la légende Lab&doc : confiné(e)s mais pas à l’arrêt !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des archives d’un laboratoire de recherche : mise en œuvre d’une politique d’archivage et de sensibilisation à l’Ecole d’architecture de Nantes – Laboratoire AAU – CRENAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo2h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le club de lecture virtuel des « Ambiances » : une communauté de lectrices/lecteurs confiné(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UMR AAU et les archives ouvertes. Bilan de 5 années d’archivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qslt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saga des Lab&docs : l'histoire en deux épisodes de la Commission recherche au sein du réseau ArchiRès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de gestion des données de la recherche dans les universités belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serio Ludere : et si vous jouiez avec vos doctorants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo1i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mir@bel : un portail web qui ne compte pas pour des prunes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnzx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCPP : l'intelligence du partage pour mieux conserver et valoriser !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnzy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques des laboratoires de recherche des écoles d’architecture : l’enquête (juin/novembre 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo0w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de docs : du CRMAA au CRENAU, la documentation nantaise des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01806931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville, Recherche, Diffusion : un centre de diffusion pour la « recherche en train de se faire » (1989-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo0n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séminaire « les politiques de l'enseignement et de la recherche » (HEnsA20) vu par une documentaliste : constituer les sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo0s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux académiques ? Prudence !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnz2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque « ambiances » de Volos : ou le concept de sérendipité appliqué à une bibliothèque éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qny7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne suis pas un numéro ! Pourquoi se créer un identifiant chercheur …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnyq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Restez connectés !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnyx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques des Ensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Architecture en ses écoles - Une encyclopédie au XXè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Bizien </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurence-bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9285-3101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">259298220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée d’études documentaires Principal du Ministère de la culture, Laurence Bizien est responsable de la </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">documentation/bibliothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">équipe nantaise CRENAU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’UMR 1563 AAU. Elle occupe cette fonction depuis septembre 2014, après avoir dirigé la bibliothèque de l’Ecole nationale supérieure d'architecture Paris-La Villette de 2005 à 2014. Après un Diplôme d’études supérieures de l’Ecole du Louvre, elle a auparavant occupé plusieurs postes au sein du ministère, tant en musées, archives, qu’écoles d’art.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La bibliothèque recherche, spécialisée dans les ambiances architecturales et urbaines, est mutualisée avec celle de l'Ecole nationale supérieure d'architecture de Nantes depuis 2015 et propose un </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catalogue commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, interrogeable depuis 2019 dans le portail du réseau francophone de bibliothèques d’écoles nationales supérieures d’architecture et de paysage </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchiRès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La veille sur les thématiques de l'équipe était mise à disposition grâce à l'outil de curationScoop it &amp;quot;Veille du laboratoire AAU&amp;quot; jusqu'en Mai 2025. Les productions scientifiques de l'UMR, archivées depuis 2004, sont consultables sur le site </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zotero.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Correspondante IST de l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSHS CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015, Référente HAL </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2020, elle gère les trois collections de l'équipe nantaise dans les archives ouvertes HAL (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAUA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERMA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRENAU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015), qui enrichissent la collection </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL de l'UMR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, ainsi que la</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> collection DUMAS de l'Ensa Nantes.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Les collections des revues de l'équipe (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> &amp;quot;Lieux communs&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du LAUA, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble dans les collections</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;) sont aussi gérées par le CRENAU.Cet accompagnement de l'équipe à la diffusion de ses recherches, en participant par exemple à plusieurs carnets Hypothèses (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab&doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter confinés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique du sensible & mutations des espaces habités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ou en coordonnant des animations autour des &amp;quot;écritures alternatives&amp;quot; de la recherche (</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres auteur/chercheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journées d'études</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), s'entend aussi pour les pratiques de la science ouverte (données de la recherche, édition scientifique ouverte,évaluation de la recherche) dans le respect de l'</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">engagement pris par l'UMR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.  Depuis 2023, elle est référente données de la recherche  au sein du réseau des référents science ouverte NU.La veille professionelle concernant l'information scientifique, la science ouverte, de conseils méthodologiques (recherche documentaire, diffusion et valorisation des publications ...) est consultable dans le blog des documentalistes des laboratoires de recherche des écoles d'architecture et paysage </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab&doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, sous forme de lettre de veille et billets. Cette veille est en partie issue de l'actualité du compte twitter CRENAU (jusqu'en 2025), puis du compte Bluesky (</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@doccrenau.bsky.social</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Après avoir participé aux travaux du GT &amp;quot;datajournal SHS&amp;quot;, elle est membre réseau de </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la revue &amp;quot;Data & Corpus – La revue des données en SHS&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> créée en 2025.Depuis juin 2023, elle est membre du comité éditorial de la </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue Culture & Recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du ministère de la Culture et membre élue du Conseil national de l’enseignement supérieur et de la recherche artistiques et culturels (</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNESERAC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) du mandat 2023-2028.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d’esprit, changement d’état d’esprit ? Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La recherche indisciplinée, 149, pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à penser science ouverte dans un laboratoire de recherche en architecture : l’UMR CNRS Ambiances Architectures Urbanités (AAU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès ouvert est-il l’avenir des revues de recherche architecturale et urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La recherche et les revues aujourd’hui en architecture, urbanisme et paysage, 13, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.9057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03524718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds de recherche dans les écoles d'architecture : une politique documentaire en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van Effenterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Séminaire 5, décembre 2018, cahier 6, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi publier un article de données (data paper) ? Retours d’expériences de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire So-MSH! - Printemps de la Donnée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Ange-Guépin (UAR 3491); Laboratoire Ambiances, Architectures, Urbanités (AAU) - CRENAU, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation des savoirs et contributions sociétales : quel mode de diffusion, valorisation de la recherche en architecture produite dans les ENSA(P) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fries-Paiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement scientifique et culturel de la recherche architecturale : quels partenariats et dynamiques de recherche ? : Rencontres nationales de la recherche architecturale, urbaine et paysagère des ENSA(P) (Écoles nationales supérieures d’architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service de l’architecture du ministère de la Culture; Ecole nationale supérieure d'architecture de Nancy, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL comme archive de la vie scientifique. Retour d’expériences de AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Days@UGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, BAPSO, GRICAD, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier un data paper en SHS ? Nous n’avons pas échoué : nous n’avons juste pas trouvé le moyen de payer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Un data journal interdisciplinaire pour les SHS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Lorraine, Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience du laboratoire AAU. Table ronde &amp;quot;Se préparer à l'HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des correspondants HAL-UGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, BAPSO, GRICAD, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives du CRENAU : traçabilité des activités de recherche et gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Lab&amp;docs : les archives de la recherche, 12 et 13 décembre 2022, laboratoire AHTTEP (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Lab&amp;Doc, réseau ArchiRès, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique du CNRS pour la science ouverte : retours d’expérience de correspondants IST de l’InSHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Correspondants Information Scientifique et Technique (IST) de l’InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’incitation au dépôt dans HAL par les chercheurs : deux retours d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C@fés Renatis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RENATIS, Dec 2021, Paris, France. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats d'hier et d'aujourd'hui : 50 ans de collaborations au sein du réseau ArchiRès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Aparisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Bsaiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques et transformation pédagogique, Séminaire annuel 2019 du réseau ArchiRès des bibliothèques francophones d'architecture et de paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d'architecture de Toulouse, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien sur nous sans nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Avezou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de la gestion des données à leur valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Anne Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplément bibliographique aux actes du Congrès International sur les Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’Enquête Création d’une revue d’articles sur des jeux de données Data Journal SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peraldi-Mittelette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSH Lorraine. 2024, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de la recherche AAU-CRENAU : résultats de l’enquête sur les usages des chercheurs, doctorants et ingénieurs en matière de gestion de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche nantais Architectures Urbanités. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL et les Archives ouvertes [En ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15s7e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[En ligne]L'architecture et l'urbanisme sur les ondes ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/1685j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05630433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You recently took part in an Erasmus+ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/131ys⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et recherche en architecture : les Rencontres Lab&amp;doc, Bruxelles, 2 et 3 juin 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/14kia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres Lab&docs 2022 : les archives de la recherche, décembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche architecturale et urbaine en vidéo et podcast: Canal-U et autres ressources audiovisuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo4o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche s’écrit au quotidien ! Explorez les carnets de recherche Hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes de veille partagée (Scoop it, Pearltrees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo4b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style CasuHal : une Science ouverte décontractée et volontaire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo3s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Python pour la Science Ouverte : le Baromètre de la Science Ouverte du laboratoire AAU comme cas pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qsmd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire de docs : la mutualisation des pratiques documentaires de l'UMR AAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo2q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du renfort pour accompagner les « pousses » éditoriales en Open Access : REPERES (Réseau de pépinières de revues scientifiques en accès ouvert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03435671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CasuHALathon à l’UMR AAU : retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qsm4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des archives d’un laboratoire de recherche : mise en œuvre d’une politique d’archivage et de sensibilisation à l’Ecole d’architecture de Nantes – Laboratoire AAU – CRENAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo2h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le club de lecture virtuel des « Ambiances » : une communauté de lectrices/lecteurs confiné(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bureaux de la légende Lab&doc : confiné(e)s mais pas à l’arrêt !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UMR AAU et les archives ouvertes. Bilan de 5 années d’archivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qslt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saga des Lab&docs : l'histoire en deux épisodes de la Commission recherche au sein du réseau ArchiRès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serio Ludere : et si vous jouiez avec vos doctorants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo1i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de gestion des données de la recherche dans les universités belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Serlet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séminaire « les politiques de l'enseignement et de la recherche » (HEnsA20) vu par une documentaliste : constituer les sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo0s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mir@bel : un portail web qui ne compte pas pour des prunes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnzx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCPP : l'intelligence du partage pour mieux conserver et valoriser !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnzy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques des laboratoires de recherche des écoles d’architecture : l’enquête (juin/novembre 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo0w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de docs : du CRMAA au CRENAU, la documentation nantaise des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01806931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville, Recherche, Diffusion : un centre de diffusion pour la « recherche en train de se faire » (1989-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qo0n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux académiques ? Prudence !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnz2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque « ambiances » de Volos : ou le concept de sérendipité appliqué à une bibliothèque éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qny7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne suis pas un numéro ! Pourquoi se créer un identifiant chercheur …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnyq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Restez connectés !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qnyx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques des Ensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Architecture en ses écoles - Une encyclopédie au XXè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5A8999C"/>
+    <w:nsid w:val="F52F0CA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-bizien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9285-3101" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259298220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/crenau/ressources-documentaires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/equipe/bizien-laurence/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblio.nantes.archi.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archires.archi.fr/crenau/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zotero.org/groups/230472/umr_1563_ambiances_architectures_urbanites" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshs.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/LAUA/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/CERMA" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/CRENAU" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/AAU" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/MEM-ENSA-44/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/REVUE-LIEUX-COMMUNS/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/REVUE-TROUBLE-DANS-LES-COLLECTIONS/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labedoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://habconfine.hypotheses.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rencontreaau.hypotheses.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/actualites/2903-premiere-rencontre-auteur-chercheur/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures-alt.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/laboratoire-aau/science-ouverte/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.episciences.org/about/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Thematiques/Enseignement-superieur-et-Recherche/La-revue-Culture-et-Recherche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/fr/Thematiques/Enseignement-superieur-et-Recherche/Le-Conseil-national-de-l-enseignement-superieur-et-de-la-recherche-artistiques-et-culturels-CNESERAC" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Anne Charles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohoner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Effenterre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fries-Paiola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thilleul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069160v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aparisi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondiau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Bsaiti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Avezou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Edmond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Natal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536253v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15s7e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Millot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/131ys" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243526v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14kia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo47" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo4o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo43" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo4b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo3s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qsmd" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo36" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo2q" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qsm4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carbonnelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo2h" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo23" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qslt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942847v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo2f" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet," TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo15" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo1i" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnzx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695517v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnzy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo0w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo09" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo0n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo0s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627855v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnz2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qny7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnyq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnyx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873041v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bradel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-bizien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9285-3101" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259298220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/crenau/ressources-documentaires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/equipe/bizien-laurence/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblio.nantes.archi.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archires.archi.fr/crenau/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zotero.org/groups/230472/umr_1563_ambiances_architectures_urbanites" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshs.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/LAUA/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/CERMA" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/CRENAU" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/AAU" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/MEM-ENSA-44/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/REVUE-LIEUX-COMMUNS/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/REVUE-TROUBLE-DANS-LES-COLLECTIONS/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labedoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://habconfine.hypotheses.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rencontreaau.hypotheses.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/actualites/2903-premiere-rencontre-auteur-chercheur/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures-alt.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/laboratoire-aau/science-ouverte/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.episciences.org/about/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Thematiques/Enseignement-superieur-et-Recherche/La-revue-Culture-et-Recherche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/fr/Thematiques/Enseignement-superieur-et-Recherche/Le-Conseil-national-de-l-enseignement-superieur-et-de-la-recherche-artistiques-et-culturels-CNESERAC" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Anne Charles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohoner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Effenterre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fries-Paiola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thilleul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aparisi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondiau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Bsaiti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Avezou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Edmond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Natal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536253v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15s7e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1685j" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Millot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/131ys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243526v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14kia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo47" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo4o" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo43" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo4b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo3s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qsmd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo2q" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo36" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qsm4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960206v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo2h" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo23" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carbonnelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo29" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qslt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo2f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277152v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo1i" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Serlet," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo15" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo0s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnzx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnzy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444998v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo0w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo09" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877508v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qo0n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627855v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnz2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579682v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qny7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnyq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qnyx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579685v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bradel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dumont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>