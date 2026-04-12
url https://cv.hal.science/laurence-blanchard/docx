--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -939,252 +939,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of SOS-Dependent and SOS-Independent Regulation of DNA Repair Genes in Radiation-Resistant Deinococcus Bacteria</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Root responses to aluminium and iron stresses require the SIZ1 SUMO ligase to modulate the STOP1 transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Have</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Le Poder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10040924⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108, pp.1507-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371294v1</w:t>
+                <w:t xml:space="preserve">hal-03412552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root responses to aluminium and iron stresses require the SIZ1 SUMO ligase to modulate the STOP1 transcription factor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coexistence of SOS-Dependent and SOS-Independent Regulation of DNA Repair Genes in Radiation-Resistant Deinococcus Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 108, pp.1507-1521. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.15525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10040924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412552v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox signaling through zinc activates the radiation response in Deinococcus bacteria</w:t>
               </w:r>
@@ -4372,51 +4372,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD008913"/>
+    <w:nsid w:val="E763AE34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4603,51 +4603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-blanchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1954-6137" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224629956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABB-4062-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carassus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04710727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Henri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2023-0074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04338847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2845" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Del Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030561" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyoung Jeong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyun Jung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Kyu Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071148" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040924" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Have" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Poder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15525" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Magerand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84026-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz252" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02315882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I. Siponen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eugenie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martin-Arevalillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz883" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangyong Lim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01954061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid Hertal-Aas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Oughton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146645318756844" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01713005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.477" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Ouahrani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Marok" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12596" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouthier de La Tour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ludanyi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Devigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000186" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brandelet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12774" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marie Passot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toueille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mirabella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300249" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFP4DH1C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sahinovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-11-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boisnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT0C75BM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dulermo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000434" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06861.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Ringkj&#248;bing Jensen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Houben" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W H Ruigrok" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja801332d" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T4SKC0W0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Bersch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackledge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2510787.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruschi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1995.tb07875.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Qian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noailly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320708v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollock" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voordouw" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320698v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223343v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28849-4.00084-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Luca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48327-6_4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-99691-1_4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-blanchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1954-6137" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224629956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABB-4062-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carassus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04710727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Henri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2023-0074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04338847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2845" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Del Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030561" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyoung Jeong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyun Jung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Kyu Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071148" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Have" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Poder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15525" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040924" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Magerand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84026-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz252" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02315882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I. Siponen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eugenie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martin-Arevalillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz883" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangyong Lim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01954061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid Hertal-Aas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Oughton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146645318756844" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01713005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.477" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Ouahrani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Marok" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12596" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouthier de La Tour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ludanyi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Devigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000186" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brandelet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12774" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marie Passot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toueille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mirabella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300249" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFP4DH1C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sahinovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-11-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boisnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT0C75BM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dulermo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000434" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06861.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Ringkj&#248;bing Jensen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Houben" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W H Ruigrok" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja801332d" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T4SKC0W0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Bersch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackledge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2510787.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruschi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1995.tb07875.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Qian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noailly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320708v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollock" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voordouw" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320698v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223343v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28849-4.00084-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Luca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48327-6_4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-99691-1_4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>