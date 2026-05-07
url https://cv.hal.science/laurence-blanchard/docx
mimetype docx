--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -4372,51 +4372,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E763AE34"/>
+    <w:nsid w:val="E0C880C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>