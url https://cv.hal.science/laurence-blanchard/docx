--- v2 (2026-05-07)
+++ v3 (2026-05-29)
@@ -1,4317 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4266 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence BLANCHARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurence-blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1954-6137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">224629956</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=lvUWk-gAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABB-4062-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of a cysteine tetrad in the recycling mechanism of methionine sulfoxide reductase A from radiation-tolerant Deinococcus bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Carassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1873 (3), pp.141063. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbapap.2025.141063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of the stress‐responsive CDSP32 thioredoxin in the modulation of chloroplast ATP‐synthase activity in Solanum tuberosum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Viola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.15101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04710727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA repair and oxidative stress defense systems in radiation-resistant &amp;lt;i&amp;gt;Deinococcus murrayi&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjm-2023-0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effects of different human disturbances on multifaceted biodiversity indices in freshwater fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaêl Grenouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (4), pp.e2845. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiol Reductases in Deinococcus Bacteria and Roles in Stress Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Del Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (3), pp.561. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox11030561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root responses to aluminium and iron stresses require the SIZ1 SUMO ligase to modulate the STOP1 transcription factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Have</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Le Poder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.1507-1521. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.15525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of SOS-Dependent and SOS-Independent Regulation of DNA Repair Genes in Radiation-Resistant Deinococcus Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.924. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells10040924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox signaling through zinc activates the radiation response in Deinococcus bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Magerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Bacilliredoxin AbxC Plays a Role in Responding to Oxidative Stress in Radiation-Resistant Bacterium Deinococcus radiodurans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyoung Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong-Hyun Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Kyu Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.1148. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox10071148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the redox status of plant 2-Cys peroxiredoxins in relation to species and light cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cerveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (18), pp.5003-5016. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure of the transcriptional repressor DdrO: insight into the metalloprotease/repressor-controlled radiation response in Deinococcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina I. Siponen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Magerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eugenie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Martin-Arevalillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (21), pp.11403-11417. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02315882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation and diversity of radiation and oxidative stress resistance mechanisms in Deinococcus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangyong Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong-Hyun Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.19-52. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuy037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01950873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensitivity and transgenerational effects in non-human species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Adam-Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turid Hertal-Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Oughton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the ICRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (3-4), pp.327-341. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0146645318756844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01954061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation and diversity of the IrrE/DdrO-controlled radiation response in radiation-resistant Deinococcus bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (4), pp.477 - 477. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological relevance of plant 2-Cys peroxiredoxin overoxidation level and oligomerization status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cerveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Ouahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Marok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.103-119. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The abundant and essential HU proteins in Deinococcus deserti and Deinococcus radiodurans are translated from leaderless mRNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouthier de La Tour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dulermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Ludanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 161 (12), pp.2410-22. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.000186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation response in D einococcus deserti : IrrE is a metalloprotease that cleaves repressor protein DdrO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Ludanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dulermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Brandelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (2), pp.434-449. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mmi.12774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA sequencing and proteogenomics reveal the importance of leaderless mRNAs in the radiation-tolerant bacterium $Deinococcus\ deserti$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Ludanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.932-948. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major soluble proteome changes in Deinococcus deserti over the earliest stages following gamma-ray irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sahinovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteome Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-5956-11-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative proteomics reveals key proteins recruited at the nucleoid of Deinococcus after irradiation-induced DNA damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouthier de La Tour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mirabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (23-24), pp.3457-3469. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201300249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative proteomic approach to better define Deinococcus nucleoid specificities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mirabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouthier de La Tour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (9), pp.2588-600. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutagenic lesion bypass and two functionally different RecA proteins in Deinococcus deserti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dulermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (1), pp.194-208. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06861.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance of proteomics and genomics to unravel the specificities of Sahara bacterium Deinococcus deserti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dulermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.e1000434. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative conformational analysis of partially folded proteins from residual dipolar couplings: application to the molecular recognition element of Sendai virus nucleoprotein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malene Ringkjøbing Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaartje Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob W H Ruigrok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (25), pp.8055-61. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja801332d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 H‐NMR study of the structural influence of Y64 substitution in Desulfovibrio vulgaris Hildenborough cytochrome c 553</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blackledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 251 (3), pp.787-794. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1432-1327.1998.2510787.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of the formate dehydrogenase from Desulfovibrio vulgaris Hildenborough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bruschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 133 (1-2), pp.143-149. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.1995.tb07875.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Overexpression of Desulfovibrio vulgaris Hildenborough cytochrome c553 in Desulfovibrio desulfuricans G200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Voordouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 218, pp.293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular electron transfer in ferredoxin II from Desulfovibrio desulfuricans Norway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 1144, pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular electron transfer in ferredoxin II from Desulfovibrio desulfuricans Norway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 1144, pp.125-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IrrE peptidase (Deinococcus sp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Proteolytic Enzymes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.587-590, 2025, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-28849-4.00084-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Adaptation to Hot and Dry Deserts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Heulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaption of Microbial Life to Environmental Extremes: Novel Research Results and Application, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.75-98, 2017, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48327-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial adaptation to hot and dry deserts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Heulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaption of Microbial Life to Environmental Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Vienna, pp.69-85, 2012, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-211-99691-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4372,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0C880C6"/>
+    <w:nsid w:val="05F70F30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4603,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-blanchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1954-6137" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224629956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABB-4062-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carassus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04710727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Henri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2023-0074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04338847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2845" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Del Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030561" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyoung Jeong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyun Jung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Kyu Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071148" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Have" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Poder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15525" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040924" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Magerand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84026-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz252" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02315882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I. Siponen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eugenie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martin-Arevalillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz883" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangyong Lim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01954061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid Hertal-Aas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Oughton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146645318756844" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01713005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.477" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Ouahrani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Marok" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12596" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouthier de La Tour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ludanyi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Devigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000186" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brandelet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12774" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marie Passot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toueille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mirabella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300249" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFP4DH1C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sahinovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-11-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boisnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT0C75BM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dulermo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000434" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06861.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Ringkj&#248;bing Jensen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Houben" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W H Ruigrok" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja801332d" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T4SKC0W0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Bersch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackledge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2510787.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruschi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1995.tb07875.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Qian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noailly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320708v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollock" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voordouw" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320698v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223343v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28849-4.00084-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Luca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48327-6_4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-99691-1_4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-blanchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1954-6137" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224629956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=lvUWk-gAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABB-4062-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carassus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04710727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Henri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2023-0074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04338847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2845" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Del Rey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030561" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Have" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Poder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15525" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040924" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Magerand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84026-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyoung Jeong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyun Jung" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Kyu Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerveau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz252" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02315882v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I. Siponen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eugenie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martin-Arevalillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz883" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950873v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangyong Lim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01954061v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid Hertal-Aas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Oughton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146645318756844" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01713005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.477" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Ouahrani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Marok" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12596" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouthier de La Tour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ludanyi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Devigne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000186" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brandelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12774" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu069" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sahinovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-11-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marie Passot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toueille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mirabella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300249" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFP4DH1C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boisnard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT0C75BM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011012v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06861.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dulermo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000434" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337329v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Ringkj&#248;bing Jensen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Houben" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W H Ruigrok" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja801332d" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T4SKC0W0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Bersch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackledge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2510787.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruschi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1995.tb07875.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollock" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voordouw" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Qian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noailly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313580v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223343v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28849-4.00084-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040518v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Luca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48327-6_4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011043v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-99691-1_4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>