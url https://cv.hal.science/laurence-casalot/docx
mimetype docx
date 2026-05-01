--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -584,265 +584,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modicisalibacter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial Bioluminescence: Light Emission in Photobacterium phosphoreum Is Not Under Quorum-Sensing Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Tanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben-Ali-Gam Zouhair</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Casalot</w:t>
+                <w:t xml:space="preserve">Chloé Baumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Labat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria (BMSAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118960608.gbm01717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884023v1</w:t>
+                <w:t xml:space="preserve">hal-02055577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Bioluminescence: Light Emission in Photobacterium phosphoreum Is Not Under Quorum-Sensing Control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modicisalibacter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Baumas</w:t>
+                <w:t xml:space="preserve">Ben-Ali-Gam Zouhair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Garel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria (BMSAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781118960608.gbm01717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055577v1</w:t>
+                <w:t xml:space="preserve">hal-02884023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and plant-part isotopic and biochemical variation in Posidonia oceanica</w:t>
               </w:r>
@@ -956,1370 +956,1370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production by the hyperthermophilic bacterium Thermotoga maritima Part II: modeling and experimental approaches for hydrogen production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Auria</w:t>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boileau</w:t>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Davidson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Christen</w:t>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-016-0681-0⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479043v1</w:t>
+                <w:t xml:space="preserve">hal-01408722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Martini</w:t>
+                <w:t xml:space="preserve">Thermanaeromonas burensis sp nov., a thermophilic anaerobe isolated from a subterranean clay environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Ben Ali Gam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Michotey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Casalot</w:t>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+                <w:t xml:space="preserve">Sophia Necib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.445-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.000739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408722v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermanaeromonas burensis sp nov., a thermophilic anaerobe isolated from a subterranean clay environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilisporobacter senegalensis gen. nov., sp nov., an anaerobic bacterium isolated from tropical shea cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouhaier Ben Ali Gam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Daumas</w:t>
+                <w:t xml:space="preserve">Abdoulaye Thioye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bartoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophia Necib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66, pp.445-449. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.000739⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 66, pp.1383-1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.000889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409620v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisporobacter senegalensis gen. nov., sp nov., an anaerobic bacterium isolated from tropical shea cake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen production by the hyperthermophilic bacterium Thermotoga maritima part I: effects of sulfured nutriments, with thiosulfate as model, on hydrogen production and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick Mbengue</w:t>
+                <w:t xml:space="preserve">Laurence Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Thioye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manon Bartoli</w:t>
+                <w:t xml:space="preserve">Pierre Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 66, pp.1383-1388. </w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.000889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13068-016-0678-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409621v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production by the hyperthermophilic bacterium Thermotoga maritima part I: effects of sulfured nutriments, with thiosulfate as model, on hydrogen production and growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen production by the hyperthermophilic bacterium Thermotoga maritima Part II: modeling and experimental approaches for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Boileau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Céline Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9, </w:t>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-016-0678-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13068-016-0681-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443237v1</w:t>
+                <w:t xml:space="preserve">hal-03479043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical, Transcriptional and Translational Evidences of the Phenol-meta-Degradation Pathway by the Hyperthermophilic Sulfolobus solfataricus 98/2</w:t>
+                <w:t xml:space="preserve">Desulfosporosinus burensis sp. nov., a spore-forming, mesophilic, sulfate-reducing bacterium isolated from a deep clay environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Comte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+                <w:t xml:space="preserve">Bruno Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
+                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lorquin</w:t>
+                <w:t xml:space="preserve">Agnes Vinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (12), pp.e82397. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (Pt 2), pp.593-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.035238-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999455v1</w:t>
+                <w:t xml:space="preserve">hal-00808229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Hydrostatic Pressure on Growth and Luminescence of a Moderately-Piezophilic Luminous Bacteria Photobacterium phosphoreum ANT-2200</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochemical, Transcriptional and Translational Evidences of the Phenol-meta-Degradation Pathway by the Hyperthermophilic Sulfolobus solfataricus 98/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Al Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Garel</w:t>
+                <w:t xml:space="preserve">Alexia Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Nerini</w:t>
+                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grossi</w:t>
+                <w:t xml:space="preserve">Jean Lorquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66580. </w:t>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e82397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988033v1</w:t>
+                <w:t xml:space="preserve">hal-00999455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desulfosporosinus burensis sp. nov., a spore-forming, mesophilic, sulfate-reducing bacterium isolated from a deep clay environment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Hydrostatic Pressure on Growth and Luminescence of a Moderately-Piezophilic Luminous Bacteria Photobacterium phosphoreum ANT-2200</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mayeux</w:t>
+                <w:t xml:space="preserve">Badr Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurie Casalot</w:t>
+                <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Vinsot</w:t>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 63 (Pt 2), pp.593-8. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.035238-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808229v1</w:t>
+                <w:t xml:space="preserve">hal-01988033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of aerobic phenol biodegradation by the acidophilic and hyperthermophilic archaeon Sulfolobus solfataricus 98/2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methanogenic octadecene degradation by syntrophic enrichment culture from brackish sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Vega</w:t>
+                <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Auria</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Matheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2011.12.012⟩</w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (5), pp.561-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00284-012-0195-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709293v1</w:t>
+                <w:t xml:space="preserve">hal-00740729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanogenic octadecene degradation by syntrophic enrichment culture from brackish sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
+                <w:t xml:space="preserve">Kinetics of aerobic phenol biodegradation by the acidophilic and hyperthermophilic archaeon Sulfolobus solfataricus 98/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Matheron</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Auria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 65 (5), pp.561-7. </w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62, pp.56-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00284-012-0195-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2011.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740729v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of different alkane hydroxylase systems in Rhodococcus ruber strain SP2B, an hexane-degrading actinomycete</w:t>
               </w:r>
@@ -2331,51 +2331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Pol Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2491,51 +2491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Zabeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 299 (2), pp.255 - 260. </w:t>
@@ -2586,77 +2586,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized conditions for the synthesis of vanillic acid under hypersaline conditions by Halomonas elongata DSM 2581(T) resting cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdelkafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Ben Ali Gam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2732,90 +2732,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconversion of tyrosol into hydroxytyrosol and 3,4-dihydroxyphenylacetic acid under hypersaline conditions by the new Halomonas sp. strain HTB24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Pol Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 276 (1), pp.26 - 33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2862,90 +2862,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of ethanol on growth, laccase production and protease activity in Pycnoporus cinnabarinus ss3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (1-2), pp.162-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3043,51 +3043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 56 (11), pp.2511 - 2516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3147,77 +3147,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdelkafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Ben Ali Gam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 262, pp.115-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3277,51 +3277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Halaouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3423,77 +3423,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Auria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 40 (10), pp.3365-3371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3584,51 +3584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of bacterium strains for the preparation of metallic biocatalysts, in particular for the preparation of palladium biocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,51 +3779,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55E870B6"/>
+    <w:nsid w:val="0E6C4020"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4010,51 +4010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-casalot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4191-6889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312350X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05387532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Valette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36080-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03273193v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Vangrevelynghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2021.102558" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3757-2020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Ali-Gam Zouhair" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01717" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baumas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00365" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.18660" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03479043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Auria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boileau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casalot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Christen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0681-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ben Ali Gam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Necib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000739" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Mbengue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Thioye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000889" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boileau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0678-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorquin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082397" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mayeux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinsot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.035238-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Vega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2011.12.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S6F2JKZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740729v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Matheron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-012-0195-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G6KJWK4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04592.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Walther" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zabeti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01759.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdelkafi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-007-9523-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TG1N389C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00896.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Meza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2006.12.018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H76K68DJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825492v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casalot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorquin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64368-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sayadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00381.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Halaouli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-005-0109-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C8D3D66995E94360A58894CCBCA65BF69571C54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677375v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2005.03.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3Q637LP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Philip" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belaich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Macaskie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-casalot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4191-6889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312350X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05387532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Valette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36080-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03273193v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Vangrevelynghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2021.102558" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3757-2020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00365" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Ali-Gam Zouhair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01717" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.18660" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ben Ali Gam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daumas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Necib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000739" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Mbengue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Thioye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000889" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boileau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Auria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casalot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Christen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0678-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03479043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boileau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0681-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mayeux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinsot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.035238-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorquin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082397" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740729v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Matheron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-012-0195-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G6KJWK4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Vega" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2011.12.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S6F2JKZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04592.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Walther" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zabeti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01759.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdelkafi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-007-9523-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TG1N389C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00896.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Meza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2006.12.018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H76K68DJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825492v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casalot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorquin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64368-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sayadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00381.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Halaouli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-005-0109-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C8D3D66995E94360A58894CCBCA65BF69571C54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677375v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2005.03.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3Q637LP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Philip" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belaich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Macaskie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>