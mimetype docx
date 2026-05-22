--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -584,265 +584,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Bioluminescence: Light Emission in Photobacterium phosphoreum Is Not Under Quorum-Sensing Control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modicisalibacter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Baumas</w:t>
+                <w:t xml:space="preserve">Ben-Ali-Gam Zouhair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Garel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria (BMSAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781118960608.gbm01717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055577v1</w:t>
+                <w:t xml:space="preserve">hal-02884023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modicisalibacter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial Bioluminescence: Light Emission in Photobacterium phosphoreum Is Not Under Quorum-Sensing Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Tanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben-Ali-Gam Zouhair</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Casalot</w:t>
+                <w:t xml:space="preserve">Chloé Baumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Labat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria (BMSAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118960608.gbm01717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884023v1</w:t>
+                <w:t xml:space="preserve">hal-02055577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and plant-part isotopic and biochemical variation in Posidonia oceanica</w:t>
               </w:r>
@@ -956,1370 +956,1370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen production by the hyperthermophilic bacterium Thermotoga maritima Part II: modeling and experimental approaches for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Michotey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Casalot</w:t>
+                <w:t xml:space="preserve">Richard Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Céline Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Casalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-016-0681-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408722v1</w:t>
+                <w:t xml:space="preserve">hal-03479043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermanaeromonas burensis sp nov., a thermophilic anaerobe isolated from a subterranean clay environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Ben Ali Gam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Necib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66, pp.445-449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijsem.0.000739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisporobacter senegalensis gen. nov., sp nov., an anaerobic bacterium isolated from tropical shea cake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Labat</w:t>
+                <w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manon Bartoli</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.000889⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409621v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production by the hyperthermophilic bacterium Thermotoga maritima part I: effects of sulfured nutriments, with thiosulfate as model, on hydrogen production and growth</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobilisporobacter senegalensis gen. nov., sp nov., an anaerobic bacterium isolated from tropical shea cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Casalot</w:t>
+                <w:t xml:space="preserve">Malick Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Christen</w:t>
+                <w:t xml:space="preserve">Abdoulaye Thioye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Casalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9, </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.1383-1388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-016-0678-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.000889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443237v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production by the hyperthermophilic bacterium Thermotoga maritima Part II: modeling and experimental approaches for hydrogen production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Hydrogen production by the hyperthermophilic bacterium Thermotoga maritima part I: effects of sulfured nutriments, with thiosulfate as model, on hydrogen production and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.268. </w:t>
+              <w:t xml:space="preserve">, 2016, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-016-0681-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13068-016-0678-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479043v1</w:t>
+                <w:t xml:space="preserve">hal-01443237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desulfosporosinus burensis sp. nov., a spore-forming, mesophilic, sulfate-reducing bacterium isolated from a deep clay environment.</w:t>
+                <w:t xml:space="preserve">Biochemical, Transcriptional and Translational Evidences of the Phenol-meta-Degradation Pathway by the Hyperthermophilic Sulfolobus solfataricus 98/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mayeux</w:t>
+                <w:t xml:space="preserve">Alexia Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurie Casalot</w:t>
+                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Vinsot</w:t>
+                <w:t xml:space="preserve">Jean Lorquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 63 (Pt 2), pp.593-8. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e82397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.035238-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808229v1</w:t>
+                <w:t xml:space="preserve">hal-00999455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical, Transcriptional and Translational Evidences of the Phenol-meta-Degradation Pathway by the Hyperthermophilic Sulfolobus solfataricus 98/2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Hydrostatic Pressure on Growth and Luminescence of a Moderately-Piezophilic Luminous Bacteria Photobacterium phosphoreum ANT-2200</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Comte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+                <w:t xml:space="preserve">Badr Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
+                <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lorquin</w:t>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (12), pp.e82397. </w:t>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999455v1</w:t>
+                <w:t xml:space="preserve">hal-01988033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Hydrostatic Pressure on Growth and Luminescence of a Moderately-Piezophilic Luminous Bacteria Photobacterium phosphoreum ANT-2200</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Desulfosporosinus burensis sp. nov., a spore-forming, mesophilic, sulfate-reducing bacterium isolated from a deep clay environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Al Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Garel</w:t>
+                <w:t xml:space="preserve">Bruno Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Nerini</w:t>
+                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grossi</w:t>
+                <w:t xml:space="preserve">Agnes Vinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66580. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (Pt 2), pp.593-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.035238-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988033v1</w:t>
+                <w:t xml:space="preserve">hal-00808229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanogenic octadecene degradation by syntrophic enrichment culture from brackish sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of aerobic phenol biodegradation by the acidophilic and hyperthermophilic archaeon Sulfolobus solfataricus 98/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
+                <w:t xml:space="preserve">Armando Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Matheron</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Auria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00284-012-0195-3⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62, pp.56-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2011.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740729v1</w:t>
+                <w:t xml:space="preserve">hal-00709293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of aerobic phenol biodegradation by the acidophilic and hyperthermophilic archaeon Sulfolobus solfataricus 98/2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Christen</w:t>
+                <w:t xml:space="preserve">Methanogenic octadecene degradation by syntrophic enrichment culture from brackish sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Vega</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Auria</w:t>
+                <w:t xml:space="preserve">Robert Matheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 62, pp.56-61. </w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (5), pp.561-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2011.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00284-012-0195-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709293v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of different alkane hydroxylase systems in Rhodococcus ruber strain SP2B, an hexane-degrading actinomycete</w:t>
               </w:r>
@@ -2331,51 +2331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Pol Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2491,51 +2491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Zabeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 299 (2), pp.255 - 260. </w:t>
@@ -2586,77 +2586,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized conditions for the synthesis of vanillic acid under hypersaline conditions by Halomonas elongata DSM 2581(T) resting cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdelkafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Ben Ali Gam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2713,299 +2713,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconversion of tyrosol into hydroxytyrosol and 3,4-dihydroxyphenylacetic acid under hypersaline conditions by the new Halomonas sp. strain HTB24</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Role of ethanol on growth, laccase production and protease activity in Pycnoporus cinnabarinus ss3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casalot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Lorquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2007.00896.x⟩</w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (1-2), pp.162-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2006.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825490v1</w:t>
+                <w:t xml:space="preserve">hal-02657065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ethanol on growth, laccase production and protease activity in Pycnoporus cinnabarinus ss3</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Bioconversion of tyrosol into hydroxytyrosol and 3,4-dihydroxyphenylacetic acid under hypersaline conditions by the new Halomonas sp. strain HTB24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Pol Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2006.12.018⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 276 (1), pp.26 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2007.00896.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02657065v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinobacter vinifirmus sp. nov., a moderately halophilic bacterium isolated from a wine-barrel-decalcification wastewater</w:t>
               </w:r>
@@ -3043,51 +3043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 56 (11), pp.2511 - 2516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3147,77 +3147,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Abdelkafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Ben Ali Gam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 262, pp.115-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3277,77 +3277,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Halaouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (5), pp.580-589. </w:t>
@@ -3397,103 +3397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laccase production by &amp;lt;em&amp;gt;Pycnoporus cinnabarinus&amp;lt;/em&amp;gt; grown on sugar-cane bagasse: Influence of ethanol vapors as inducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Auria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 40 (10), pp.3365-3371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3584,51 +3584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of bacterium strains for the preparation of metallic biocatalysts, in particular for the preparation of palladium biocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,51 +3779,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E6C4020"/>
+    <w:nsid w:val="80965410"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4010,51 +4010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-casalot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4191-6889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312350X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05387532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Valette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36080-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03273193v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Vangrevelynghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2021.102558" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3757-2020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00365" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Ali-Gam Zouhair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01717" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.18660" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ben Ali Gam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daumas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Necib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000739" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Mbengue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Thioye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000889" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boileau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Auria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casalot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Christen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0678-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03479043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boileau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0681-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mayeux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinsot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.035238-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorquin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082397" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740729v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Matheron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-012-0195-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G6KJWK4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Vega" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2011.12.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S6F2JKZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04592.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Walther" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zabeti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01759.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdelkafi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-007-9523-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TG1N389C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00896.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Meza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2006.12.018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H76K68DJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825492v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casalot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorquin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64368-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sayadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00381.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Halaouli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-005-0109-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C8D3D66995E94360A58894CCBCA65BF69571C54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677375v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2005.03.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3Q637LP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Philip" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belaich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Macaskie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-casalot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4191-6889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312350X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05387532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Valette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36080-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03273193v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Vangrevelynghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsigen.2021.102558" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3757-2020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Ali-Gam Zouhair" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01717" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baumas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00365" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.18660" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03479043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Auria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boileau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casalot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Christen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0681-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ben Ali Gam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Necib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000739" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Mbengue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Thioye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000889" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boileau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0678-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorquin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082397" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mayeux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinsot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.035238-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Vega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2011.12.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S6F2JKZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740729v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Matheron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-012-0195-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G6KJWK4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04592.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Walther" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zabeti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01759.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdelkafi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-007-9523-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TG1N389C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Meza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2006.12.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H76K68DJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00896.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825492v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casalot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorquin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64368-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sayadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00381.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Halaouli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-005-0109-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C8D3D66995E94360A58894CCBCA65BF69571C54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677375v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2005.03.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3Q637LP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Philip" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belaich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Macaskie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>