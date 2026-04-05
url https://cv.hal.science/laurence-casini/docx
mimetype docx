--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Casini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of articulatory rehearsal on dual-retrieval processes in semantically related list recall: A comparison between 8- and 10-year-old children and young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 262, pp.106403. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2025.106403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common electrophysiological signatures of relative magnitude in both space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mieulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Smigasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Korolczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-23391-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of reducing attentional resources on selective suppression in the Simon task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.174702182210924. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218221092421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociable effects of positive feedback on the capture and inhibition of impulsive behavior in adolescents with ADHD versus typically developing adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09297049.2022.2100882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du contrôle impulsif chez les adolescents avec un trouble de l’attention avec hyperactivité (TDAH) ayant suivi une thérapie cognitive comportementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (2), pp.148-154. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2021.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger impulse capture and impaired inhibition of prepotent action in children with ADHD performing a Simon task: an electromyographic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Is Temporal Processing Affected in Children with Attention-deficit/hyperactivity Disorder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos de Los Reyes Aragón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (4), pp.246-261. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/87565641.2020.1764566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of zolpidem on cognitive function and postural control at high altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Séchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Banco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (10), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sleep/zsy153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Performance Enhancement Induced by Caffeine, Carbohydrate and Guarana Mouth Rinsing during Submaximal Exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pomportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanick Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Davranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu9060589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's about time: revisiting temporal processing deficits in dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pech-Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/desc.12530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive functions and cerebral oxygenation changes during acute and prolonged hypoxic exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick J. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164 (A), pp.189-197. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Odors on Time Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.181 - 181. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Extraction and Single Trial Analysis of Regions Contributing to Erroneous Feedback Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.146-158. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering interference control in adults with ADHD by using distribution analyses and electromyographic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2015.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking EEG signals, brain functions and mental operations: Advantages of the Laplacian transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Carbonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (3, SI), pp.221-232. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal resolutions of EEG: Is it really black and white? A scalp current density view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hasbroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (3), pp.210-220. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Corsica–Sardinia Batholith and late-orogenic shearing of the Variscides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oggiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 646 (65–78), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Task Paradigm to Study the Interference Reduction in the Simon Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and correcting partial errors: Evidence for efficient control without conscious access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hasbroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (3), pp.970 - 982. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13415-013-0232-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Permian 90° clockwise rotation of the Maures–Estérel–Corsica–Sardinia block confirmed by new palaeomagnetic data and followed by a Triassic 60° clockwise rotation. In: Schulmann, K., Martínez Catalán, J. R., Lardeaux, J. M., Janoušek, V. & Oggiano, G. (eds) The Variscan Orogeny: Extent, Timescale and the Formation of the European Crust.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Oggiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Schulmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 405, pp.333-362. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP405.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive structure of time estimation impairments in adults with attention deficit hyperactivity disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Lopera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643294.2013.842548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does one night of sleep deprivation affect the internal clock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ramdani-Beauvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borís Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2, SI), pp.275-283. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMAs: Neural Substrate of the Temporal Accumulator?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.35. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnint.2011.00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech perception engages a general timer: Evidence from a divided attention word identification task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (2), pp.318 - 322. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the velocity of illusory hand movement and strength of MEG signals in human primary motor cortex and left angular gyrus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roll Jp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Romaiguère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 186 (186), pp.349-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical correlates of illusory hand movement perception in humans : a MEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Romaiguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, In Press, 8pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical correlates of illusory hand movement perception in humans: A MEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Romaiguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1121, pp.200-206. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2006.08.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinaesthesia activates both motor and parietal cortical areas in humans : a parametric fMRI study. Cognit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Romaiguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Roll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation between activation and attention effects in time estimation: implications for internal clock models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.195-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple approaches to investigate the existence of an internal clock using attentional resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation Between Level of Prefrontal Activity and Subject’s Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Giard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of divided attention on temporal processing in patients with lesions of the cerebellum or frontal lobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B. Ivry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supplementary motor area in motor and sensory timing: evidence from slow brain potential changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basic pattern of activation in motor and sensory temporal tasks: positron emission tomography data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of attention manipulation on judgments of duration and of intensity in the visual modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the level of prefrontal activity provide an index of performance in humans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Activation Induced by Estimation of Duration: A PET Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Pouthas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled attention sharing influences time estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche modèle mixte pour la classification supervisée de signaux électrophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Spinnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Torrésani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44èmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, May 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Casini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of articulatory rehearsal on dual-retrieval processes in semantically related list recall: A comparison between 8- and 10-year-old children and young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 262, pp.106403. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2025.106403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common electrophysiological signatures of relative magnitude in both space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mieulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Smigasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Korolczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-23391-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of reducing attentional resources on selective suppression in the Simon task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.174702182210924. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218221092421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociable effects of positive feedback on the capture and inhibition of impulsive behavior in adolescents with ADHD versus typically developing adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09297049.2022.2100882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du contrôle impulsif chez les adolescents avec un trouble de l’attention avec hyperactivité (TDAH) ayant suivi une thérapie cognitive comportementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (2), pp.148-154. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2021.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger impulse capture and impaired inhibition of prepotent action in children with ADHD performing a Simon task: an electromyographic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Is Temporal Processing Affected in Children with Attention-deficit/hyperactivity Disorder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos de Los Reyes Aragón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (4), pp.246-261. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/87565641.2020.1764566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of zolpidem on cognitive function and postural control at high altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Séchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Banco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (10), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sleep/zsy153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Performance Enhancement Induced by Caffeine, Carbohydrate and Guarana Mouth Rinsing during Submaximal Exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pomportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanick Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Davranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu9060589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's about time: revisiting temporal processing deficits in dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pech-Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/desc.12530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive functions and cerebral oxygenation changes during acute and prolonged hypoxic exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick J. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164 (A), pp.189-197. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Odors on Time Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.181 - 181. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Extraction and Single Trial Analysis of Regions Contributing to Erroneous Feedback Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.146-158. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering interference control in adults with ADHD by using distribution analyses and electromyographic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2015.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking EEG signals, brain functions and mental operations: Advantages of the Laplacian transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Carbonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (3, SI), pp.221-232. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Corsica–Sardinia Batholith and late-orogenic shearing of the Variscides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oggiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 646 (65–78), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal resolutions of EEG: Is it really black and white? A scalp current density view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hasbroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (3), pp.210-220. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Task Paradigm to Study the Interference Reduction in the Simon Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Permian 90° clockwise rotation of the Maures–Estérel–Corsica–Sardinia block confirmed by new palaeomagnetic data and followed by a Triassic 60° clockwise rotation. In: Schulmann, K., Martínez Catalán, J. R., Lardeaux, J. M., Janoušek, V. & Oggiano, G. (eds) The Variscan Orogeny: Extent, Timescale and the Formation of the European Crust.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Oggiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Schulmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 405, pp.333-362. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP405.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and correcting partial errors: Evidence for efficient control without conscious access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hasbroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (3), pp.970 - 982. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13415-013-0232-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive structure of time estimation impairments in adults with attention deficit hyperactivity disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Lopera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643294.2013.842548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does one night of sleep deprivation affect the internal clock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ramdani-Beauvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borís Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2, SI), pp.275-283. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMAs: Neural Substrate of the Temporal Accumulator?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.35. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnint.2011.00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech perception engages a general timer: Evidence from a divided attention word identification task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (2), pp.318 - 322. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the velocity of illusory hand movement and strength of MEG signals in human primary motor cortex and left angular gyrus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roll Jp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Romaiguère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 186 (186), pp.349-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical correlates of illusory hand movement perception in humans: A MEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Romaiguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1121, pp.200-206. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2006.08.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical correlates of illusory hand movement perception in humans : a MEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Romaiguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, In Press, 8pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinaesthesia activates both motor and parietal cortical areas in humans : a parametric fMRI study. Cognit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Romaiguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Roll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation between activation and attention effects in time estimation: implications for internal clock models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.195-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation Between Level of Prefrontal Activity and Subject’s Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Giard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of divided attention on temporal processing in patients with lesions of the cerebellum or frontal lobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B. Ivry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supplementary motor area in motor and sensory timing: evidence from slow brain potential changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple approaches to investigate the existence of an internal clock using attentional resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basic pattern of activation in motor and sensory temporal tasks: positron emission tomography data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of attention manipulation on judgments of duration and of intensity in the visual modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the level of prefrontal activity provide an index of performance in humans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Activation Induced by Estimation of Duration: A PET Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Pouthas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled attention sharing influences time estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche modèle mixte pour la classification supervisée de signaux électrophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Spinnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Torrésani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44èmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, May 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Abadie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mieulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Smigasiewicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Korolczuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23391-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grandjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Suarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221092421" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03808726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2022.2100882" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Suarez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miqu&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fonseca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.02.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Diaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674593v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Los Reyes Arag&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Iglesias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Barcelo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2020.1764566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S&#233;chaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Banco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsy153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9060589" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pech-Georgel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12530" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.06.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Millot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00181" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dyson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.06.041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384034v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tobon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pineda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.05.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carbonnell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meckler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.04.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.05.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuccuru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puccini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oggiano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.01.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NV7XJZ3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000275" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-013-0232-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Edel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Oggiano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pineda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2013.842548" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ramdani-Beauvir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.07.041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVDS6P9F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2011.00035" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2009.04.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P09MVRPN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roll Jp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romaigu&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Romaigu&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducorps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducorps" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.08.124" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18NSL4PC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roll" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674650v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Macar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674647v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Giard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Ivry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Lejeune" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674630v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pouthas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grondin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Spinnato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Roubaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Abadie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mieulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Smigasiewicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Korolczuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23391-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grandjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Suarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221092421" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03808726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2022.2100882" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Suarez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miqu&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fonseca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.02.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Diaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674593v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Los Reyes Arag&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Iglesias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Barcelo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2020.1764566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S&#233;chaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Banco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsy153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9060589" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pech-Georgel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12530" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.06.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Millot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00181" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dyson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.06.041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384034v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tobon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pineda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.05.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carbonnell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meckler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.04.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuccuru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puccini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oggiano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.01.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NV7XJZ3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.05.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000275" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Edel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Oggiano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292369v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-013-0232-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pineda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2013.842548" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ramdani-Beauvir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.07.041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVDS6P9F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2011.00035" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2009.04.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P09MVRPN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roll Jp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romaigu&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Romaigu&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducorps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.08.124" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18NSL4PC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducorps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roll" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Macar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Giard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Ivry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Lejeune" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674630v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pouthas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grondin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Spinnato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Roubaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>