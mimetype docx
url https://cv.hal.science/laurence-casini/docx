--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Casini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of articulatory rehearsal on dual-retrieval processes in semantically related list recall: A comparison between 8- and 10-year-old children and young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 262, pp.106403. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2025.106403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common electrophysiological signatures of relative magnitude in both space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mieulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Smigasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Korolczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-23391-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of reducing attentional resources on selective suppression in the Simon task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.174702182210924. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218221092421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociable effects of positive feedback on the capture and inhibition of impulsive behavior in adolescents with ADHD versus typically developing adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09297049.2022.2100882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du contrôle impulsif chez les adolescents avec un trouble de l’attention avec hyperactivité (TDAH) ayant suivi une thérapie cognitive comportementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (2), pp.148-154. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2021.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger impulse capture and impaired inhibition of prepotent action in children with ADHD performing a Simon task: an electromyographic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Is Temporal Processing Affected in Children with Attention-deficit/hyperactivity Disorder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos de Los Reyes Aragón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (4), pp.246-261. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/87565641.2020.1764566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of zolpidem on cognitive function and postural control at high altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Séchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Banco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (10), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sleep/zsy153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Performance Enhancement Induced by Caffeine, Carbohydrate and Guarana Mouth Rinsing during Submaximal Exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pomportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanick Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Davranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu9060589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's about time: revisiting temporal processing deficits in dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pech-Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/desc.12530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive functions and cerebral oxygenation changes during acute and prolonged hypoxic exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick J. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164 (A), pp.189-197. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Odors on Time Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.181 - 181. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Extraction and Single Trial Analysis of Regions Contributing to Erroneous Feedback Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.146-158. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering interference control in adults with ADHD by using distribution analyses and electromyographic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2015.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking EEG signals, brain functions and mental operations: Advantages of the Laplacian transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Carbonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (3, SI), pp.221-232. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Corsica–Sardinia Batholith and late-orogenic shearing of the Variscides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oggiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 646 (65–78), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal resolutions of EEG: Is it really black and white? A scalp current density view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hasbroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (3), pp.210-220. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Task Paradigm to Study the Interference Reduction in the Simon Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Permian 90° clockwise rotation of the Maures–Estérel–Corsica–Sardinia block confirmed by new palaeomagnetic data and followed by a Triassic 60° clockwise rotation. In: Schulmann, K., Martínez Catalán, J. R., Lardeaux, J. M., Janoušek, V. & Oggiano, G. (eds) The Variscan Orogeny: Extent, Timescale and the Formation of the European Crust.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Oggiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Schulmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 405, pp.333-362. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP405.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and correcting partial errors: Evidence for efficient control without conscious access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hasbroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (3), pp.970 - 982. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13415-013-0232-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive structure of time estimation impairments in adults with attention deficit hyperactivity disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Lopera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643294.2013.842548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does one night of sleep deprivation affect the internal clock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ramdani-Beauvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borís Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2, SI), pp.275-283. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMAs: Neural Substrate of the Temporal Accumulator?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.35. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnint.2011.00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech perception engages a general timer: Evidence from a divided attention word identification task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (2), pp.318 - 322. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the velocity of illusory hand movement and strength of MEG signals in human primary motor cortex and left angular gyrus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roll Jp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Romaiguère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 186 (186), pp.349-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical correlates of illusory hand movement perception in humans: A MEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Romaiguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1121, pp.200-206. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2006.08.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical correlates of illusory hand movement perception in humans : a MEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Romaiguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, In Press, 8pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinaesthesia activates both motor and parietal cortical areas in humans : a parametric fMRI study. Cognit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Romaiguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Roll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation between activation and attention effects in time estimation: implications for internal clock models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.195-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation Between Level of Prefrontal Activity and Subject’s Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Giard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of divided attention on temporal processing in patients with lesions of the cerebellum or frontal lobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B. Ivry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supplementary motor area in motor and sensory timing: evidence from slow brain potential changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple approaches to investigate the existence of an internal clock using attentional resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basic pattern of activation in motor and sensory temporal tasks: positron emission tomography data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of attention manipulation on judgments of duration and of intensity in the visual modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the level of prefrontal activity provide an index of performance in humans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Activation Induced by Estimation of Duration: A PET Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Pouthas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled attention sharing influences time estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche modèle mixte pour la classification supervisée de signaux électrophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Spinnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Torrésani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44èmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, May 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Casini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of articulatory rehearsal on dual-retrieval processes in semantically related list recall: A comparison between 8- and 10-year-old children and young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Hami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 262, pp.106403. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2025.106403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common electrophysiological signatures of relative magnitude in both space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mieulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Smigasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Korolczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-23391-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of reducing attentional resources on selective suppression in the Simon task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.174702182210924. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218221092421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociable effects of positive feedback on the capture and inhibition of impulsive behavior in adolescents with ADHD versus typically developing adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09297049.2022.2100882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du contrôle impulsif chez les adolescents avec un trouble de l’attention avec hyperactivité (TDAH) ayant suivi une thérapie cognitive comportementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (2), pp.148-154. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2021.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger impulse capture and impaired inhibition of prepotent action in children with ADHD performing a Simon task: an electromyographic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Is Temporal Processing Affected in Children with Attention-deficit/hyperactivity Disorder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos de Los Reyes Aragón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (4), pp.246-261. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/87565641.2020.1764566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of zolpidem on cognitive function and postural control at high altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Séchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Banco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (10), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sleep/zsy153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Performance Enhancement Induced by Caffeine, Carbohydrate and Guarana Mouth Rinsing during Submaximal Exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pomportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanick Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Davranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu9060589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's about time: revisiting temporal processing deficits in dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pech-Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/desc.12530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive functions and cerebral oxygenation changes during acute and prolonged hypoxic exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick J. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164 (A), pp.189-197. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Odors on Time Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.181 - 181. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Extraction and Single Trial Analysis of Regions Contributing to Erroneous Feedback Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.146-158. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering interference control in adults with ADHD by using distribution analyses and electromyographic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2015.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking EEG signals, brain functions and mental operations: Advantages of the Laplacian transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Carbonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (3, SI), pp.221-232. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Corsica–Sardinia Batholith and late-orogenic shearing of the Variscides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oggiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 646 (65–78), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal resolutions of EEG: Is it really black and white? A scalp current density view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hasbroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (3), pp.210-220. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Task Paradigm to Study the Interference Reduction in the Simon Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and correcting partial errors: Evidence for efficient control without conscious access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hasbroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (3), pp.970 - 982. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13415-013-0232-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the SMA and the Contingent Negative Variation in Interval Timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedderik van Rijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz W. Kononowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.27-28. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.02.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Permian 90° clockwise rotation of the Maures–Estérel–Corsica–Sardinia block confirmed by new palaeomagnetic data and followed by a Triassic 60° clockwise rotation. In: Schulmann, K., Martínez Catalán, J. R., Lardeaux, J. M., Janoušek, V. & Oggiano, G. (eds) The Variscan Orogeny: Extent, Timescale and the Formation of the European Crust.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Oggiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Schulmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 405, pp.333-362. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP405.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive structure of time estimation impairments in adults with attention deficit hyperactivity disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Lopera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643294.2013.842548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does one night of sleep deprivation affect the internal clock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ramdani-Beauvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borís Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2, SI), pp.275-283. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMAs: Neural Substrate of the Temporal Accumulator?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.35. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnint.2011.00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech perception engages a general timer: Evidence from a divided attention word identification task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (2), pp.318 - 322. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the velocity of illusory hand movement and strength of MEG signals in human primary motor cortex and left angular gyrus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roll Jp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Romaiguère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 186 (186), pp.349-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical correlates of illusory hand movement perception in humans : a MEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Romaiguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, In Press, 8pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical correlates of illusory hand movement perception in humans: A MEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Romaiguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1121, pp.200-206. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2006.08.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinaesthesia activates both motor and parietal cortical areas in humans : a parametric fMRI study. Cognit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Romaiguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Roll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation between activation and attention effects in time estimation: implications for internal clock models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.195-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple approaches to investigate the existence of an internal clock using attentional resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation Between Level of Prefrontal Activity and Subject’s Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Giard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of divided attention on temporal processing in patients with lesions of the cerebellum or frontal lobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B. Ivry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supplementary motor area in motor and sensory timing: evidence from slow brain potential changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of attention manipulation on judgments of duration and of intensity in the visual modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basic pattern of activation in motor and sensory temporal tasks: positron emission tomography data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the level of prefrontal activity provide an index of performance in humans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Activation Induced by Estimation of Duration: A PET Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Pouthas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled attention sharing influences time estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche modèle mixte pour la classification supervisée de signaux électrophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Spinnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Torrésani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44èmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, May 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Abadie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mieulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Smigasiewicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Korolczuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23391-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grandjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Suarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221092421" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03808726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2022.2100882" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Suarez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miqu&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fonseca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.02.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Diaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674593v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Los Reyes Arag&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Iglesias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Barcelo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2020.1764566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S&#233;chaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Banco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsy153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9060589" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pech-Georgel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12530" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.06.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Millot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00181" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dyson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.06.041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384034v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tobon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pineda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.05.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carbonnell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meckler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.04.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuccuru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puccini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oggiano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.01.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NV7XJZ3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.05.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000275" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Edel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Oggiano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292369v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-013-0232-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pineda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2013.842548" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ramdani-Beauvir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.07.041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVDS6P9F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2011.00035" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2009.04.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P09MVRPN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roll Jp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romaigu&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Romaigu&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducorps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.08.124" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18NSL4PC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducorps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roll" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Macar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Giard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Ivry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Lejeune" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674630v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pouthas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grondin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Spinnato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Roubaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Abadie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mieulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Smigasiewicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Korolczuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23391-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grandjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Suarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221092421" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03808726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2022.2100882" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Suarez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miqu&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fonseca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.02.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Diaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674593v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Los Reyes Arag&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Iglesias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Barcelo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2020.1764566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S&#233;chaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Banco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsy153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pomportes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9060589" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pech-Georgel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12530" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.06.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4DZ01QT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Millot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00181" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dyson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.06.041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384034v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tobon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pineda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.05.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carbonnell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meckler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.04.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuccuru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puccini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oggiano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.01.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NV7XJZ3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.05.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000275" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-013-0232-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedderik van Rijn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz W. Kononowicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wiener" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.02.305" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Edel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Oggiano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.10" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pineda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2013.842548" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ramdani-Beauvir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.07.041" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVDS6P9F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2011.00035" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384828v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2009.04.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P09MVRPN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roll Jp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romaigu&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Romaigu&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducorps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducorps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.08.124" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18NSL4PC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roll" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Macar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Giard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674644v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Ivry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Lejeune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pouthas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674628v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grondin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Spinnato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Roubaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>