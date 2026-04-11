--- v0 (2026-03-09)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Chaby </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of interpersonal distance in virtual reality: Implications for socio-emotional functioning in late adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bozana Meinhardt-Injac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph von Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Welsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0323182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPRESS: How personality shapes gaze behavior without compromising subtle emotion recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218251334118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping distance or getting closer: How others' emotions shape approach-avoidance postural behaviors and preferred interpersonal distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in subjective and physiological emotion evoked by immersion in natural and social virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.15320. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-66119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He must be mad; she might be sad: perceptual and decisional aspects of emotion recognition in ambiguous faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (8), pp.1376-1385. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2023.2258585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling Virtually Present Makes Me Happier: The Influence of Immersion, Sense of Presence, and Video Contents on Positive Emotion Induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cyber.2022.0245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle, un atout majeur pour l'étude des émotions en contexte social : intérêts, applications et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in gaze behaviour during social interaction: An eye-tracking study with an embodied conversational agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (6), pp.174702182098216. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1747021820982165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure compréhension des liens réciproques entre émotion et posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergillino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2019.0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of emotional videos and emotional static faces on postural control through a personality trait approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Garnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 238 (12), pp.2877-2886. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-020-05941-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children with autism spectrum disorder produce more ambiguous and less socially meaningful facial expressions: an experimental study using random forest classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bernheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.5. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13229-020-0312-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension of conventional gestures in typical children, children with autism spectrum disorders and children with language disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bigouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oppetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children Facial Expression Production: Influence of Age, Gender, Emotion Subtype, Elicitation Condition and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.446. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze Behavior Consistency among Older and Younger Adults When Looking at Emotional Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.548 </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rééducation de l’expression émotionnelle chez l’enfant avec trouble du spectre autistique grâce aux supports numériques : le projet JEMImE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Serret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (1), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme, jeux sérieux et robotique : réalité tangible ou abus de langage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (5), pp.438-445. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme, jeux sérieux et robotique : réalité tangible ou abus de langage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (5), pp.438-445. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental and clinical perspective of rhythmic interpersonal coordination: From mimicry toward the interconnection of minds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (4, Part B), pp.420-426. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial, vocal and cross-modal emotion processing in early-onset schizophrenia spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giannitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 168 (1-2), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2015.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating for age limits through emotional crossmodal integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.691. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered identification with relative preservation of emotional prosody production in patients with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.106-115. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2015.0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multidimensional Approach to the Study of Emotion Recognition in Autism Spectrum Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical crossmodal emotional integration in patients with gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.92-100. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des émotions chez des patients atteints de gliomes de bas grade versus accidents vasculaires cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169 (3), pp.249-257. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2012.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of bilateral frontal tumors without “frontal syndrome”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (6), pp.671-683. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13554794.2013.826696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of multimodal processing in a group of adults with gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (3), pp.302-312. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13554794.2012.667128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral versus emotional human stimuli processing in children with pervasive developmental disorders not otherwise specified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Vannetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.775-783. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rasd.2010.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Older adults' configural processing of faces : role of second-order information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Narme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0020873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding facial emotion perception in Parkinson's disease: The role of configural processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Narme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (12), pp.3295-3302. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time course of repetition effects for familiar faces and objects: An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère M Guillery-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1248, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2008.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing facial identity and emotional expression in normal aging and neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Narme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2008.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological correlates of facial decision: insights from upright and upside-down Mooney-face perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Jemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (3), pp.663-73. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogbrainres.2005.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in brain responses to personally known faces: an event-related potential (ERP) study in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 349 (2), pp.125-129. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-3940(03)00800-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ERP Study of Famous Face Incongruity Detection in Middle Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Jemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 45 (3), pp.357-377. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/brcg.2000.1272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential processing of part-to-whole and part-to-part face priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Jemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (5), pp.1069-1075. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-199904060-00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming the Ice: The Role of Social Touch and Physical Warmth on First Impressions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Biancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Barange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vigilant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Lefour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd IEEE Conference on Virtual Reality and 3D User Interfaces (VRW proceedings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du toucher social dans la formation d'impressions : de l'interaction humaine à l'expérience virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Biancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI ’24 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion models for virtual agent facial expression generation in Motivational interviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Genoa Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Words: Decoding Facial Expression Dynamics in Motivational Interviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin (IT), Italy. pp.2365-2374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération par diffusion conditionnelle de comportements non-verbaux pour les entretiens motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI ’24 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging Positively: Enhancing Positive Emotions in Older Adults through Natural and Social Experiences in Immersive Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gricourt Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAATE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France. pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPALZ: A Computational Model of Pathological Appraisal Biases for an Interactive Virtual Alzheimer Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '22: Proceedings of the 21st International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual Event New Zealand, New Zealand. pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03679246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering positive emotions through virtual reality: the influence of users’ age and video contents on emotional responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Cognitive and Affective Neuroscience (ESCAN) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing people arouses me, contemplating nature sooths me: varying levels of positive emotions and arousal depending on video contents and immersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gricourt Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd meeting of the European Society for Cognitive Psychology (ESCoP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Cognitive Psychology, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t walk towards me! How the regulation of interpersonal distance and postural action tendencies vary with emotional context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCoP, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’interagis donc je suis. Interaction humain-machine & santé : vers un changement de paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude Réalité Virtuelle et Domaines de la Psychologie (VR-PSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Psychologie, Université Paris Cité, Sep 2021, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, interdisciplinarité et conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la SELF, L’activité et ses frontières. Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Ergonomie de Langue Française, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multimodal Social-Emotional Behaviors in Autism Spectrum Disorders: An Interface between Social Signal Processing and Psychopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Privacy, Security, Risk and Trust (PASSAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. pp.950-954, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SocialCom-PASSAT.2012.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation par simulation &amp;quot;Patient Virtuel&amp;quot; pour des professionnels des secteurs sanitaire et medicosocial travaillant auprès de personnes atteintes de la maladie d'Alzheimer ou maladies apparentées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Universite. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being virtually with others makes me happy - The influence of immersion, social and non social video contents on positive emotion induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAS Positive Emotion Preconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happiness through virtual lens : The influence of immersion, social and nonsocial contents on positive emotion induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Étude Réalité Virtuelle et Domaines de la Psychologie (VR-PSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient virtuel Alzheimer : vers une modélisation informatique des pathologies émotionnelles et expressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception sociale à l'intégration multimodale de signaux socioémotionnels : une approche life-span.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris Descartes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03981425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Signal Processing and Socially Assistive Robotics in Developmental Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Signal Processing Part IV - Applications of Social Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316676202.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Chaby </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPRESS: How personality shapes gaze behavior without compromising subtle emotion recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218251334118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of interpersonal distance in virtual reality: Implications for socio-emotional functioning in late adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bozana Meinhardt-Injac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph von Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Welsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0323182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping distance or getting closer: How others' emotions shape approach-avoidance postural behaviors and preferred interpersonal distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in subjective and physiological emotion evoked by immersion in natural and social virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.15320. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-66119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He must be mad; she might be sad: perceptual and decisional aspects of emotion recognition in ambiguous faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (8), pp.1376-1385. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2023.2258585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling Virtually Present Makes Me Happier: The Influence of Immersion, Sense of Presence, and Video Contents on Positive Emotion Induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cyber.2022.0245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle, un atout majeur pour l'étude des émotions en contexte social : intérêts, applications et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in gaze behaviour during social interaction: An eye-tracking study with an embodied conversational agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (6), pp.174702182098216. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1747021820982165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children with autism spectrum disorder produce more ambiguous and less socially meaningful facial expressions: an experimental study using random forest classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bernheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.5. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13229-020-0312-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of emotional videos and emotional static faces on postural control through a personality trait approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Garnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 238 (12), pp.2877-2886. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-020-05941-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure compréhension des liens réciproques entre émotion et posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergillino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2019.0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension of conventional gestures in typical children, children with autism spectrum disorders and children with language disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bigouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oppetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children Facial Expression Production: Influence of Age, Gender, Emotion Subtype, Elicitation Condition and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.446. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze Behavior Consistency among Older and Younger Adults When Looking at Emotional Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.548 </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rééducation de l’expression émotionnelle chez l’enfant avec trouble du spectre autistique grâce aux supports numériques : le projet JEMImE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Serret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (1), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme, jeux sérieux et robotique : réalité tangible ou abus de langage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (5), pp.438-445. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme, jeux sérieux et robotique : réalité tangible ou abus de langage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (5), pp.438-445. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental and clinical perspective of rhythmic interpersonal coordination: From mimicry toward the interconnection of minds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (4, Part B), pp.420-426. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating for age limits through emotional crossmodal integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.691. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered identification with relative preservation of emotional prosody production in patients with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.106-115. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2015.0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multidimensional Approach to the Study of Emotion Recognition in Autism Spectrum Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial, vocal and cross-modal emotion processing in early-onset schizophrenia spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giannitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 168 (1-2), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2015.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical crossmodal emotional integration in patients with gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.92-100. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des émotions chez des patients atteints de gliomes de bas grade versus accidents vasculaires cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169 (3), pp.249-257. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2012.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of bilateral frontal tumors without “frontal syndrome”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (6), pp.671-683. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13554794.2013.826696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of multimodal processing in a group of adults with gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (3), pp.302-312. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13554794.2012.667128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral versus emotional human stimuli processing in children with pervasive developmental disorders not otherwise specified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Vannetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.775-783. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rasd.2010.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Older adults' configural processing of faces : role of second-order information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Narme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0020873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding facial emotion perception in Parkinson's disease: The role of configural processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Narme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (12), pp.3295-3302. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time course of repetition effects for familiar faces and objects: An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère M Guillery-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1248, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2008.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing facial identity and emotional expression in normal aging and neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Narme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2008.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological correlates of facial decision: insights from upright and upside-down Mooney-face perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Jemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (3), pp.663-73. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogbrainres.2005.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in brain responses to personally known faces: an event-related potential (ERP) study in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 349 (2), pp.125-129. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-3940(03)00800-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ERP Study of Famous Face Incongruity Detection in Middle Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Jemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 45 (3), pp.357-377. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/brcg.2000.1272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential processing of part-to-whole and part-to-part face priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Jemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (5), pp.1069-1075. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-199904060-00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming the Ice: The Role of Social Touch and Physical Warmth on First Impressions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Biancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Barange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vigilant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Lefour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd IEEE Conference on Virtual Reality and 3D User Interfaces (VRW proceedings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du toucher social dans la formation d'impressions : de l'interaction humaine à l'expérience virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Biancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI ’24 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion models for virtual agent facial expression generation in Motivational interviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Genoa Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération par diffusion conditionnelle de comportements non-verbaux pour les entretiens motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI ’24 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Words: Decoding Facial Expression Dynamics in Motivational Interviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin (IT), Italy. pp.2365-2374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging Positively: Enhancing Positive Emotions in Older Adults through Natural and Social Experiences in Immersive Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gricourt Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAATE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France. pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering positive emotions through virtual reality: the influence of users’ age and video contents on emotional responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Cognitive and Affective Neuroscience (ESCAN) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing people arouses me, contemplating nature sooths me: varying levels of positive emotions and arousal depending on video contents and immersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gricourt Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd meeting of the European Society for Cognitive Psychology (ESCoP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Cognitive Psychology, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t walk towards me! How the regulation of interpersonal distance and postural action tendencies vary with emotional context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCoP, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPALZ: A Computational Model of Pathological Appraisal Biases for an Interactive Virtual Alzheimer Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '22: Proceedings of the 21st International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual Event New Zealand, New Zealand. pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03679246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, interdisciplinarité et conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la SELF, L’activité et ses frontières. Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Ergonomie de Langue Française, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’interagis donc je suis. Interaction humain-machine & santé : vers un changement de paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude Réalité Virtuelle et Domaines de la Psychologie (VR-PSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Psychologie, Université Paris Cité, Sep 2021, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multimodal Social-Emotional Behaviors in Autism Spectrum Disorders: An Interface between Social Signal Processing and Psychopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Privacy, Security, Risk and Trust (PASSAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. pp.950-954, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SocialCom-PASSAT.2012.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation par simulation &amp;quot;Patient Virtuel&amp;quot; pour des professionnels des secteurs sanitaire et medicosocial travaillant auprès de personnes atteintes de la maladie d'Alzheimer ou maladies apparentées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Universite. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being virtually with others makes me happy - The influence of immersion, social and non social video contents on positive emotion induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAS Positive Emotion Preconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happiness through virtual lens : The influence of immersion, social and nonsocial contents on positive emotion induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Étude Réalité Virtuelle et Domaines de la Psychologie (VR-PSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient virtuel Alzheimer : vers une modélisation informatique des pathologies émotionnelles et expressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception sociale à l'intégration multimodale de signaux socioémotionnels : une approche life-span.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris Descartes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03981425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Signal Processing and Socially Assistive Robotics in Developmental Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Signal Processing Part IV - Applications of Social Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316676202.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozana Meinhardt-Injac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph von Castell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Welsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05025409v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cartaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251334118" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04435819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lebert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04634444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gricourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66119-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guillin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2023.2258585" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04057043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2022.0245" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820982165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergillino-Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0524" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garnot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05941-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapogny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bernheim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Juillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-020-0312-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179130v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigouret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oppetit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.03.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pellerin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgeois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00446" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hupont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avril" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Luherne-Du Boullay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00548" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grossard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grynszpan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foulon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBKF9RZJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCFGSBPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sherman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gauthier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.06.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Giannitelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bodeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.07.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RZFLRPQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Plaza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00691" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Templier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Belot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bocquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0524" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vignaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ruggiero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01954" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Perrault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.10.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Du Boullay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.06.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2013.826696" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179212v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maigret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2012.667128" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Vannetzel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cautru" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2010.09.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC7LT5L5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Narme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020873" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.08.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LRDTVM3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re M Guillery-Girard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.10.069" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMT3WSC9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179633v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2008.0154" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Jemel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fiori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogbrainres.2005.03.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(03)00800-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN8VDX4K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.2000.1272" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZBGJT3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179683v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199904060-00031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986507v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vigilant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lefour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613529v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04604194v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Younsi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04584039v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613537v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04263946v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gricourt Thierry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975579v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975528v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708844v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Urbiolagallegos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom-PASSAT.2012.111" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04558161v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975689v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981847v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933484v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03981425v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422927v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316676202.028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05025409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cartaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251334118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozana Meinhardt-Injac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph von Castell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Welsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04435819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lebert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04634444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gricourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66119-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guillin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2023.2258585" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04057043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2022.0245" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820982165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapogny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bernheim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Juillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-020-0312-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garnot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05941-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergillino-Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0524" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179130v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigouret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oppetit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.03.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pellerin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgeois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00446" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hupont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avril" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Luherne-Du Boullay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00548" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grossard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grynszpan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foulon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBKF9RZJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCFGSBPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sherman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gauthier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.06.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Plaza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00691" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Templier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Belot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bocquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0524" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vignaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ruggiero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bodeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01954" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Giannitelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Laurent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.07.039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RZFLRPQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Perrault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.10.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Du Boullay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.06.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2013.826696" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179212v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maigret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2012.667128" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Vannetzel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cautru" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2010.09.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC7LT5L5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Narme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020873" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.08.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LRDTVM3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re M Guillery-Girard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.10.069" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMT3WSC9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179633v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2008.0154" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Jemel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fiori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogbrainres.2005.03.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(03)00800-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN8VDX4K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.2000.1272" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZBGJT3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179683v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199904060-00031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986507v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vigilant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lefour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613529v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04604194v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Younsi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613537v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04584039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04263946v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gricourt Thierry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975579v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975528v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990029v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708844v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Urbiolagallegos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975625v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom-PASSAT.2012.111" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04558161v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975689v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981847v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933484v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03981425v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422927v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316676202.028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>