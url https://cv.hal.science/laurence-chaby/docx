--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Chaby </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPRESS: How personality shapes gaze behavior without compromising subtle emotion recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218251334118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of interpersonal distance in virtual reality: Implications for socio-emotional functioning in late adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bozana Meinhardt-Injac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph von Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Welsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0323182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping distance or getting closer: How others' emotions shape approach-avoidance postural behaviors and preferred interpersonal distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in subjective and physiological emotion evoked by immersion in natural and social virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.15320. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-66119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He must be mad; she might be sad: perceptual and decisional aspects of emotion recognition in ambiguous faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (8), pp.1376-1385. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2023.2258585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling Virtually Present Makes Me Happier: The Influence of Immersion, Sense of Presence, and Video Contents on Positive Emotion Induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cyber.2022.0245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle, un atout majeur pour l'étude des émotions en contexte social : intérêts, applications et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in gaze behaviour during social interaction: An eye-tracking study with an embodied conversational agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (6), pp.174702182098216. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1747021820982165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children with autism spectrum disorder produce more ambiguous and less socially meaningful facial expressions: an experimental study using random forest classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bernheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.5. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13229-020-0312-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of emotional videos and emotional static faces on postural control through a personality trait approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Garnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 238 (12), pp.2877-2886. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-020-05941-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure compréhension des liens réciproques entre émotion et posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergillino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2019.0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension of conventional gestures in typical children, children with autism spectrum disorders and children with language disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bigouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oppetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children Facial Expression Production: Influence of Age, Gender, Emotion Subtype, Elicitation Condition and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.446. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze Behavior Consistency among Older and Younger Adults When Looking at Emotional Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.548 </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rééducation de l’expression émotionnelle chez l’enfant avec trouble du spectre autistique grâce aux supports numériques : le projet JEMImE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Serret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (1), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme, jeux sérieux et robotique : réalité tangible ou abus de langage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (5), pp.438-445. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme, jeux sérieux et robotique : réalité tangible ou abus de langage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (5), pp.438-445. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental and clinical perspective of rhythmic interpersonal coordination: From mimicry toward the interconnection of minds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (4, Part B), pp.420-426. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating for age limits through emotional crossmodal integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.691. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered identification with relative preservation of emotional prosody production in patients with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.106-115. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2015.0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multidimensional Approach to the Study of Emotion Recognition in Autism Spectrum Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial, vocal and cross-modal emotion processing in early-onset schizophrenia spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giannitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 168 (1-2), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2015.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical crossmodal emotional integration in patients with gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.92-100. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des émotions chez des patients atteints de gliomes de bas grade versus accidents vasculaires cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169 (3), pp.249-257. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2012.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of bilateral frontal tumors without “frontal syndrome”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (6), pp.671-683. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13554794.2013.826696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of multimodal processing in a group of adults with gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (3), pp.302-312. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13554794.2012.667128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral versus emotional human stimuli processing in children with pervasive developmental disorders not otherwise specified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Vannetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.775-783. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rasd.2010.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Older adults' configural processing of faces : role of second-order information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Narme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0020873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding facial emotion perception in Parkinson's disease: The role of configural processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Narme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (12), pp.3295-3302. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time course of repetition effects for familiar faces and objects: An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère M Guillery-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1248, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2008.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing facial identity and emotional expression in normal aging and neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Narme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2008.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological correlates of facial decision: insights from upright and upside-down Mooney-face perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Jemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (3), pp.663-73. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogbrainres.2005.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in brain responses to personally known faces: an event-related potential (ERP) study in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 349 (2), pp.125-129. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-3940(03)00800-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ERP Study of Famous Face Incongruity Detection in Middle Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Jemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 45 (3), pp.357-377. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/brcg.2000.1272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential processing of part-to-whole and part-to-part face priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Jemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (5), pp.1069-1075. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-199904060-00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming the Ice: The Role of Social Touch and Physical Warmth on First Impressions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Biancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Barange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vigilant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Lefour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd IEEE Conference on Virtual Reality and 3D User Interfaces (VRW proceedings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du toucher social dans la formation d'impressions : de l'interaction humaine à l'expérience virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Biancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI ’24 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion models for virtual agent facial expression generation in Motivational interviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Genoa Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération par diffusion conditionnelle de comportements non-verbaux pour les entretiens motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI ’24 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Words: Decoding Facial Expression Dynamics in Motivational Interviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin (IT), Italy. pp.2365-2374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging Positively: Enhancing Positive Emotions in Older Adults through Natural and Social Experiences in Immersive Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gricourt Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAATE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France. pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering positive emotions through virtual reality: the influence of users’ age and video contents on emotional responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Cognitive and Affective Neuroscience (ESCAN) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing people arouses me, contemplating nature sooths me: varying levels of positive emotions and arousal depending on video contents and immersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gricourt Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd meeting of the European Society for Cognitive Psychology (ESCoP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Cognitive Psychology, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t walk towards me! How the regulation of interpersonal distance and postural action tendencies vary with emotional context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCoP, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPALZ: A Computational Model of Pathological Appraisal Biases for an Interactive Virtual Alzheimer Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '22: Proceedings of the 21st International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual Event New Zealand, New Zealand. pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03679246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, interdisciplinarité et conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la SELF, L’activité et ses frontières. Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Ergonomie de Langue Française, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’interagis donc je suis. Interaction humain-machine & santé : vers un changement de paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude Réalité Virtuelle et Domaines de la Psychologie (VR-PSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Psychologie, Université Paris Cité, Sep 2021, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multimodal Social-Emotional Behaviors in Autism Spectrum Disorders: An Interface between Social Signal Processing and Psychopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Privacy, Security, Risk and Trust (PASSAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. pp.950-954, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SocialCom-PASSAT.2012.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation par simulation &amp;quot;Patient Virtuel&amp;quot; pour des professionnels des secteurs sanitaire et medicosocial travaillant auprès de personnes atteintes de la maladie d'Alzheimer ou maladies apparentées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Universite. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being virtually with others makes me happy - The influence of immersion, social and non social video contents on positive emotion induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAS Positive Emotion Preconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happiness through virtual lens : The influence of immersion, social and nonsocial contents on positive emotion induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Étude Réalité Virtuelle et Domaines de la Psychologie (VR-PSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient virtuel Alzheimer : vers une modélisation informatique des pathologies émotionnelles et expressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception sociale à l'intégration multimodale de signaux socioémotionnels : une approche life-span.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris Descartes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03981425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Signal Processing and Socially Assistive Robotics in Developmental Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Signal Processing Part IV - Applications of Social Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316676202.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Chaby </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated emotional reactions affect (dis)honesty in speech-free human–agent interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pecune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior: Artificial Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, pp.100293. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbah.2026.100293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPRESS: How personality shapes gaze behavior without compromising subtle emotion recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218251334118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of interpersonal distance in virtual reality: Implications for socio-emotional functioning in late adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bozana Meinhardt-Injac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph von Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Welsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0323182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping distance or getting closer: How others' emotions shape approach-avoidance postural behaviors and preferred interpersonal distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in subjective and physiological emotion evoked by immersion in natural and social virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.15320. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-66119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He must be mad; she might be sad: perceptual and decisional aspects of emotion recognition in ambiguous faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (8), pp.1376-1385. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2023.2258585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling Virtually Present Makes Me Happier: The Influence of Immersion, Sense of Presence, and Video Contents on Positive Emotion Induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cyber.2022.0245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle, un atout majeur pour l'étude des émotions en contexte social : intérêts, applications et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in gaze behaviour during social interaction: An eye-tracking study with an embodied conversational agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (6), pp.174702182098216. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1747021820982165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children with autism spectrum disorder produce more ambiguous and less socially meaningful facial expressions: an experimental study using random forest classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bernheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.5. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13229-020-0312-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of emotional videos and emotional static faces on postural control through a personality trait approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Garnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 238 (12), pp.2877-2886. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-020-05941-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure compréhension des liens réciproques entre émotion et posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergillino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2019.0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension of conventional gestures in typical children, children with autism spectrum disorders and children with language disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bigouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oppetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children Facial Expression Production: Influence of Age, Gender, Emotion Subtype, Elicitation Condition and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.446. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze Behavior Consistency among Older and Younger Adults When Looking at Emotional Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.548 </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rééducation de l’expression émotionnelle chez l’enfant avec trouble du spectre autistique grâce aux supports numériques : le projet JEMImE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Serret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (1), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme, jeux sérieux et robotique : réalité tangible ou abus de langage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (5), pp.438-445. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme, jeux sérieux et robotique : réalité tangible ou abus de langage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (5), pp.438-445. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental and clinical perspective of rhythmic interpersonal coordination: From mimicry toward the interconnection of minds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (4, Part B), pp.420-426. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered identification with relative preservation of emotional prosody production in patients with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.106-115. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2015.0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating for age limits through emotional crossmodal integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.691. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multidimensional Approach to the Study of Emotion Recognition in Autism Spectrum Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial, vocal and cross-modal emotion processing in early-onset schizophrenia spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giannitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 168 (1-2), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2015.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical crossmodal emotional integration in patients with gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.92-100. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des émotions chez des patients atteints de gliomes de bas grade versus accidents vasculaires cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169 (3), pp.249-257. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2012.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of bilateral frontal tumors without “frontal syndrome”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (6), pp.671-683. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13554794.2013.826696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of multimodal processing in a group of adults with gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (3), pp.302-312. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13554794.2012.667128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral versus emotional human stimuli processing in children with pervasive developmental disorders not otherwise specified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Vannetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.775-783. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rasd.2010.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Older adults' configural processing of faces : role of second-order information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Narme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0020873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding facial emotion perception in Parkinson's disease: The role of configural processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Narme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (12), pp.3295-3302. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time course of repetition effects for familiar faces and objects: An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère M Guillery-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1248, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2008.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing facial identity and emotional expression in normal aging and neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Narme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2008.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological correlates of facial decision: insights from upright and upside-down Mooney-face perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Jemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (3), pp.663-73. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogbrainres.2005.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in brain responses to personally known faces: an event-related potential (ERP) study in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 349 (2), pp.125-129. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-3940(03)00800-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ERP Study of Famous Face Incongruity Detection in Middle Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Jemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 45 (3), pp.357-377. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/brcg.2000.1272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential processing of part-to-whole and part-to-part face priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Jemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (5), pp.1069-1075. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-199904060-00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming the Ice: The Role of Social Touch and Physical Warmth on First Impressions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Biancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Barange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vigilant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Lefour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd IEEE Conference on Virtual Reality and 3D User Interfaces (VRW proceedings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du toucher social dans la formation d'impressions : de l'interaction humaine à l'expérience virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Biancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI ’24 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion models for virtual agent facial expression generation in Motivational interviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Genoa Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération par diffusion conditionnelle de comportements non-verbaux pour les entretiens motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI ’24 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Words: Decoding Facial Expression Dynamics in Motivational Interviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin (IT), Italy. pp.2365-2374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging Positively: Enhancing Positive Emotions in Older Adults through Natural and Social Experiences in Immersive Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gricourt Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAATE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France. pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering positive emotions through virtual reality: the influence of users’ age and video contents on emotional responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Cognitive and Affective Neuroscience (ESCAN) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing people arouses me, contemplating nature sooths me: varying levels of positive emotions and arousal depending on video contents and immersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gricourt Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd meeting of the European Society for Cognitive Psychology (ESCoP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Cognitive Psychology, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t walk towards me! How the regulation of interpersonal distance and postural action tendencies vary with emotional context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCoP, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPALZ: A Computational Model of Pathological Appraisal Biases for an Interactive Virtual Alzheimer Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '22: Proceedings of the 21st International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual Event New Zealand, New Zealand. pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03679246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, interdisciplinarité et conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la SELF, L’activité et ses frontières. Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Ergonomie de Langue Française, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’interagis donc je suis. Interaction humain-machine & santé : vers un changement de paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude Réalité Virtuelle et Domaines de la Psychologie (VR-PSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Psychologie, Université Paris Cité, Sep 2021, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multimodal Social-Emotional Behaviors in Autism Spectrum Disorders: An Interface between Social Signal Processing and Psychopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Privacy, Security, Risk and Trust (PASSAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. pp.950-954, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SocialCom-PASSAT.2012.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation par simulation &amp;quot;Patient Virtuel&amp;quot; pour des professionnels des secteurs sanitaire et medicosocial travaillant auprès de personnes atteintes de la maladie d'Alzheimer ou maladies apparentées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Universite. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being virtually with others makes me happy - The influence of immersion, social and non social video contents on positive emotion induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAS Positive Emotion Preconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happiness through virtual lens : The influence of immersion, social and nonsocial contents on positive emotion induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Étude Réalité Virtuelle et Domaines de la Psychologie (VR-PSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient virtuel Alzheimer : vers une modélisation informatique des pathologies émotionnelles et expressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception sociale à l'intégration multimodale de signaux socioémotionnels : une approche life-span.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris Descartes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03981425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Signal Processing and Socially Assistive Robotics in Developmental Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Signal Processing Part IV - Applications of Social Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316676202.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId195"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05025409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cartaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251334118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozana Meinhardt-Injac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph von Castell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Welsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04435819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lebert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04634444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gricourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66119-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guillin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2023.2258585" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04057043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2022.0245" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820982165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapogny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bernheim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Juillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-020-0312-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garnot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05941-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergillino-Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0524" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179130v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigouret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oppetit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.03.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pellerin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgeois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00446" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hupont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avril" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Luherne-Du Boullay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00548" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grossard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grynszpan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foulon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBKF9RZJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCFGSBPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sherman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gauthier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.06.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Plaza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00691" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Templier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Belot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bocquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0524" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vignaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ruggiero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bodeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01954" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Giannitelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Laurent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.07.039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RZFLRPQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Perrault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.10.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Du Boullay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.06.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2013.826696" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179212v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maigret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2012.667128" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Vannetzel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cautru" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2010.09.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC7LT5L5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Narme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020873" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.08.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LRDTVM3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re M Guillery-Girard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.10.069" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMT3WSC9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179633v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2008.0154" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Jemel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fiori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogbrainres.2005.03.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(03)00800-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN8VDX4K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.2000.1272" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZBGJT3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179683v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199904060-00031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986507v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vigilant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lefour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613529v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04604194v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Younsi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613537v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04584039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04263946v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gricourt Thierry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975579v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975528v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990029v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708844v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Urbiolagallegos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975625v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom-PASSAT.2012.111" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04558161v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975689v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981847v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933484v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03981425v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422927v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316676202.028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cartaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pecune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbah.2026.100293" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05025409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251334118" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086292v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozana Meinhardt-Injac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph von Castell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Welsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323182" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04435819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lebert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04634444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gricourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66119-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guillin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2023.2258585" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04057043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2022.0245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820982165" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapogny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bernheim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Juillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-020-0312-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garnot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05941-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergillino-Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0524" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigouret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oppetit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.03.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pellerin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgeois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00446" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avril" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Luherne-Du Boullay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00548" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grossard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grynszpan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foulon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.12.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBKF9RZJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCFGSBPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magnat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sherman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gauthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.06.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423022v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Templier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Plaza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Belot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bocquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0524" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423006v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00691" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vignaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ruggiero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bodeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01954" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Giannitelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.07.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RZFLRPQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484481v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Perrault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.10.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Du Boullay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.06.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179418v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2013.826696" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179212v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maigret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2012.667128" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Vannetzel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cautru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2010.09.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC7LT5L5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184854v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Narme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020873" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179462v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LRDTVM3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re M Guillery-Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.10.069" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMT3WSC9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2008.0154" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187122v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Jemel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fiori" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogbrainres.2005.03.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(03)00800-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN8VDX4K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.2000.1272" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZBGJT3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199904060-00031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vigilant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lefour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613529v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04604194v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Younsi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04584039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04263946v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gricourt Thierry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975579v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Urbiolagallegos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975625v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom-PASSAT.2012.111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04558161v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975689v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981847v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933484v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03981425v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422927v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316676202.028" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>