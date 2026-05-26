--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Chaby </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated emotional reactions affect (dis)honesty in speech-free human–agent interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pecune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior: Artificial Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, pp.100293. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbah.2026.100293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPRESS: How personality shapes gaze behavior without compromising subtle emotion recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218251334118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of interpersonal distance in virtual reality: Implications for socio-emotional functioning in late adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bozana Meinhardt-Injac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph von Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Welsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0323182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping distance or getting closer: How others' emotions shape approach-avoidance postural behaviors and preferred interpersonal distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in subjective and physiological emotion evoked by immersion in natural and social virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.15320. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-66119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He must be mad; she might be sad: perceptual and decisional aspects of emotion recognition in ambiguous faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (8), pp.1376-1385. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2023.2258585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling Virtually Present Makes Me Happier: The Influence of Immersion, Sense of Presence, and Video Contents on Positive Emotion Induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cyber.2022.0245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle, un atout majeur pour l'étude des émotions en contexte social : intérêts, applications et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in gaze behaviour during social interaction: An eye-tracking study with an embodied conversational agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (6), pp.174702182098216. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1747021820982165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children with autism spectrum disorder produce more ambiguous and less socially meaningful facial expressions: an experimental study using random forest classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bernheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.5. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13229-020-0312-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of emotional videos and emotional static faces on postural control through a personality trait approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Garnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 238 (12), pp.2877-2886. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-020-05941-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure compréhension des liens réciproques entre émotion et posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergillino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2019.0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension of conventional gestures in typical children, children with autism spectrum disorders and children with language disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bigouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oppetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children Facial Expression Production: Influence of Age, Gender, Emotion Subtype, Elicitation Condition and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.446. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze Behavior Consistency among Older and Younger Adults When Looking at Emotional Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.548 </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rééducation de l’expression émotionnelle chez l’enfant avec trouble du spectre autistique grâce aux supports numériques : le projet JEMImE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Serret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (1), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme, jeux sérieux et robotique : réalité tangible ou abus de langage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (5), pp.438-445. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme, jeux sérieux et robotique : réalité tangible ou abus de langage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (5), pp.438-445. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental and clinical perspective of rhythmic interpersonal coordination: From mimicry toward the interconnection of minds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (4, Part B), pp.420-426. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered identification with relative preservation of emotional prosody production in patients with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.106-115. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2015.0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating for age limits through emotional crossmodal integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.691. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multidimensional Approach to the Study of Emotion Recognition in Autism Spectrum Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial, vocal and cross-modal emotion processing in early-onset schizophrenia spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giannitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 168 (1-2), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2015.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical crossmodal emotional integration in patients with gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.92-100. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des émotions chez des patients atteints de gliomes de bas grade versus accidents vasculaires cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169 (3), pp.249-257. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2012.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of bilateral frontal tumors without “frontal syndrome”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (6), pp.671-683. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13554794.2013.826696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of multimodal processing in a group of adults with gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (3), pp.302-312. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13554794.2012.667128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral versus emotional human stimuli processing in children with pervasive developmental disorders not otherwise specified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Vannetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.775-783. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rasd.2010.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Older adults' configural processing of faces : role of second-order information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Narme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0020873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding facial emotion perception in Parkinson's disease: The role of configural processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Narme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (12), pp.3295-3302. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time course of repetition effects for familiar faces and objects: An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère M Guillery-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1248, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2008.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing facial identity and emotional expression in normal aging and neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Narme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2008.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological correlates of facial decision: insights from upright and upside-down Mooney-face perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Jemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (3), pp.663-73. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogbrainres.2005.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in brain responses to personally known faces: an event-related potential (ERP) study in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 349 (2), pp.125-129. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-3940(03)00800-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ERP Study of Famous Face Incongruity Detection in Middle Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Jemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 45 (3), pp.357-377. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/brcg.2000.1272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential processing of part-to-whole and part-to-part face priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Jemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (5), pp.1069-1075. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-199904060-00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming the Ice: The Role of Social Touch and Physical Warmth on First Impressions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Biancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Barange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vigilant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Lefour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd IEEE Conference on Virtual Reality and 3D User Interfaces (VRW proceedings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du toucher social dans la formation d'impressions : de l'interaction humaine à l'expérience virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Biancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI ’24 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion models for virtual agent facial expression generation in Motivational interviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Genoa Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération par diffusion conditionnelle de comportements non-verbaux pour les entretiens motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI ’24 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Words: Decoding Facial Expression Dynamics in Motivational Interviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin (IT), Italy. pp.2365-2374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging Positively: Enhancing Positive Emotions in Older Adults through Natural and Social Experiences in Immersive Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gricourt Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAATE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France. pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering positive emotions through virtual reality: the influence of users’ age and video contents on emotional responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Cognitive and Affective Neuroscience (ESCAN) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing people arouses me, contemplating nature sooths me: varying levels of positive emotions and arousal depending on video contents and immersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gricourt Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd meeting of the European Society for Cognitive Psychology (ESCoP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Cognitive Psychology, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t walk towards me! How the regulation of interpersonal distance and postural action tendencies vary with emotional context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCoP, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPALZ: A Computational Model of Pathological Appraisal Biases for an Interactive Virtual Alzheimer Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '22: Proceedings of the 21st International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual Event New Zealand, New Zealand. pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03679246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, interdisciplinarité et conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la SELF, L’activité et ses frontières. Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Ergonomie de Langue Française, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’interagis donc je suis. Interaction humain-machine & santé : vers un changement de paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude Réalité Virtuelle et Domaines de la Psychologie (VR-PSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Psychologie, Université Paris Cité, Sep 2021, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multimodal Social-Emotional Behaviors in Autism Spectrum Disorders: An Interface between Social Signal Processing and Psychopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Privacy, Security, Risk and Trust (PASSAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. pp.950-954, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SocialCom-PASSAT.2012.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation par simulation &amp;quot;Patient Virtuel&amp;quot; pour des professionnels des secteurs sanitaire et medicosocial travaillant auprès de personnes atteintes de la maladie d'Alzheimer ou maladies apparentées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Universite. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being virtually with others makes me happy - The influence of immersion, social and non social video contents on positive emotion induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAS Positive Emotion Preconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happiness through virtual lens : The influence of immersion, social and nonsocial contents on positive emotion induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Étude Réalité Virtuelle et Domaines de la Psychologie (VR-PSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient virtuel Alzheimer : vers une modélisation informatique des pathologies émotionnelles et expressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception sociale à l'intégration multimodale de signaux socioémotionnels : une approche life-span.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris Descartes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03981425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Signal Processing and Socially Assistive Robotics in Developmental Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Signal Processing Part IV - Applications of Social Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316676202.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId195"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Chaby </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated emotional reactions affect (dis)honesty in speech-free human–agent interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pecune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior: Artificial Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, pp.100293. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbah.2026.100293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPRESS: How personality shapes gaze behavior without compromising subtle emotion recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218251334118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of interpersonal distance in virtual reality: Implications for socio-emotional functioning in late adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bozana Meinhardt-Injac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph von Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Welsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0323182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping distance or getting closer: How others' emotions shape approach-avoidance postural behaviors and preferred interpersonal distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in subjective and physiological emotion evoked by immersion in natural and social virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.15320. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-66119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling Virtually Present Makes Me Happier: The Influence of Immersion, Sense of Presence, and Video Contents on Positive Emotion Induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cyber.2022.0245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He must be mad; she might be sad: perceptual and decisional aspects of emotion recognition in ambiguous faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (8), pp.1376-1385. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2023.2258585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle, un atout majeur pour l'étude des émotions en contexte social : intérêts, applications et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in gaze behaviour during social interaction: An eye-tracking study with an embodied conversational agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (6), pp.174702182098216. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1747021820982165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of emotional videos and emotional static faces on postural control through a personality trait approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Garnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 238 (12), pp.2877-2886. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-020-05941-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children with autism spectrum disorder produce more ambiguous and less socially meaningful facial expressions: an experimental study using random forest classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bernheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.5. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13229-020-0312-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure compréhension des liens réciproques entre émotion et posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergillino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2019.0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension of conventional gestures in typical children, children with autism spectrum disorders and children with language disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bigouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oppetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children Facial Expression Production: Influence of Age, Gender, Emotion Subtype, Elicitation Condition and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.446. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze Behavior Consistency among Older and Younger Adults When Looking at Emotional Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.548 </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rééducation de l’expression émotionnelle chez l’enfant avec trouble du spectre autistique grâce aux supports numériques : le projet JEMImE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Serret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (1), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme, jeux sérieux et robotique : réalité tangible ou abus de langage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (5), pp.438-445. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme, jeux sérieux et robotique : réalité tangible ou abus de langage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (5), pp.438-445. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental and clinical perspective of rhythmic interpersonal coordination: From mimicry toward the interconnection of minds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (4, Part B), pp.420-426. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered identification with relative preservation of emotional prosody production in patients with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.106-115. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2015.0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating for age limits through emotional crossmodal integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.691. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multidimensional Approach to the Study of Emotion Recognition in Autism Spectrum Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial, vocal and cross-modal emotion processing in early-onset schizophrenia spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giannitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 168 (1-2), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2015.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical crossmodal emotional integration in patients with gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.92-100. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des émotions chez des patients atteints de gliomes de bas grade versus accidents vasculaires cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169 (3), pp.249-257. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2012.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of bilateral frontal tumors without “frontal syndrome”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (6), pp.671-683. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13554794.2013.826696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of multimodal processing in a group of adults with gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (3), pp.302-312. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13554794.2012.667128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral versus emotional human stimuli processing in children with pervasive developmental disorders not otherwise specified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Vannetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.775-783. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rasd.2010.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Older adults' configural processing of faces : role of second-order information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Narme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0020873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding facial emotion perception in Parkinson's disease: The role of configural processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Narme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (12), pp.3295-3302. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time course of repetition effects for familiar faces and objects: An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère M Guillery-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1248, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2008.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing facial identity and emotional expression in normal aging and neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Narme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2008.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological correlates of facial decision: insights from upright and upside-down Mooney-face perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Jemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (3), pp.663-73. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogbrainres.2005.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in brain responses to personally known faces: an event-related potential (ERP) study in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 349 (2), pp.125-129. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-3940(03)00800-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ERP Study of Famous Face Incongruity Detection in Middle Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Jemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 45 (3), pp.357-377. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/brcg.2000.1272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential processing of part-to-whole and part-to-part face priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Jemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (5), pp.1069-1075. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-199904060-00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming the Ice: The Role of Social Touch and Physical Warmth on First Impressions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Biancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Barange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vigilant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Lefour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd IEEE Conference on Virtual Reality and 3D User Interfaces (VRW proceedings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du toucher social dans la formation d'impressions : de l'interaction humaine à l'expérience virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Biancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI ’24 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion models for virtual agent facial expression generation in Motivational interviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Genoa Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération par diffusion conditionnelle de comportements non-verbaux pour les entretiens motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI ’24 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Words: Decoding Facial Expression Dynamics in Motivational Interviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin (IT), Italy. pp.2365-2374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging Positively: Enhancing Positive Emotions in Older Adults through Natural and Social Experiences in Immersive Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gricourt Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAATE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France. pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering positive emotions through virtual reality: the influence of users’ age and video contents on emotional responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Cognitive and Affective Neuroscience (ESCAN) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing people arouses me, contemplating nature sooths me: varying levels of positive emotions and arousal depending on video contents and immersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gricourt Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd meeting of the European Society for Cognitive Psychology (ESCoP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Cognitive Psychology, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t walk towards me! How the regulation of interpersonal distance and postural action tendencies vary with emotional context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCoP, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPALZ: A Computational Model of Pathological Appraisal Biases for an Interactive Virtual Alzheimer Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '22: Proceedings of the 21st International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual Event New Zealand, New Zealand. pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03679246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’interagis donc je suis. Interaction humain-machine & santé : vers un changement de paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude Réalité Virtuelle et Domaines de la Psychologie (VR-PSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Psychologie, Université Paris Cité, Sep 2021, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, interdisciplinarité et conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la SELF, L’activité et ses frontières. Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Ergonomie de Langue Française, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multimodal Social-Emotional Behaviors in Autism Spectrum Disorders: An Interface between Social Signal Processing and Psychopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Privacy, Security, Risk and Trust (PASSAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. pp.950-954, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SocialCom-PASSAT.2012.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation par simulation &amp;quot;Patient Virtuel&amp;quot; pour des professionnels des secteurs sanitaire et medicosocial travaillant auprès de personnes atteintes de la maladie d'Alzheimer ou maladies apparentées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Universite. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being virtually with others makes me happy - The influence of immersion, social and non social video contents on positive emotion induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAS Positive Emotion Preconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happiness through virtual lens : The influence of immersion, social and nonsocial contents on positive emotion induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Vergilino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Étude Réalité Virtuelle et Domaines de la Psychologie (VR-PSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient virtuel Alzheimer : vers une modélisation informatique des pathologies émotionnelles et expressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception sociale à l'intégration multimodale de signaux socioémotionnels : une approche life-span.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris Descartes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03981425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Signal Processing and Socially Assistive Robotics in Developmental Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Signal Processing Part IV - Applications of Social Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316676202.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId195"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cartaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pecune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbah.2026.100293" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05025409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251334118" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086292v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozana Meinhardt-Injac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph von Castell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Welsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323182" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04435819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lebert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04634444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gricourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66119-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guillin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2023.2258585" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04057043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2022.0245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820982165" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapogny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bernheim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Juillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-020-0312-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garnot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05941-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergillino-Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0524" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigouret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oppetit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.03.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pellerin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgeois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00446" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avril" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Luherne-Du Boullay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00548" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grossard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grynszpan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foulon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.12.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBKF9RZJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCFGSBPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magnat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sherman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gauthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.06.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423022v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Templier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Plaza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Belot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bocquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0524" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423006v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00691" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vignaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ruggiero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bodeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01954" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Giannitelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.07.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RZFLRPQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484481v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Perrault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.10.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Du Boullay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.06.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179418v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2013.826696" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179212v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maigret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2012.667128" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Vannetzel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cautru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2010.09.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC7LT5L5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184854v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Narme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020873" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179462v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LRDTVM3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re M Guillery-Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.10.069" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMT3WSC9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2008.0154" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187122v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Jemel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fiori" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogbrainres.2005.03.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(03)00800-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN8VDX4K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.2000.1272" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZBGJT3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199904060-00031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vigilant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lefour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613529v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04604194v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Younsi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04584039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04263946v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gricourt Thierry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975579v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Urbiolagallegos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975625v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom-PASSAT.2012.111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04558161v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975689v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981847v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933484v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03981425v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422927v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316676202.028" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cartaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pecune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbah.2026.100293" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05025409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251334118" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086292v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozana Meinhardt-Injac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph von Castell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Welsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323182" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04435819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lebert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04634444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gricourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66119-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04057043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2022.0245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guillin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2023.2258585" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820982165" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05941-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapogny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bernheim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Juillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-020-0312-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergillino-Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0524" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigouret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oppetit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.03.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pellerin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgeois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00446" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avril" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Luherne-Du Boullay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00548" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grossard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grynszpan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foulon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.12.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBKF9RZJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCFGSBPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magnat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sherman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gauthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.06.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423022v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Templier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Plaza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Belot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bocquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0524" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423006v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00691" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vignaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ruggiero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bodeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01954" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Giannitelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.07.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RZFLRPQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484481v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Perrault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.10.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Du Boullay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.06.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179418v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2013.826696" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179212v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maigret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2012.667128" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Vannetzel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cautru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2010.09.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC7LT5L5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184854v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Narme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020873" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179462v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LRDTVM3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re M Guillery-Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.10.069" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMT3WSC9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2008.0154" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187122v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Jemel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fiori" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogbrainres.2005.03.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(03)00800-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN8VDX4K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.2000.1272" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZBGJT3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199904060-00031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vigilant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lefour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613529v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04604194v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Younsi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04584039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04263946v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gricourt Thierry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975579v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975625v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Urbiolagallegos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom-PASSAT.2012.111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04558161v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03975689v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981847v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933484v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03981425v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422927v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316676202.028" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>