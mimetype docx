--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -274,51 +274,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chamlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Relectures du récit de voyage : figures de l’entre-deux, </w:t>
+              <w:t xml:space="preserve">, 2021, Relectures du récit de voyage : figures de l’entre-deux, Hors frontières (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/trans.5201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1263,165 +1263,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Khayyâm : l’impossible traduction de l’Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chamlou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions issues de l'atelier Middle East du XXXVIIIe congrès de la SAES, Rennes 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Rennes, France. pp.138-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Sublime postmoderne de Salman Rushdie dans The Moor’s Last Sigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chamlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sublime and After : Avatars d'un mode dans la littérature anglo-saxonne du XVIIIème au XXème siècles, colloque organisé par l'Université de Provence, 13 et 14 novembre 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Aix-en-Provence, France. pp.103-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555649v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02555648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage dans la banalité du destin (Anita Brookner, Incidents in the rue Laugier)</w:t>
               </w:r>
@@ -2454,51 +2454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04965581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chamlou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi19.302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04690049v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.5201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497450v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi5.123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02556106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02556107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02556108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02556020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555647v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03107512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/88413" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.88413" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525177v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03992661v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04965581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chamlou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi19.302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04690049v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.5201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497450v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi5.123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02556106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02556107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02556108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02556020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555648v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555647v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03107512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/88413" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.88413" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02555650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525177v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03992661v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>