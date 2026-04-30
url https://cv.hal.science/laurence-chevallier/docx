--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -1460,247 +1460,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co organisation, introduction et modération de la journée d’étude &amp;quot;La Cité Frugès de Le Corbusier – De l’habitabilité à l’adaptabilité&amp;quot;, Médiathèque Jacques Ellul, Pessac, 12 octobre 2022</w:t>
+                <w:t xml:space="preserve">« Prosopographie des enseignants de l’école régionale d’architecture de Bordeaux, 1928-1968 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moulinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Cité Frugès de Le Corbusier – De l’habitabilité à l’adaptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Chevallier, Samuel Drapeau et Julie Gimbal, Oct 2022, Pessac (33), France</w:t>
+              <w:t xml:space="preserve">Séminaire de bilan du programme ANR ENSARCHI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Marie Châtelet, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774970v1</w:t>
+                <w:t xml:space="preserve">hal-04774978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-présidence de séance avec Xavier Charpentier de la journée d’étude : &amp;quot;Le dernier voyage de Michel de Montaigne ? Enquête interdisciplinaire autour de son tombeau présumé au Musée d’Aquitaine (Bordeaux)&amp;quot;, 8 novembre 2022, Athénée municipal, auditorium Joseph Wresinski, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dernier voyage de Michel de Montaigne ? Enquête interdisciplinaire autour de son tombeau présumé au Musée d’Aquitaine (Bordeaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hélène Reveillas, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Prosopographie des enseignants de l’école régionale d’architecture de Bordeaux, 1928-1968 »</w:t>
+                <w:t xml:space="preserve">Co organisation, introduction et modération de la journée d’étude &amp;quot;La Cité Frugès de Le Corbusier – De l’habitabilité à l’adaptabilité&amp;quot;, Médiathèque Jacques Ellul, Pessac, 12 octobre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Moulinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de bilan du programme ANR ENSARCHI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Marie Châtelet, Nov 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">La Cité Frugès de Le Corbusier – De l’habitabilité à l’adaptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Chevallier, Samuel Drapeau et Julie Gimbal, Oct 2022, Pessac (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774978v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation, Introduction et modération du Séminaire doctoral &amp;quot;Actualité de la recherche architecturale et urbaine</w:t>
               </w:r>
@@ -2827,51 +2827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école régionale d'architecture de Bordeaux (1928-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Moulinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MétisPresses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de l'enseignement de l'architecture. Élèves, enseignants et enseignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.135-144, 2023, vuesdensemble, 978-2-940711-33-8</w:t>
@@ -4296,51 +4296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64544839"/>
+    <w:nsid w:val="651F5935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4444,51 +4444,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5AB73B41"/>
+    <w:nsid w:val="62C155B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4592,51 +4592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7427EA0C"/>
+    <w:nsid w:val="CE8F328E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4740,51 +4740,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4F71BA07"/>
+    <w:nsid w:val="A4F4DB3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4888,51 +4888,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AB510125"/>
+    <w:nsid w:val="B129FC07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5036,51 +5036,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="420EE45D"/>
+    <w:nsid w:val="CC8FDBBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5184,51 +5184,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D4619455"/>
+    <w:nsid w:val="3BC3112B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5433,51 +5433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurence.chevallier@bordeaux.archi.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437167v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.3110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365955v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tokpassi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moulinier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774954v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Ringon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantarribe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811917v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Leulier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03895159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurence.chevallier@bordeaux.archi.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437167v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.3110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365955v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tokpassi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774978v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moulinier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774954v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Ringon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantarribe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811917v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Leulier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03895159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>