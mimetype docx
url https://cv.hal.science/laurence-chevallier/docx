--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -716,165 +716,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Archives toulousaines, état des lieux. Les archives municipales de Toulouse et l’histoire de l’enseignement de l’architecture au XXe siècle»</w:t>
+                <w:t xml:space="preserve">L'Académie de peinture, sculpture, architecture civile et navale de Bordeaux (1768-1793), aux origines de l'enseignement de l'architecture en petite Guyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">sommaire des actes, Carnet de recherche du Comité d’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, p.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366036v1</w:t>
+                <w:t xml:space="preserve">hal-02361288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Académie de peinture, sculpture, architecture civile et navale de Bordeaux (1768-1793), aux origines de l'enseignement de l'architecture en petite Guyenne</w:t>
+                <w:t xml:space="preserve">« Archives toulousaines, état des lieux. Les archives municipales de Toulouse et l’histoire de l’enseignement de l’architecture au XXe siècle»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, p.9-16</w:t>
+              <w:t xml:space="preserve">sommaire des actes, Carnet de recherche du Comité d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361288v1</w:t>
+                <w:t xml:space="preserve">hal-02366036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un projet inédit de Jean-Baptiste Dufart (1750-1820) à Bordeaux : la décoration de la loge maçonnique du Triangle</w:t>
               </w:r>
@@ -1391,661 +1391,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Première étude prosopographiques des enseignants de l’école régionale d’architecture de Bordeaux, 1928-1968 »</w:t>
+                <w:t xml:space="preserve">Co-présidence de séance avec Xavier Charpentier de la journée d’étude : &amp;quot;Le dernier voyage de Michel de Montaigne ? Enquête interdisciplinaire autour de son tombeau présumé au Musée d’Aquitaine (Bordeaux)&amp;quot;, 8 novembre 2022, Athénée municipal, auditorium Joseph Wresinski, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ficelles de la prosopographie - préparer et mettre en œuvre une recherche et une base de données prosopographiques : méthodes envisageables, techniques, conseils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Bina, Oct 2022, En ligne (Bordeaux), France</w:t>
+              <w:t xml:space="preserve">Le dernier voyage de Michel de Montaigne ? Enquête interdisciplinaire autour de son tombeau présumé au Musée d’Aquitaine (Bordeaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Reveillas, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774980v1</w:t>
+                <w:t xml:space="preserve">hal-04774972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Prosopographie des enseignants de l’école régionale d’architecture de Bordeaux, 1928-1968 »</w:t>
+                <w:t xml:space="preserve">Co organisation, introduction et modération de la journée d’étude &amp;quot;La Cité Frugès de Le Corbusier – De l’habitabilité à l’adaptabilité&amp;quot;, Médiathèque Jacques Ellul, Pessac, 12 octobre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Moulinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de bilan du programme ANR ENSARCHI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Marie Châtelet, Nov 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">La Cité Frugès de Le Corbusier – De l’habitabilité à l’adaptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Chevallier, Samuel Drapeau et Julie Gimbal, Oct 2022, Pessac (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774978v1</w:t>
+                <w:t xml:space="preserve">hal-04774970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-présidence de séance avec Xavier Charpentier de la journée d’étude : &amp;quot;Le dernier voyage de Michel de Montaigne ? Enquête interdisciplinaire autour de son tombeau présumé au Musée d’Aquitaine (Bordeaux)&amp;quot;, 8 novembre 2022, Athénée municipal, auditorium Joseph Wresinski, Bordeaux</w:t>
+                <w:t xml:space="preserve">« Prosopographie des enseignants de l’école régionale d’architecture de Bordeaux, 1928-1968 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moulinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le dernier voyage de Michel de Montaigne ? Enquête interdisciplinaire autour de son tombeau présumé au Musée d’Aquitaine (Bordeaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hélène Reveillas, Nov 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire de bilan du programme ANR ENSARCHI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Marie Châtelet, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774972v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co organisation, introduction et modération de la journée d’étude &amp;quot;La Cité Frugès de Le Corbusier – De l’habitabilité à l’adaptabilité&amp;quot;, Médiathèque Jacques Ellul, Pessac, 12 octobre 2022</w:t>
+                <w:t xml:space="preserve">Organisation, Introduction et modération du Séminaire doctoral &amp;quot;Actualité de la recherche architecturale et urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Cité Frugès de Le Corbusier – De l’habitabilité à l’adaptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Chevallier, Samuel Drapeau et Julie Gimbal, Oct 2022, Pessac (33), France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral "Actualité de la recherche architecturale et urbaine" - Projets de recherche en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hocine Aliouane-Shaw, Laurence Chevallier et Gilles Ragot, Feb 2022, Bordeaux - Ecole Nationale d'architecture et de Paysage, France Communication dans un congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774970v1</w:t>
+                <w:t xml:space="preserve">hal-04772260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation, Introduction et modération du Séminaire doctoral &amp;quot;Actualité de la recherche architecturale et urbaine</w:t>
+                <w:t xml:space="preserve">« Première étude prosopographiques des enseignants de l’école régionale d’architecture de Bordeaux, 1928-1968 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral "Actualité de la recherche architecturale et urbaine" - Projets de recherche en cours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hocine Aliouane-Shaw, Laurence Chevallier et Gilles Ragot, Feb 2022, Bordeaux - Ecole Nationale d'architecture et de Paysage, France Communication dans un congrès, France</w:t>
+              <w:t xml:space="preserve">Les ficelles de la prosopographie - préparer et mettre en œuvre une recherche et une base de données prosopographiques : méthodes envisageables, techniques, conseils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Bina, Oct 2022, En ligne (Bordeaux), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772260v1</w:t>
+                <w:t xml:space="preserve">hal-04774980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co organisation et introduction, avec Myriam Métayer et Adriana Sotropa, de la journée d’étude &amp;quot;François-Georges Pariset : objets et méthodes d’un historien de l’art&amp;quot;, Musée d’Aquitaine de Bordeaux, 09 octobre 2020</w:t>
+                <w:t xml:space="preserve">Modération de la session 4 : Témoignages,de la journée d’étude &amp;quot;François-Georges Pariset (1904-1980), objets et méthodes d’un historien de l’art&amp;quot;, Musée d’Aquitaine de Bordeaux, 09 octobre 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">François-Georges Pariset (1904-1980) – Objets et méthodes d’un historien de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Myriam Métayer, Adriana Sotropa et Laurence Chevallier, Oct 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774963v1</w:t>
+                <w:t xml:space="preserve">hal-04774964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modération de la session 4 : Témoignages,de la journée d’étude &amp;quot;François-Georges Pariset (1904-1980), objets et méthodes d’un historien de l’art&amp;quot;, Musée d’Aquitaine de Bordeaux, 09 octobre 2020</w:t>
+                <w:t xml:space="preserve">1940-1944 : réévaluation d’un enseignement et d’une pédagogie à l’école régionale d’architecture de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">François-Georges Pariset (1904-1980) – Objets et méthodes d’un historien de l’art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Myriam Métayer, Adriana Sotropa et Laurence Chevallier, Oct 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PROGRAMME DU SÉMINAIRE ANR ENSARCHI DU 23 NOVEMBRE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Marie Châtelet, Nov 2020, En visio-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774964v1</w:t>
+                <w:t xml:space="preserve">hal-03437176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1940-1944 : réévaluation d’un enseignement et d’une pédagogie à l’école régionale d’architecture de Bordeaux</w:t>
+                <w:t xml:space="preserve">Co-organisation et modération du Séminaire doctoral &amp;quot;Les discours parallèles de l’architecture - UBM et du séminaire de recherche Héritage[s], ressources du projet local, ENSAP Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROGRAMME DU SÉMINAIRE ANR ENSARCHI DU 23 NOVEMBRE 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Marie Châtelet, Nov 2020, En visio-conférence, France</w:t>
+              <w:t xml:space="preserve">Gauthier Bolle, "Le dialogue entre formation des architectes et scènes professionnelles après 1945"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hocine Alliouane-Shaw, Laurence Chevallier et Gilles Ragot, Feb 2020, Bordeaux - Arc en rêve, centre d'architecture, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437176v1</w:t>
+                <w:t xml:space="preserve">hal-04774954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-organisation et modération du Séminaire doctoral &amp;quot;Les discours parallèles de l’architecture - UBM et du séminaire de recherche Héritage[s], ressources du projet local, ENSAP Bordeaux</w:t>
+                <w:t xml:space="preserve">Co organisation et introduction, avec Myriam Métayer et Adriana Sotropa, de la journée d’étude &amp;quot;François-Georges Pariset : objets et méthodes d’un historien de l’art&amp;quot;, Musée d’Aquitaine de Bordeaux, 09 octobre 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gauthier Bolle, "Le dialogue entre formation des architectes et scènes professionnelles après 1945"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hocine Alliouane-Shaw, Laurence Chevallier et Gilles Ragot, Feb 2020, Bordeaux - Arc en rêve, centre d'architecture, France</w:t>
+              <w:t xml:space="preserve">François-Georges Pariset (1904-1980) – Objets et méthodes d’un historien de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Myriam Métayer, Adriana Sotropa et Laurence Chevallier, Oct 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774954v1</w:t>
+                <w:t xml:space="preserve">hal-04774963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co organisation et introduction de la journée d’étude &amp;quot;L’architecture Art Déco en Nouvelle Aquitaine&amp;quot;, musée des arts décoratifs et du design de Bordeaux, 18 avril 2019.</w:t>
               </w:r>
@@ -2163,247 +2163,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Archives toulousaines, état des lieux »</w:t>
+                <w:t xml:space="preserve">« Châteaux et spectacles, les réalisations de l'architecte Jean-Baptiste Dufart (1750-1820) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constance Ringon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème séminaire régional du programme de recherche HEnsA20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse - Ecole d'architecture, France</w:t>
+              <w:t xml:space="preserve">Rencontres d’archéologie et d’histoire en Périgord - Colloque Châteaux et spectacles, Le masque et la plume : dans les coulisses du château</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Périgueux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366144v1</w:t>
+                <w:t xml:space="preserve">hal-02366165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Châteaux et spectacles, les réalisations de l'architecte Jean-Baptiste Dufart (1750-1820) »</w:t>
+                <w:t xml:space="preserve">« L’architecture des facultés bordelaise au XIXe siècle : la mise en œuvre d’une nouvelle conception pédagogique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d’archéologie et d’histoire en Périgord - Colloque Châteaux et spectacles, Le masque et la plume : dans les coulisses du château</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Périgueux, France</w:t>
+              <w:t xml:space="preserve">Colloque Université et histoire de l’art, objets de mémoire (1870-1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux - Musée d'Aquitaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366165v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’architecture des facultés bordelaise au XIXe siècle : la mise en œuvre d’une nouvelle conception pédagogique »</w:t>
+                <w:t xml:space="preserve">« Archives toulousaines, état des lieux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Ringon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Université et histoire de l’art, objets de mémoire (1870-1970)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux - Musée d'Aquitaine, France</w:t>
+              <w:t xml:space="preserve">2ème séminaire régional du programme de recherche HEnsA20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse - Ecole d'architecture, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366137v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jean-Baptiste Dufart, architecte bordelais : réseau et clientèle »</w:t>
               </w:r>
@@ -2827,51 +2827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école régionale d'architecture de Bordeaux (1928-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Moulinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MétisPresses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de l'enseignement de l'architecture. Élèves, enseignants et enseignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.135-144, 2023, vuesdensemble, 978-2-940711-33-8</w:t>
@@ -3402,173 +3402,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire et analyse du patrimoine historique, architectural, artistique et ethnologique de Bordeaux au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Inventaire et analyse du patrimoine historique, architectural, artistique et ethnologique du canton de Saint-Médard en Jalles (villes du Haillan, de Saint-Médard en Jalles, de Saint-Aubin et du Taillan-Médoc) des origines au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Flohic éditions. </w:t>
+              <w:t xml:space="preserve">Editions Flohic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine des communes de la Gironde</w:t>
+              <w:t xml:space="preserve">Le Patrimoine des communes de la Gironde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Le Patrimoine des communes de France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811887v1</w:t>
+                <w:t xml:space="preserve">hal-04811891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire et analyse du patrimoine historique, architectural, artistique et ethnologique du canton de Saint-Médard en Jalles (villes du Haillan, de Saint-Médard en Jalles, de Saint-Aubin et du Taillan-Médoc) des origines au XXe siècle</w:t>
+                <w:t xml:space="preserve">Inventaire et analyse du patrimoine historique, architectural, artistique et ethnologique de Bordeaux au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions Flohic. </w:t>
+              <w:t xml:space="preserve">Flohic éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Patrimoine des communes de la Gironde</w:t>
+              <w:t xml:space="preserve">Le patrimoine des communes de la Gironde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Le Patrimoine des communes de France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811891v1</w:t>
+                <w:t xml:space="preserve">hal-04811887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monuments du Taillan</w:t>
               </w:r>
@@ -4296,51 +4296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="651F5935"/>
+    <w:nsid w:val="01808739"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4444,51 +4444,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62C155B7"/>
+    <w:nsid w:val="1E283ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4592,51 +4592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CE8F328E"/>
+    <w:nsid w:val="8768BF2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4740,51 +4740,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A4F4DB3F"/>
+    <w:nsid w:val="704A7A1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4888,51 +4888,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B129FC07"/>
+    <w:nsid w:val="0DEBBC79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5036,51 +5036,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CC8FDBBE"/>
+    <w:nsid w:val="743DD48C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5184,51 +5184,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3BC3112B"/>
+    <w:nsid w:val="B29CB0F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5433,51 +5433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurence.chevallier@bordeaux.archi.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437167v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.3110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365955v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tokpassi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774978v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moulinier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774954v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Ringon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantarribe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811917v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Leulier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03895159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurence.chevallier@bordeaux.archi.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437167v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.3110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365955v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tokpassi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moulinier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Ringon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantarribe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811891v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811887v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811917v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Leulier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03895159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>