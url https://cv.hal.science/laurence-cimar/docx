--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -106,251 +106,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités et fin de vie</w:t>
+                <w:t xml:space="preserve">Les séminaires pluridisciplinaires &amp;quot;maltraitances intrafamiliales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brun-Wauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde « Vulnérabilités et relation médicale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Sep 2024, Grenobe, France</w:t>
+              <w:t xml:space="preserve">Congrès international EFTA-CIM : Violences sexuelles intrafamiliales : sortir ensemble du déni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre des Membres Individuels (CIM) de l’Association Européenne de Thérapie Familiale (EFTA), Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04864658v1</w:t>
+                <w:t xml:space="preserve">halshs-04864663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séminaires pluridisciplinaires &amp;quot;maltraitances intrafamiliales</w:t>
+                <w:t xml:space="preserve">Vulnérabilités et fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lamy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international EFTA-CIM : Violences sexuelles intrafamiliales : sortir ensemble du déni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre des Membres Individuels (CIM) de l’Association Européenne de Thérapie Familiale (EFTA), Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Table ronde « Vulnérabilités et relation médicale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Sep 2024, Grenobe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04864663v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04864658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point de vue du juriste autour d’une évolution de la loi sur la fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque Alpin de Soins Palliatifs : Le corps en Soins Palliatifs : carrefour sensoriel, médiateur relationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFAP (Société Française d'Accompagnement et de soins Palliatifs), Jun 2023, La Roche-sur-Foron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -401,51 +401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Daynès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -494,247 +494,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04864656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : le point des acteurs sur l’expérience patients au sein du système de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les contributions de l’expérience patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lambrech</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’expérience des personnes en soins, un moteur de l’intégration du système de santé ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Mai, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XXXIIe Congrès annuel de l’ALASS – CALASS 2022 : L’expérience patient : un nouveau paradigme pour la santé publique et les soins de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALASS (Association latine pour l’analyse des systèmes de santé), Sep 2022, Barcelogne, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04864646v1</w:t>
+                <w:t xml:space="preserve">halshs-04864651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contributions de l’expérience patient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Table ronde : le point des acteurs sur l’expérience patients au sein du système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Denis</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dif-Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Flora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lambrech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Congrès annuel de l’ALASS – CALASS 2022 : L’expérience patient : un nouveau paradigme pour la santé publique et les soins de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ALASS (Association latine pour l’analyse des systèmes de santé), Sep 2022, Barcelogne, Espagne</w:t>
+              <w:t xml:space="preserve">L’expérience des personnes en soins, un moteur de l’intégration du système de santé ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Mai, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04864651v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04864646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patient partenaire, regard du juriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Rentrée des patients : L’An III de la démocratie en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union des patients partenaires Auvergne Rhône-Alpes; Association française des Directeurs de soins (AFDS), Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -753,631 +753,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioéthique, enjeux de société</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les apports d'une Unité de Concertation Éthique en Néphrologie dans la prise en charge médicale en dialyse des patients en fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Maurizi Balzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence CRAFAL Auvergne-Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Chatillon sur Chalaronne, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique SFR Santé et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR Santé et Société; Université Grenoble Alpes, Dec 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992807v1</w:t>
+                <w:t xml:space="preserve">hal-01992858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité, négligence et maltraitance chez l'âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les régionales de gérontologie : une réflexion pluridisciplinaire autour de la personne âgée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trilogie santé, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports d'une Unité de Concertation Éthique en Néphrologie dans la prise en charge médicale en dialyse des patients en fin de vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bioéthique, enjeux de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Fourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique SFR Santé et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR Santé et Société; Université Grenoble Alpes, Dec 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence CRAFAL Auvergne-Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chatillon sur Chalaronne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992858v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le regard des patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Décider ensemble et autrement de la prise en charge des AVC graves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Favre-Wiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Journée nationale de l'infirmière de pratique avancée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIC Repasi, réseau de la pratique avancée en soins infirmiers, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">23èmes Journées de la SFNV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Neurovasculaire, Nov 2018, Issy les moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992852v1</w:t>
+                <w:t xml:space="preserve">hal-01992838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décider ensemble et autrement de la prise en charge des AVC graves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le regard des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Favre-Wiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées de la SFNV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Neurovasculaire, Nov 2018, Issy les moulineaux, France</w:t>
+              <w:t xml:space="preserve">Deuxième Journée nationale de l'infirmière de pratique avancée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIC Repasi, réseau de la pratique avancée en soins infirmiers, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992838v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le regard d’une juriste sur la loi Claeys-Leonetti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Choisir sa personne de confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fin de vie : La lettre et l’esprit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Espace Ethique Rhône-Alpes; CHUGA, 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence-débat : “Choisir sa personne de confiance”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Ethique CH Albertville-Moutiers, Sep 2017, Albertville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992400v1</w:t>
+                <w:t xml:space="preserve">hal-01992424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choisir sa personne de confiance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le regard d’une juriste sur la loi Claeys-Leonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence-débat : “Choisir sa personne de confiance”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Espace Ethique CH Albertville-Moutiers, Sep 2017, Albertville, France</w:t>
+              <w:t xml:space="preserve">Fin de vie : La lettre et l’esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Ethique Rhône-Alpes; CHUGA, 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992424v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de la fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Etujuris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etujuris Droit Grenoble, Oct 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1396,126 +1396,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des affaires Lambert et Bonnemaison au rapport Claeys-Léonetti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Prévoir sa fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier SEL (Santé, Ethique et Liberté)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Santé Ethique et Liberté (SEL) de Grenoble, 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Soirée débat "Prévoir sa fin de vie : rédiger ses directives anticipées, choisir sa Personne de Confiance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFC Que Choisir de Grenoble, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991301v1</w:t>
+                <w:t xml:space="preserve">hal-01992385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patient expert, regard du juriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère rencontre des Universités des Patients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des patients de Grenoble (UDPG), Dec 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1534,372 +1547,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévoir sa fin de vie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Des affaires Lambert et Bonnemaison au rapport Claeys-Léonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée débat "Prévoir sa fin de vie : rédiger ses directives anticipées, choisir sa Personne de Confiance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFC Que Choisir de Grenoble, Nov 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Atelier SEL (Santé, Ethique et Liberté)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Santé Ethique et Liberté (SEL) de Grenoble, 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992385v1</w:t>
+                <w:t xml:space="preserve">hal-01991301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du droit dans les pratiques médicales de fin de vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La vision du juriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès national de la SFAP : Partager et transmettre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFAP (Société Française d'Accompagnement et de soins Palliatifs), Jun 2015, Nantes, France. pp.110-111</w:t>
+              <w:t xml:space="preserve">Journée Thématique de la SFR Santé et Société : "Droit et Ethique en fin de vie : Regards croisés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR Santé et Société, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992377v1</w:t>
+                <w:t xml:space="preserve">hal-01958739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fin de vie en MAS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le rôle du droit dans les pratiques médicales de fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique de la SFR Santé et Société : "Droit et Ethique en fin de vie : Regards croisés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR Santé et Société, Nov 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">21ème congrès national de la SFAP : Partager et transmettre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFAP (Société Française d'Accompagnement et de soins Palliatifs), Jun 2015, Nantes, France. pp.110-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958752v1</w:t>
+                <w:t xml:space="preserve">hal-01992377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vision du juriste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fin de vie en MAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique de la SFR Santé et Société : "Droit et Ethique en fin de vie : Regards croisés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR Santé et Société, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958739v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;nouveaux droits&amp;quot; des malades et des personnes en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les directives anticipées - L’avis du juriste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1924,51 +1924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique et fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les soins palliatifs en arc alpin : éthique et soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associations et structures de soins palliatifs de l’Arc Alpin, Apr 2014, Chambéry, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2006,51 +2006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Vincent Humbert à Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grunwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale Pédagogique Interactive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française des Médiateurs Médicaux, May 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2075,51 +2075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du Droit dans les pratiques médicales de la fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude et de formation : "Les enjeux législatifs de la fin de vie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association JALMALV Drôme-Nord - Jusqu'à La Mort Accompagner La Vie, Oct 2014, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2138,178 +2138,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque pénal en fin de vie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le droit médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fin de vie et droit pénal : le risque pénal dans les situations médicales de fin de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Sciences Criminelles de Grenoble (ISCG), Oct 2013, Grenoble, France. pp.145-158</w:t>
+              <w:t xml:space="preserve">Le lien familial hors du droit civil de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche Droit de la Famille (GRDF), Jun 2013, Grenoble, France. pp.79-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024932v1</w:t>
+                <w:t xml:space="preserve">hal-01815448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit médical</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le risque pénal en fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Maurizi Balzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le lien familial hors du droit civil de la famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche Droit de la Famille (GRDF), Jun 2013, Grenoble, France. pp.79-93</w:t>
+              <w:t xml:space="preserve">Fin de vie et droit pénal : le risque pénal dans les situations médicales de fin de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences Criminelles de Grenoble (ISCG), Oct 2013, Grenoble, France. pp.145-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815448v1</w:t>
+                <w:t xml:space="preserve">hal-02024932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2366,51 +2366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bitker-Viens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Colombani Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2456,51 +2456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lien familial en droit médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingrid Maria; Michel Farge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le lien familial hors du droit civil de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Institut universitaire Varenne; LGDJ-Lextenso, pp.79-93, 2014, Colloques &amp; essais, 978-2-37032-020-9</w:t>
@@ -2529,64 +2529,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque pénal en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maurizi Balzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Ribeyre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fin de vie et droit pénal : le risque pénal dans les situations médicales de fin de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Éditions Cujas, pp.145-158, 2014, Travaux de l'Institut de sciences criminelles de Grenoble, 978-2-254-14407-5</w:t>
@@ -2660,51 +2660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les patients partenaires dans le développement de la démocratie en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (125), pp.29-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2764,51 +2764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maurizi-Balzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Fourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2885,51 +2885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infirmiers en pratique avancée, le regard des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 64 (835), pp.40-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2963,51 +2963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi Leonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Droit et Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La fin de vie. Préoccupations légales et éthiques, 75 (2018/1), pp.95-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3045,51 +3045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patient partenaire en devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethica Clinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 90, pp.12-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3114,51 +3114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nul n’est censé ignorer les droits fondamentaux des patients en fin de vie, pas même le médecin, encore moins la Justice…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, RDLF 2015, pp.chron. n°18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3183,90 +3183,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles à la pratique des autopsies médicales en cas de décès hors établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Paysant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3325,51 +3325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique et fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (1), pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3394,51 +3394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La situation juridique du patient inconscient en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 03, pp.470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3463,51 +3463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères juridiques et déontologiques en présence d'un patient inconscient en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InfoKara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (1), pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3564,51 +3564,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient partenaire et séniorisation de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3789,77 +3789,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance Dialysis withdrawal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maurizi Balzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Calvino-Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3946,51 +3946,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aspects juridiques de la recherche biomédicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Pierre Mendès France (Grenoble, ISère, France ; 1990-2015), 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997GRE21033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4186,51 +4186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cimar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864663v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun-Wauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bosc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabanet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dayn&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dif-Thiery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lambrech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scolan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maurizi Balzan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourneret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992838v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favre-Wiki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992424v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Carlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aumonier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02120706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grunwald" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02024932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgognon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bitker-Viens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colombani Claudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.12.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maurizi-Balzan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Naciri-Bennani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02166740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2019.03.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grenier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paysant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.10.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ6N7NHK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01984868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Chvetzoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burnod" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bauchetet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calvino-Gunther" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Carron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04825923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997GRE21033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cimar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun-Wauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864658v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bosc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabanet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dayn&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dif-Thiery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lambrech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maurizi Balzan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourneret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scolan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favre-Wiki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Carlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992385v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991301v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aumonier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02120706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grunwald" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02024932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgognon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bitker-Viens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colombani Claudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.12.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maurizi-Balzan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Naciri-Bennani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02166740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2019.03.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grenier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paysant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.10.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ6N7NHK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01984868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Chvetzoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burnod" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bauchetet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calvino-Gunther" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Carron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04825923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997GRE21033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>