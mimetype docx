--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -106,251 +106,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séminaires pluridisciplinaires &amp;quot;maltraitances intrafamiliales</w:t>
+                <w:t xml:space="preserve">Vulnérabilités et fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lamy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international EFTA-CIM : Violences sexuelles intrafamiliales : sortir ensemble du déni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre des Membres Individuels (CIM) de l’Association Européenne de Thérapie Familiale (EFTA), Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Table ronde « Vulnérabilités et relation médicale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Sep 2024, Grenobe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04864663v1</w:t>
+                <w:t xml:space="preserve">halshs-04864658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités et fin de vie</w:t>
+                <w:t xml:space="preserve">Les séminaires pluridisciplinaires &amp;quot;maltraitances intrafamiliales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brun-Wauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde « Vulnérabilités et relation médicale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Sep 2024, Grenobe, France</w:t>
+              <w:t xml:space="preserve">Congrès international EFTA-CIM : Violences sexuelles intrafamiliales : sortir ensemble du déni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre des Membres Individuels (CIM) de l’Association Européenne de Thérapie Familiale (EFTA), Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04864658v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04864663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point de vue du juriste autour d’une évolution de la loi sur la fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque Alpin de Soins Palliatifs : Le corps en Soins Palliatifs : carrefour sensoriel, médiateur relationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFAP (Société Française d'Accompagnement et de soins Palliatifs), Jun 2023, La Roche-sur-Foron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -401,51 +401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Daynès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -500,51 +500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contributions de l’expérience patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -582,51 +582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : le point des acteurs sur l’expérience patients au sein du système de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dif-Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -690,51 +690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patient partenaire, regard du juriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Rentrée des patients : L’An III de la démocratie en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union des patients partenaires Auvergne Rhône-Alpes; Association française des Directeurs de soins (AFDS), Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -759,51 +759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports d'une Unité de Concertation Éthique en Néphrologie dans la prise en charge médicale en dialyse des patients en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maurizi Balzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -867,51 +867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité, négligence et maltraitance chez l'âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les régionales de gérontologie : une réflexion pluridisciplinaire autour de la personne âgée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trilogie santé, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -936,51 +936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioéthique, enjeux de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence CRAFAL Auvergne-Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Chatillon sur Chalaronne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1005,51 +1005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décider ensemble et autrement de la prise en charge des AVC graves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Favre-Wiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1100,51 +1100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Journée nationale de l'infirmière de pratique avancée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIC Repasi, réseau de la pratique avancée en soins infirmiers, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1163,221 +1163,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choisir sa personne de confiance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le regard d’une juriste sur la loi Claeys-Leonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence-débat : “Choisir sa personne de confiance”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Espace Ethique CH Albertville-Moutiers, Sep 2017, Albertville, France</w:t>
+              <w:t xml:space="preserve">Fin de vie : La lettre et l’esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Ethique Rhône-Alpes; CHUGA, 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992424v1</w:t>
+                <w:t xml:space="preserve">hal-01992400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le regard d’une juriste sur la loi Claeys-Leonetti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Choisir sa personne de confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fin de vie : La lettre et l’esprit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Espace Ethique Rhône-Alpes; CHUGA, 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence-débat : “Choisir sa personne de confiance”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Ethique CH Albertville-Moutiers, Sep 2017, Albertville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992400v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de la fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Etujuris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etujuris Droit Grenoble, Oct 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1396,277 +1396,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévoir sa fin de vie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le patient expert, regard du juriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée débat "Prévoir sa fin de vie : rédiger ses directives anticipées, choisir sa Personne de Confiance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFC Que Choisir de Grenoble, Nov 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1ère rencontre des Universités des Patients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des patients de Grenoble (UDPG), Dec 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992385v1</w:t>
+                <w:t xml:space="preserve">hal-01992395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patient expert, regard du juriste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Des affaires Lambert et Bonnemaison au rapport Claeys-Léonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère rencontre des Universités des Patients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université des patients de Grenoble (UDPG), Dec 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Atelier SEL (Santé, Ethique et Liberté)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Santé Ethique et Liberté (SEL) de Grenoble, 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992395v1</w:t>
+                <w:t xml:space="preserve">hal-01991301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des affaires Lambert et Bonnemaison au rapport Claeys-Léonetti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prévoir sa fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier SEL (Santé, Ethique et Liberté)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Santé Ethique et Liberté (SEL) de Grenoble, 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Soirée débat "Prévoir sa fin de vie : rédiger ses directives anticipées, choisir sa Personne de Confiance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFC Que Choisir de Grenoble, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991301v1</w:t>
+                <w:t xml:space="preserve">hal-01992385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vision du juriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique de la SFR Santé et Société : "Droit et Ethique en fin de vie : Regards croisés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR Santé et Société, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1691,51 +1691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du droit dans les pratiques médicales de fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès national de la SFAP : Partager et transmettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFAP (Société Française d'Accompagnement et de soins Palliatifs), Jun 2015, Nantes, France. pp.110-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1773,51 +1773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin de vie en MAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1855,51 +1855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;nouveaux droits&amp;quot; des malades et des personnes en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les directives anticipées - L’avis du juriste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1924,51 +1924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique et fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les soins palliatifs en arc alpin : éthique et soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associations et structures de soins palliatifs de l’Arc Alpin, Apr 2014, Chambéry, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2006,51 +2006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Vincent Humbert à Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grunwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale Pédagogique Interactive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française des Médiateurs Médicaux, May 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2075,51 +2075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du Droit dans les pratiques médicales de la fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude et de formation : "Les enjeux législatifs de la fin de vie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association JALMALV Drôme-Nord - Jusqu'à La Mort Accompagner La Vie, Oct 2014, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2144,51 +2144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le lien familial hors du droit civil de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Recherche Droit de la Famille (GRDF), Jun 2013, Grenoble, France. pp.79-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2226,51 +2226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque pénal en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maurizi Balzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fin de vie et droit pénal : le risque pénal dans les situations médicales de fin de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Sciences Criminelles de Grenoble (ISCG), Oct 2013, Grenoble, France. pp.145-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2366,51 +2366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bitker-Viens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Colombani Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2456,51 +2456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lien familial en droit médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingrid Maria; Michel Farge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le lien familial hors du droit civil de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Institut universitaire Varenne; LGDJ-Lextenso, pp.79-93, 2014, Colloques &amp; essais, 978-2-37032-020-9</w:t>
@@ -2529,51 +2529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque pénal en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maurizi Balzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2660,51 +2660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les patients partenaires dans le développement de la démocratie en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (125), pp.29-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2764,51 +2764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maurizi-Balzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Fourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2885,51 +2885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infirmiers en pratique avancée, le regard des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 64 (835), pp.40-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2963,51 +2963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi Leonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Droit et Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La fin de vie. Préoccupations légales et éthiques, 75 (2018/1), pp.95-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3045,51 +3045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patient partenaire en devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethica Clinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 90, pp.12-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3114,51 +3114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nul n’est censé ignorer les droits fondamentaux des patients en fin de vie, pas même le médecin, encore moins la Justice…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, RDLF 2015, pp.chron. n°18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3222,51 +3222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Paysant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3325,51 +3325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique et fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (1), pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3394,51 +3394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La situation juridique du patient inconscient en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 03, pp.470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3463,51 +3463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères juridiques et déontologiques en présence d'un patient inconscient en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InfoKara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (1), pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3564,51 +3564,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient partenaire et séniorisation de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3815,51 +3815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maurizi Balzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Calvino-Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3946,51 +3946,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aspects juridiques de la recherche biomédicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Pierre Mendès France (Grenoble, ISère, France ; 1990-2015), 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997GRE21033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4186,51 +4186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cimar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun-Wauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864658v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bosc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabanet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dayn&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dif-Thiery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lambrech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maurizi Balzan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourneret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scolan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favre-Wiki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Carlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992385v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991301v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aumonier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02120706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grunwald" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02024932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgognon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bitker-Viens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colombani Claudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.12.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maurizi-Balzan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Naciri-Bennani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02166740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2019.03.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grenier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paysant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.10.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ6N7NHK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01984868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Chvetzoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burnod" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bauchetet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calvino-Gunther" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Carron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04825923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997GRE21033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cimar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864663v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun-Wauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bosc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabanet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dayn&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dif-Thiery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lambrech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maurizi Balzan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourneret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scolan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favre-Wiki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992424v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Carlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aumonier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02120706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grunwald" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02024932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgognon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bitker-Viens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colombani Claudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.12.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maurizi-Balzan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Naciri-Bennani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02166740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2019.03.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grenier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paysant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.10.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ6N7NHK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01984868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Chvetzoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burnod" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bauchetet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calvino-Gunther" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Carron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04825923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997GRE21033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>