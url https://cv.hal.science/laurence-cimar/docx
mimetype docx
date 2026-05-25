--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -753,437 +753,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports d'une Unité de Concertation Éthique en Néphrologie dans la prise en charge médicale en dialyse des patients en fin de vie</w:t>
+                <w:t xml:space="preserve">Décider ensemble et autrement de la prise en charge des AVC graves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Maurizi Balzan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Fourneret</w:t>
+                <w:t xml:space="preserve">Isabelle Favre-Wiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique SFR Santé et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR Santé et Société; Université Grenoble Alpes, Dec 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">23èmes Journées de la SFNV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Neurovasculaire, Nov 2018, Issy les moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992858v1</w:t>
+                <w:t xml:space="preserve">hal-01992838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité, négligence et maltraitance chez l'âgé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Scolan</w:t>
+                <w:t xml:space="preserve">Le regard des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les régionales de gérontologie : une réflexion pluridisciplinaire autour de la personne âgée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trilogie santé, Aug 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Deuxième Journée nationale de l'infirmière de pratique avancée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIC Repasi, réseau de la pratique avancée en soins infirmiers, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992825v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioéthique, enjeux de société</w:t>
+                <w:t xml:space="preserve">Les apports d'une Unité de Concertation Éthique en Néphrologie dans la prise en charge médicale en dialyse des patients en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Maurizi Balzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence CRAFAL Auvergne-Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Chatillon sur Chalaronne, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique SFR Santé et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR Santé et Société; Université Grenoble Alpes, Dec 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992807v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décider ensemble et autrement de la prise en charge des AVC graves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnérabilité, négligence et maltraitance chez l'âgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Scolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Favre-Wiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées de la SFNV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Neurovasculaire, Nov 2018, Issy les moulineaux, France</w:t>
+              <w:t xml:space="preserve">Les régionales de gérontologie : une réflexion pluridisciplinaire autour de la personne âgée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trilogie santé, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992838v1</w:t>
+                <w:t xml:space="preserve">hal-01992825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le regard des patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioéthique, enjeux de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Journée nationale de l'infirmière de pratique avancée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIC Repasi, réseau de la pratique avancée en soins infirmiers, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence CRAFAL Auvergne-Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chatillon sur Chalaronne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992852v1</w:t>
+                <w:t xml:space="preserve">hal-01992807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard d’une juriste sur la loi Claeys-Leonetti</w:t>
               </w:r>
@@ -1396,549 +1396,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patient expert, regard du juriste</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;nouveaux droits&amp;quot; des malades et des personnes en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère rencontre des Universités des Patients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université des patients de Grenoble (UDPG), Dec 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Les directives anticipées - L’avis du juriste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992395v1</w:t>
+                <w:t xml:space="preserve">hal-01991325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des affaires Lambert et Bonnemaison au rapport Claeys-Léonetti</w:t>
+                <w:t xml:space="preserve">Le patient expert, regard du juriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier SEL (Santé, Ethique et Liberté)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Santé Ethique et Liberté (SEL) de Grenoble, 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1ère rencontre des Universités des Patients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des patients de Grenoble (UDPG), Dec 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991301v1</w:t>
+                <w:t xml:space="preserve">hal-01992395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévoir sa fin de vie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des affaires Lambert et Bonnemaison au rapport Claeys-Léonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée débat "Prévoir sa fin de vie : rédiger ses directives anticipées, choisir sa Personne de Confiance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFC Que Choisir de Grenoble, Nov 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Atelier SEL (Santé, Ethique et Liberté)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Santé Ethique et Liberté (SEL) de Grenoble, 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992385v1</w:t>
+                <w:t xml:space="preserve">hal-01991301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vision du juriste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévoir sa fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique de la SFR Santé et Société : "Droit et Ethique en fin de vie : Regards croisés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR Santé et Société, Nov 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Soirée débat "Prévoir sa fin de vie : rédiger ses directives anticipées, choisir sa Personne de Confiance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFC Que Choisir de Grenoble, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958739v1</w:t>
+                <w:t xml:space="preserve">hal-01992385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du droit dans les pratiques médicales de fin de vie</w:t>
+                <w:t xml:space="preserve">La vision du juriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès national de la SFAP : Partager et transmettre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFAP (Société Française d'Accompagnement et de soins Palliatifs), Jun 2015, Nantes, France. pp.110-111</w:t>
+              <w:t xml:space="preserve">Journée Thématique de la SFR Santé et Société : "Droit et Ethique en fin de vie : Regards croisés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR Santé et Société, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992377v1</w:t>
+                <w:t xml:space="preserve">hal-01958739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fin de vie en MAS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle du droit dans les pratiques médicales de fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique de la SFR Santé et Société : "Droit et Ethique en fin de vie : Regards croisés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR Santé et Société, Nov 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">21ème congrès national de la SFAP : Partager et transmettre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFAP (Société Française d'Accompagnement et de soins Palliatifs), Jun 2015, Nantes, France. pp.110-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958752v1</w:t>
+                <w:t xml:space="preserve">hal-01992377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;nouveaux droits&amp;quot; des malades et des personnes en fin de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fin de vie en MAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les directives anticipées - L’avis du juriste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée Thématique de la SFR Santé et Société : "Droit et Ethique en fin de vie : Regards croisés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR Santé et Société, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991325v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique et fin de vie</w:t>
               </w:r>
@@ -2213,51 +2213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque pénal en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maurizi Balzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2266,1287 +2266,1287 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fin de vie et droit pénal : le risque pénal dans les situations médicales de fin de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Sciences Criminelles de Grenoble (ISCG), Oct 2013, Grenoble, France. pp.145-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les patients partenaires dans le développement de la démocratie en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cimar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (125), pp.29-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2020.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infirmiers en pratique avancée, le regard des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cimar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (835), pp.40-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2019.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport d’une unité de concertation éthique pour la pratique professionnelle en néphrologie validé par un protocole de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Maurizi-Balzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Fourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Naciri-Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (7), pp.498 - 505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.07.330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi Leonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cimar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Droit et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La fin de vie. Préoccupations légales et éthiques, 75 (2018/1), pp.95-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patient partenaire en devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cimar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethica Clinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.12-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nul n’est censé ignorer les droits fondamentaux des patients en fin de vie, pas même le médecin, encore moins la Justice…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cimar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, RDLF 2015, pp.chron. n°18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obstacles à la pratique des autopsies médicales en cas de décès hors établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Scolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (10), pp.983-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique et fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cimar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de soins palliatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (1), pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation juridique du patient inconscient en fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cimar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 03, pp.470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02236592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères juridiques et déontologiques en présence d'un patient inconscient en fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cimar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InfoKara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (1), pp.11-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration/exclusion des MCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bitker-Viens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Colombani Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Suissa; Serge Guérin; Philippe Denormandie; Antoine Bioy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structurer le champ des médecines complémentaires et alternatives (MCA) : pour favoriser l'essor des pratiques bénéfiques tout en luttant contre les dérives thérapeutiques en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fauves éditions, pp.129-150, 2021, 979-10-302-0391-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04864633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lien familial en droit médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingrid Maria; Michel Farge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le lien familial hors du droit civil de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Institut universitaire Varenne; LGDJ-Lextenso, pp.79-93, 2014, Colloques &amp; essais, 978-2-37032-020-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque pénal en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maurizi Balzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Ribeyre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fin de vie et droit pénal : le risque pénal dans les situations médicales de fin de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Éditions Cujas, pp.145-158, 2014, Travaux de l'Institut de sciences criminelles de Grenoble, 978-2-254-14407-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985486v1</w:t>
-              </w:r>
-[...915 lines deleted...]
-                <w:t xml:space="preserve">hal-02096514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3789,64 +3789,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance Dialysis withdrawal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maurizi Balzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4186,51 +4186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cimar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864663v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun-Wauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bosc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabanet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dayn&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dif-Thiery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lambrech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maurizi Balzan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourneret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scolan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favre-Wiki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992424v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Carlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aumonier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02120706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grunwald" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02024932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgognon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bitker-Viens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colombani Claudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.12.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maurizi-Balzan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Naciri-Bennani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02166740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2019.03.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grenier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paysant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.10.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ6N7NHK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01984868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Chvetzoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burnod" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bauchetet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calvino-Gunther" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Carron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04825923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997GRE21033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cimar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864663v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun-Wauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bosc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabanet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dayn&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dif-Thiery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lambrech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favre-Wiki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maurizi Balzan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourneret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scolan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992424v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Carlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991301v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958739v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aumonier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02120706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grunwald" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02024932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.12.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02166740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2019.03.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maurizi-Balzan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Naciri-Bennani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.07.330" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grenier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paysant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.10.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ6N7NHK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01984868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864633v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgognon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bitker-Viens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colombani Claudel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Chvetzoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burnod" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bauchetet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calvino-Gunther" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Carron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04825923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997GRE21033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>