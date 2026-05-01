--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -2815,51 +2815,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76F7E041"/>
+    <w:nsid w:val="75A23A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>