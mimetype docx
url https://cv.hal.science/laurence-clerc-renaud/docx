--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -393,165 +393,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle méthode d'évaluation du préjudice économique de l'enfant après le décès de l'un de ses parents divorcés ?</w:t>
+                <w:t xml:space="preserve">L'amiable en dommage corporel, 14ème Etats généraux du dommage corporel, conférence 3 : L'offre de la loi de 1985: pratiques et sanctions, l'offre et ses délais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Clerc-Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n° 14,, act. 449 p. 731-734</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, GPL 24 janv. 2023, n° GPL444t7, pp.51 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927620v1</w:t>
+                <w:t xml:space="preserve">hal-04926378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'amiable en dommage corporel, 14ème Etats généraux du dommage corporel, conférence 3 : L'offre de la loi de 1985: pratiques et sanctions, l'offre et ses délais</w:t>
+                <w:t xml:space="preserve">Quelle méthode d'évaluation du préjudice économique de l'enfant après le décès de l'un de ses parents divorcés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Clerc-Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, GPL 24 janv. 2023, n° GPL444t7, pp.51 et s</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 14,, act. 449 p. 731-734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926378v1</w:t>
+                <w:t xml:space="preserve">hal-04927620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amiable en dommage corporel, 14ème Etats généraux du dommage corporel, Atelier 4, FGTI et discussion amiable</w:t>
               </w:r>
@@ -2815,51 +2815,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75A23A76"/>
+    <w:nsid w:val="588DE8DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3046,51 +3046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-clerc-renaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113074506" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511458v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mescam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mornet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927612v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926378v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926314v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923897v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01661092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01680587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01680618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;zel-Ambrunaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01680600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiedalloz.fr/livre/9782247161287-reparation-du-prejudice-corporel-strategies-d-indemnisation-methodes-d-evaluation-edition-2021-2022-gisele-mor-laurence-clerc-renaud/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porchy-Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/des-specificites-de-l-indemnisation-du-dommage-corporel-2017-9782802757634.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagrange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courr&#232;ges" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04043190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Robertiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estienne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motahareh Fathisalout-Bollon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pignarre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivollier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bodilis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leduc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deluze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Wrembicki-Giely" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-clerc-renaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113074506" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511458v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mescam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mornet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927612v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926314v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923897v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01661092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01680587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01680618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;zel-Ambrunaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01680600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiedalloz.fr/livre/9782247161287-reparation-du-prejudice-corporel-strategies-d-indemnisation-methodes-d-evaluation-edition-2021-2022-gisele-mor-laurence-clerc-renaud/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porchy-Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/des-specificites-de-l-indemnisation-du-dommage-corporel-2017-9782802757634.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagrange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courr&#232;ges" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04043190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Robertiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estienne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motahareh Fathisalout-Bollon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pignarre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivollier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bodilis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leduc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deluze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Wrembicki-Giely" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>