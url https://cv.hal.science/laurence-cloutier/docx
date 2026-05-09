--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -282,269 +282,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que devient-on après un DUT Mesures Physiques ?</w:t>
+                <w:t xml:space="preserve">Quand un tiers-lieu devient multiple. Chronique d’une hybridation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martine Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cloutier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liliane Sochacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, De nouveaux mondes de production ? Pratiques makers, culture du libre et lieux du “commun”, 46 (2), pp.87-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.1535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480865v1</w:t>
+                <w:t xml:space="preserve">hal-01519640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand un tiers-lieu devient multiple. Chronique d’une hybridation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que devient-on après un DUT Mesures Physiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chauvac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Azam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Cloutier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Sochacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Alternance et professionnalisation : des atouts pour les parcours des jeunes et des carrières ?, 50, pp.359-369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519640v1</w:t>
+                <w:t xml:space="preserve">hal-01480865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative Ties, Lost Ties, Latent Ties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -820,57 +820,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scool, coopérative de recherches en sciences humaines et sociales : une création en partenariat avec l'université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interstices et interactions – Tiers lieux et Fablabs au cœur de la nouvelle révolution industrielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -891,81 +891,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX° congrès de l'AISLF - Sociétés en mouvement, sociologie en changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03197377v1</w:t>
+                <w:t xml:space="preserve">halshs-03197382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstices et interactions – Tiers lieux et Fablabs au cœur de la nouvelle révolution industrielle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Scool, coopérative de recherches en sciences humaines et sociales : une création en partenariat avec l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -986,51 +986,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX° congrès de l'AISLF - Sociétés en mouvement, sociologie en changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03197382v1</w:t>
+                <w:t xml:space="preserve">halshs-03197377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Gender Gap in Patenting: Comparing the Midi-Pyrénées region in France and the region of Montreal in Canada</w:t>
               </w:r>
@@ -1117,77 +1117,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation, third place, fablab : A case study using social network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chauvac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Azam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXV Sunbelt Conference of the INSNA Brighton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1492,51 +1492,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les FabLabs et l'inclusion numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1625,103 +1625,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux, partenariats : Les FabLabs et Espaces du Faire au coeur des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chauvac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruiz-Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Azam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SCOOL Coopérative de recherches en sciences humaines et sociales; LISST. 2022, 95 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1733,211 +1733,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03972683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REGARDS DES REPRENEURS SUR LA REPRISE D'ENTREPRISE</w:t>
+                <w:t xml:space="preserve">Regards des repreneurs sur la reprise d'entreprise : le cas des lauréats de Réseau Entreprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Boumedjaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Montpellier Université d'Excellence (MUSE); Labex Entreprendre; Réseau Entreprendre; Montpellier Research in Management (MRM); Montpellier Management (MOMA). 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Labex Entreprendre; Montpellier Research in Management (MRM); Montpellier Management (MOMA). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434238v1</w:t>
+                <w:t xml:space="preserve">hal-03038036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards des repreneurs sur la reprise d'entreprise : le cas des lauréats de Réseau Entreprendre</w:t>
+                <w:t xml:space="preserve">REGARDS DES REPRENEURS SUR LA REPRISE D'ENTREPRISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Boumedjaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Labex Entreprendre; Montpellier Research in Management (MRM); Montpellier Management (MOMA). 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Montpellier Université d'Excellence (MUSE); Labex Entreprendre; Réseau Entreprendre; Montpellier Research in Management (MRM); Montpellier Management (MOMA). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038036v1</w:t>
+                <w:t xml:space="preserve">hal-02434238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2195,51 +2195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cloutier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.hs4.0141" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541404v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-021-00553-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01480865v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mathe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochacki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01519640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1535" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa de Federico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106313509933" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434856v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951116v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0259" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100021990" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruiz-Scorletti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434238v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Boumedjaoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01455543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU20083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cloutier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.hs4.0141" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541404v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-021-00553-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01519640v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1535" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01480865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mathe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochacki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa de Federico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106313509933" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434856v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951116v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0259" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100021990" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruiz-Scorletti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Boumedjaoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01455543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU20083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>