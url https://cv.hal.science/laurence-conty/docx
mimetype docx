--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -248,3813 +248,3696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Gaze and Arrow Cuing Effects With a Short Test Adapted to Brain Damaged Patients With Unilateral Spatial Neglect: A Preliminary Study</w:t>
+                <w:t xml:space="preserve">Sensory Cueing of Autobiographical Memories in Normal Aging and Alzheimer’s Disease: A Comparison Between Visual, Auditory, and Olfactory Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rindra Narison</w:t>
+                <w:t xml:space="preserve">Désirée Lopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie de Montalembert</w:t>
+                <w:t xml:space="preserve">Thibault Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Bayliss</w:t>
+                <w:t xml:space="preserve">Céline Manetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80, pp.1169 - 1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.690197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/jad-200841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528793v1</w:t>
+                <w:t xml:space="preserve">hal-03199018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory Cueing of Autobiographical Memories in Normal Aging and Alzheimer’s Disease: A Comparison Between Visual, Auditory, and Olfactory Information</w:t>
+                <w:t xml:space="preserve">Measuring Gaze and Arrow Cuing Effects With a Short Test Adapted to Brain Damaged Patients With Unilateral Spatial Neglect: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désirée Lopis</w:t>
+                <w:t xml:space="preserve">Rindra Narison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Le Pape</w:t>
+                <w:t xml:space="preserve">Marie de Montalembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Manetta</w:t>
+                <w:t xml:space="preserve">Andrew Bayliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 80, pp.1169 - 1183. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.690197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/jad-200841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.690197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199018v1</w:t>
+                <w:t xml:space="preserve">hal-03439640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Gaze and Arrow Cuing Effects With a Short Test Adapted to Brain Damaged Patients With Unilateral Spatial Neglect: A Preliminary Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Diagnosing Gaze and Arrow Cueing Effects in Unilateral Spatial Neglect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rindra Narison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Montalembert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Bayliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.690197⟩</w:t>
+              <w:t xml:space="preserve">Neurocase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13554794.2019.1705495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439640v1</w:t>
+                <w:t xml:space="preserve">hal-02959148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing Gaze and Arrow Cueing Effects in Unilateral Spatial Neglect</w:t>
+                <w:t xml:space="preserve">Investigating Eye Contact Effect on People's Name Retrieval in Normal Aging and in Alzheimer's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rindra Narison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie de Montalembert</w:t>
+                <w:t xml:space="preserve">Désirée Lopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocase</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13554794.2019.1705495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02959148v1</w:t>
+                <w:t xml:space="preserve">hal-02959177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Eye Contact Effect on People's Name Retrieval in Normal Aging and in Alzheimer's Disease</w:t>
+                <w:t xml:space="preserve">Diagnosing Gaze Cueing Effects in Unilateral Spatial Neglect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désirée Lopis</w:t>
+                <w:t xml:space="preserve">Rindra Narison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Montalembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.42-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13554794.2019.170549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02959177v1</w:t>
+                <w:t xml:space="preserve">hal-03528786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing Gaze Cueing Effects in Unilateral Spatial Neglect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie de Montalembert</w:t>
+                <w:t xml:space="preserve">Social Contact Enhances Bodily Self-Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Hazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Beaurenaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocase</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.4195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-22497-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13554794.2019.170549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03528786v1</w:t>
+                <w:t xml:space="preserve">hal-03006203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Contact Enhances Bodily Self-Awareness</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Social Influence on Metacognitive Evaluations: The Power of Nonverbal Cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (11), pp.2233-2247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470218.2015.1115111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-22497-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03006203v1</w:t>
+                <w:t xml:space="preserve">inserm-02461674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Influence on Metacognitive Evaluations: The Power of Nonverbal Cues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+                <w:t xml:space="preserve">Minimal group membership biases early neural processing of emotional expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Vilarem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Safra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Proust</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Grèzes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (10), pp.2584-2595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.13735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17470218.2015.1115111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02461674v1</w:t>
+                <w:t xml:space="preserve">inserm-02461679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal group membership biases early neural processing of emotional expressions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lou Safra</w:t>
+                <w:t xml:space="preserve">I know you can see me: Social attention influences bodily self-awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Hazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Baltazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Grèzes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.21 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2017.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.13735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02461679v1</w:t>
+                <w:t xml:space="preserve">hal-01447905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I know you can see me: Social attention influences bodily self-awareness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matias Baltazar</w:t>
+                <w:t xml:space="preserve">Les effets du contact par le regard: un enjeu thérapeutique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baltazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42(6), pp.547-552</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2017.01.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01447905v1</w:t>
+                <w:t xml:space="preserve">hal-03228783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du contact par le regard: un enjeu thérapeutique?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Watching Eyes&amp;quot; effects: When others meet the self</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jari K. Hietanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.184-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2016.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228783v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watching Eyes&amp;quot; effects: When others meet the self</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Source unreliability decreases but does not cancel the impact of social information on metacognitive evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Salès-Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2016.08.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01423035v1</w:t>
+                <w:t xml:space="preserve">halshs-01822268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source unreliability decreases but does not cancel the impact of social information on metacognitive evaluations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Proust</w:t>
+                <w:t xml:space="preserve">Classification of autistic individuals and controls using cross-task characterization of fMRI activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.78-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2015.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01385⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02959219v1</w:t>
+                <w:t xml:space="preserve">hal-01306749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of autistic individuals and controls using cross-task characterization of fMRI activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coralie Chevallier</w:t>
+                <w:t xml:space="preserve">Source unreliability decreases but does not cancel the impact of social information on metacognitive evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Salès-Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2015.11.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01306749v1</w:t>
+                <w:t xml:space="preserve">hal-02959219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source unreliability decreases but does not cancel the impact of social information on metacognitive evaluations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Proust</w:t>
+                <w:t xml:space="preserve">Social decisions affect neural activity to perceived dynamic gaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01385⟩</w:t>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.1557-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/scan/nsv049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01822268v1</w:t>
+                <w:t xml:space="preserve">hal-01827953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social decisions affect neural activity to perceived dynamic gaze</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eye contact elicits bodily self-awareness in human adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/scan/nsv049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01827953v1</w:t>
+                <w:t xml:space="preserve">hal-03230389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye contact elicits bodily self-awareness in human adults</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eye contact elicits bodily self-awareness in human adults. Cognition. 133(1):120-127. 10.1016/j.cognition.2014.06.009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Baltazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Hazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Vilarem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Beaucousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 133, pp.120-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230389v1</w:t>
+                <w:t xml:space="preserve">hal-01575829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective attention effects on early integration of social signals: Same timing, modulated neural sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grèzes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.10.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye contact elicits bodily self-awareness in human adults. Cognition. 133(1):120-127. 10.1016/j.cognition.2014.06.009</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Picq</w:t>
+                <w:t xml:space="preserve">Self-Relevance Appraisal Influences Facial Reactions to Emotional Body Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Soussignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.06.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e55885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01575829v1</w:t>
+                <w:t xml:space="preserve">inserm-02462274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Relevance Appraisal Influences Facial Reactions to Emotional Body Expressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Grezes</w:t>
+                <w:t xml:space="preserve">Self-relevance appraisal of gaze direction and dynamic facial expressions: Effects on facial electromyographic and autonomic reactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Soussignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michele Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leonor Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Chadwick</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Soussignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.330-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0029892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055885⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02462274v1</w:t>
+                <w:t xml:space="preserve">inserm-02462279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-relevance appraisal of gaze direction and dynamic facial expressions: Effects on facial electromyographic and autonomic reactions.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leonor Philip</w:t>
+                <w:t xml:space="preserve">Salient Social Cues are Prioritized in Autism Spectrum Disorders Despite Overall Decrease in Social Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Happe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (7), pp.1642-1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-012-1710-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0029892⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02462279v1</w:t>
+                <w:t xml:space="preserve">hal-01439693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salient Social Cues are Prioritized in Autism Spectrum Disorders Despite Overall Decrease in Social Attention</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie George</w:t>
+                <w:t xml:space="preserve">Evidence for Unintentional Emotional Contagion Beyond Dyads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Soussignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-012-1710-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e67371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01439693v1</w:t>
+                <w:t xml:space="preserve">inserm-02462267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Unintentional Emotional Contagion Beyond Dyads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-relevance appraisal influences facial reactions to emotional body expressions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonor Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Soussignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (6), pp.e67371. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e55885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067371⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02462267v1</w:t>
+                <w:t xml:space="preserve">hal-00818244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-relevance appraisal influences facial reactions to emotional body expressions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Look at me, I'll remember you: the perception of self-relevant social cues enhances memory and right hippocampal activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grèzes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055885⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (10), pp.2428-2440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.21366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818244v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02462307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Look at me, I'll remember you: the perception of self-relevant social cues enhances memory and right hippocampal activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oscillatory Brain Correlates of Live Joint Attention: A Dual-EEG Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Lemaréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Grèzes</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2012.00156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.21366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02462307v1</w:t>
+                <w:t xml:space="preserve">hal-00795709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory Brain Correlates of Live Joint Attention: A Dual-EEG Study.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early binding of gaze, gesture and emotion: neural time course and correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie George</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dezecache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grèzes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.4531-4539</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2012.00156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00795709v1</w:t>
+                <w:t xml:space="preserve">hal-00996285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early binding of gaze, gesture and emotion: neural time course and correlates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arousal and time estimation: psychophysiological evidence from an emotion regulation paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Grèzes</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Pouthas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.4531-4539</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.182-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996285v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arousal and time estimation: psychophysiological evidence from an emotion regulation paradigm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cost of being watched: Stroop interference increases under concomitant eye contact.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viviane Pouthas</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gimmig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (1), pp.133-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2009.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996356v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cost of being watched: Stroop interference increases under concomitant eye contact.</w:t>
+                <w:t xml:space="preserve">The mere perception of eye contact increases arousal during a word-spelling task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Loehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.171-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470910903227507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2009.12.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01392429v1</w:t>
+                <w:t xml:space="preserve">hal-00795780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mere perception of eye contact increases arousal during a word-spelling task.</w:t>
+                <w:t xml:space="preserve">How does perceiving eye direction modulate emotion recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sander</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.443-444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17470910903227507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00795780v1</w:t>
+                <w:t xml:space="preserve">hal-00996349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does perceiving eye direction modulate emotion recognition?</w:t>
+                <w:t xml:space="preserve">When eye creates the contact! ERP evidence for early dissociation between direct and averted gaze motion processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...66 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Laurence Conty</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. N'Diaye</w:t>
+                <w:t xml:space="preserve">Charles Tijus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (13), pp.3024-3037. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2007.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2007.05.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00631654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4064,1610 +3947,1610 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement de suivi des indices sociaux non-verbaux dans le TDA/H : développement et calibrage d'un outil d'évaluation neuropsychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche de la fédération EPN-R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération EPN-R, Apr 2023, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement de suivi des indices sociaux dans le TDA/H: développement et calibrage d'un outil d'évaluation neuropsychologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+                <w:t xml:space="preserve">Exploration des signaux non verbaux et physiologiques d'adultes polyhandicapés : Vers un enrichissement des possibilités de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marceaux-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DysCoFérences</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche de la Fédération EPN-R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069145v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des signaux non verbaux et physiologiques d'adultes polyhandicapés : Vers un enrichissement des possibilités de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Marceaux-Dufour</w:t>
+                <w:t xml:space="preserve">Le comportement de suivi des indices sociaux dans le TDA/H: développement et calibrage d'un outil d'évaluation neuropsychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche de la Fédération EPN-R</w:t>
+              <w:t xml:space="preserve">DysCoFérences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091379v1</w:t>
+                <w:t xml:space="preserve">hal-04069145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des signaux comportementaux et physiologiques d'adultes polyhandicapés : Vers un enrichissement de leurs possibilités de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marceaux-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Scelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’accompagnement au quotidien de la personne polyhandicapée : du soin à l'activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESAP, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-verbal social cues following in ADHD: development of a new clinical tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communicating beyond verbal language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratory DysCo, Jun 2023, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cognition sociale dans le TDAH : état des lieux et développement d’un test du suivi des indices sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études sur les troubles du neurodéveloppement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Franche-Comté, Nov 2023, Beçanson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HP53 : Evaluating spatial cuing effects of social cues in children with ADHD: Pre-test of three versions of a neuropsychological tool in children without disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méta-analyse de la reconnaissance des émotions chez l’enfant et l’adolescent atteint d’un trouble du déficit de l’attention avec ou sans hyperactivité (TDAH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Ciminaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belen Haza</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMEAC Digital Day</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de printemps de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Evian-les-Bains, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714757v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse de la reconnaissance des émotions chez l’enfant et l’adolescent atteint d’un trouble du déficit de l’attention avec ou sans hyperactivité (TDAH)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HP53 : Evaluating spatial cuing effects of social cues in children with ADHD: Pre-test of three versions of a neuropsychological tool in children without disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawel Mersali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belen Haza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavia Ciminaghi</w:t>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de printemps de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMEAC Digital Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France. pp.e13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.11.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714765v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploration des signaux non verbaux et physiologiques des personnes polyhandicapées : Vers un enrichissement des possibilités de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marceaux-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Scelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche de la fédération EPN-R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploration des signaux non verbaux et physiologiques des personnes polyhandicapées : Vers un enrichissement des possibilités de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marceaux-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire PSITEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory dynamical correlates of social contact. Symposium: Oscillatory common-ground: The temporal dynamics of social cognition.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'exploration des signaux non verbaux et physiologiques des personnes polyhandicapées : Vers un enrichissement des possibilités de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marceaux-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Scelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd international conference on Biomagnetism (BioMag 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">SIICLHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713509v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploration des signaux non verbaux et physiologiques des personnes polyhandicapées : Vers un enrichissement des possibilités de communication</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oscillatory dynamical correlates of social contact. Symposium: Oscillatory common-ground: The temporal dynamics of social cognition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Hazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Babo-Rebelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Yahia Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIICLHA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Nanterre, France</w:t>
+              <w:t xml:space="preserve">22nd international conference on Biomagnetism (BioMag 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808819v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Activity To Viewed Dynamic Gaze Is Affected By Social Decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puce Aina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puce Aina</w:t>
+                <w:t xml:space="preserve">Latinus Marianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latinus Marianne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Scott Love</w:t>
+                <w:t xml:space="preserve">Rossi Alejandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parada Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Conference on Cognitive Neuroscience (ICON-XII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Brisbane, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/conf.fnhum.2015.217.00051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of self-relevance on facial reactions to angry body expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Soussignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The consortium of european research on emotion (CERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Canterbury, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of gender upon the appraisal of the self-relevance of others' angry expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Soussignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The consortium of european research on emotion (CERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Canterbury, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5677,1238 +5560,1238 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of eye contact on interoceptive accuracy across ages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and interpretation of non-verbal signals in adults with Profound Intellectual and Multiple Disabilities (PIMD): towards an enhancement of communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marceaux-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Goudard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Habib</w:t>
+                <w:t xml:space="preserve">Alexandra Geuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Convention of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche de la fédération EPN-R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188026v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J’ai la mémoire qui flanche, j’me souviens plus très bien. Effets du vieillissement pathologique sur la perception temporelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie de Montalembert</w:t>
+                <w:t xml:space="preserve">The impact of eye contact on interoceptive accuracy across ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tifanie Sanfourche-Gaume</w:t>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès National de Neuropsychologie clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Convention of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434403v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and interpretation of non-verbal signals in adults with Profound Intellectual and Multiple Disabilities (PIMD): towards an enhancement of communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">J’ai la mémoire qui flanche, j’me souviens plus très bien. Effets du vieillissement pathologique sur la perception temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Montalembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Carta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Geuffroy</w:t>
+                <w:t xml:space="preserve">Tifanie Sanfourche-Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche de la fédération EPN-R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">5ème Congrès National de Neuropsychologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098093v1</w:t>
+                <w:t xml:space="preserve">hal-04434403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of social contact on interoceptive accuracy in natural condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DysCoférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating spatial cueing effects of social cues in children with ADHD: development of a neuropsychological tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DysCoFérences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du comportement de suivi des indices sociaux non verbaux dans le TDA/H : étalonnage d’un outil neuropsychologique (TooN) chez les enfants de 6 à 10 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of social contact on interoceptive accuracy in natural settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des Jeunes Chercheur·se·s en Sciences Cognitives (CJC-SCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of social contact on intéroception in ecological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche de la Fédération EPN-R 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial cueing effects of social cues in children with ADHD: development of an assessment tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawel Mersali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international congress of clinical and health psychology in children and adolescents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial cueing effects of social cues in children with ADHD: development of an evaluative tool for neuropsychologists</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+                <w:t xml:space="preserve">The impact of social contact on intéroception in ecological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche de la Fédération « Education, Psychologie et Neurosciences » (EPN-R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nanterre, France</w:t>
+              <w:t xml:space="preserve">DysCoférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714775v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of social contact on intéroception in ecological conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Habib</w:t>
+                <w:t xml:space="preserve">Spatial cueing effects of social cues in children with ADHD: development of an evaluative tool for neuropsychologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawel Mersali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DysCoférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche de la Fédération « Education, Psychologie et Neurosciences » (EPN-R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789924v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mere perception of eye contact increases arousal during an incidental cognitive task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Russo</w:t>
+                <w:t xml:space="preserve">Valerie Loehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Forum of European Neuroscience (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6918,115 +6801,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dubal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Therese Collins; Daniel Andler; Catherine Tallon-Baudry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cognition: du neurone à la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, 2018, 2072764378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7036,529 +6919,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement de suivi du regard et du pointage du doigt d’autrui dans le TDA/H : développement et calibrage d’un outil diagnostique pour neuropsychologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belen Haza</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que savons-nous vraiment de notre cerveau : fantasmes et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard dans cognition humaine : de la recherche fondamentale à la recherche translationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que savons nous vraiment de notre cerveau : fantasmes et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploration des signaux non verbaux et physiologiques des personnes polyhandicapées : Vers un enrichissement des possibilités de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marceaux-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Scelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benefice of social contact on interoception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi notre cerveau se trompe parfois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7705,51 +7588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Baltazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grezes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;maude Geoffray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Picq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15510" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Narison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Montalembert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bayliss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.690197" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Lopis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Pape" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Manetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-200841" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439640v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2019.1705495" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01218" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2019.170549" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hazem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Beaurenaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22497-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Eskenazi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montalan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Proust" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2015.1115111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461679v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gamond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vilarem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Safra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13735" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01447905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.01.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03228783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltazar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari K. Hietanen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2016.08.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959219v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01385" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chanel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Pichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2015.11.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rossi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Parada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsv049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03230389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01079736v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Zein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.10.063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575829v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Picq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.06.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVDG98ZJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462274v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Philip" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chadwick" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055885" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029892" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Happe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-012-1710-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TD0ZHVVG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067371" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818244v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Philip" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chadwick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462307v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21366" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00156" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996285v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezecache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hugueville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gr&#232;zes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996356v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pouthas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gimmig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2009.12.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Russo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Loehr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470910903227507" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sander" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631654v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Diaye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. George" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.05.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5LXF5V7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420011v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Haza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069145v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marceaux-Dufour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423251v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420079v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714757v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawel Mersali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.048" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciminaghi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808860v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Babo-Rebelo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia Cherif" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795449v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puce Aina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latinus Marianne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Alejandra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parada Francisco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2015.217.00051" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goudard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434403v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Sanfourche-Gaume" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098093v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Carta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Geuffroy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789932v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488332v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789924v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01361767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082888v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822885v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713517v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03713536v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03713532v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04091355v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03713541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03713535v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Baltazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grezes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;maude Geoffray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Picq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15510" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Lopis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Pape" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Manetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-200841" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Narison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Montalembert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bayliss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.690197" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2019.1705495" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01218" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2019.170549" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hazem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Beaurenaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22497-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Eskenazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montalan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Proust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2015.1115111" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gamond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vilarem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Safra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13735" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01447905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.01.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03228783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltazar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari K. Hietanen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2016.08.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01385" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chanel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Pichon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2015.11.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rossi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Parada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Huang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsv049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03230389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Picq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.06.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVDG98ZJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01079736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Zein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.10.063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Philip" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chadwick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055885" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029892" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Happe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-012-1710-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TD0ZHVVG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067371" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818244v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Philip" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chadwick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21366" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00156" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996285v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezecache" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hugueville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gr&#232;zes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pouthas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gimmig" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2009.12.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795780v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Russo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Loehr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470910903227507" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996349v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sander" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631654v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Diaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. George" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.05.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5LXF5V7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Haza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marceaux-Dufour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciminaghi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawel Mersali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.048" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808860v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810151v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Babo-Rebelo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia Cherif" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795449v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puce Aina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latinus Marianne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Alejandra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parada Francisco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2015.217.00051" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593945v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098093v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Carta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Geuffroy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188026v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goudard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434403v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Sanfourche-Gaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714776v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883438v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264965v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789924v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01361767v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082888v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713517v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03713536v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03713532v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04091355v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03713541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03713535v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>