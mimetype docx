--- v1 (2026-04-12)
+++ v2 (2026-05-12)
@@ -1599,295 +1599,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of autistic individuals and controls using cross-task characterization of fMRI activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coralie Chevallier</w:t>
+                <w:t xml:space="preserve">Source unreliability decreases but does not cancel the impact of social information on metacognitive evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Salès-Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2015.11.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306749v1</w:t>
+                <w:t xml:space="preserve">hal-02959219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source unreliability decreases but does not cancel the impact of social information on metacognitive evaluations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Proust</w:t>
+                <w:t xml:space="preserve">Classification of autistic individuals and controls using cross-task characterization of fMRI activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01385⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.78-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2015.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959219v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social decisions affect neural activity to perceived dynamic gaze</w:t>
               </w:r>
@@ -2070,290 +2070,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye contact elicits bodily self-awareness in human adults. Cognition. 133(1):120-127. 10.1016/j.cognition.2014.06.009</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective attention effects on early integration of social signals: Same timing, modulated neural sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Beaucousin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marwa El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grèzes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.06.009⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.10.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575829v1</w:t>
+                <w:t xml:space="preserve">hal-01079736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective attention effects on early integration of social signals: Same timing, modulated neural sources</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eye contact elicits bodily self-awareness in human adults. Cognition. 133(1):120-127. 10.1016/j.cognition.2014.06.009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Baltazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Hazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Vilarem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Beaucousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.120-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.10.063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01079736v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Relevance Appraisal Influences Facial Reactions to Emotional Body Expressions</w:t>
               </w:r>
@@ -2607,51 +2607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salient Social Cues are Prioritized in Autism Spectrum Disorders Despite Overall Decrease in Social Attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4050,234 +4050,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des signaux non verbaux et physiologiques d'adultes polyhandicapés : Vers un enrichissement des possibilités de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Marceaux-Dufour</w:t>
+                <w:t xml:space="preserve">Le comportement de suivi des indices sociaux dans le TDA/H: développement et calibrage d'un outil d'évaluation neuropsychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche de la Fédération EPN-R</w:t>
+              <w:t xml:space="preserve">DysCoFérences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091379v1</w:t>
+                <w:t xml:space="preserve">hal-04069145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement de suivi des indices sociaux dans le TDA/H: développement et calibrage d'un outil d'évaluation neuropsychologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+                <w:t xml:space="preserve">Exploration des signaux non verbaux et physiologiques d'adultes polyhandicapés : Vers un enrichissement des possibilités de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marceaux-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DysCoFérences</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche de la Fédération EPN-R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069145v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des signaux comportementaux et physiologiques d'adultes polyhandicapés : Vers un enrichissement de leurs possibilités de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marceaux-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4756,51 +4756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploration des signaux non verbaux et physiologiques des personnes polyhandicapées : Vers un enrichissement des possibilités de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marceaux-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4851,51 +4851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploration des signaux non verbaux et physiologiques des personnes polyhandicapées : Vers un enrichissement des possibilités de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marceaux-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4940,247 +4940,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploration des signaux non verbaux et physiologiques des personnes polyhandicapées : Vers un enrichissement des possibilités de communication</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oscillatory dynamical correlates of social contact. Symposium: Oscillatory common-ground: The temporal dynamics of social cognition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Hazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Babo-Rebelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Yahia Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIICLHA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Nanterre, France</w:t>
+              <w:t xml:space="preserve">22nd international conference on Biomagnetism (BioMag 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808819v1</w:t>
+                <w:t xml:space="preserve">hal-03713509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory dynamical correlates of social contact. Symposium: Oscillatory common-ground: The temporal dynamics of social cognition.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'exploration des signaux non verbaux et physiologiques des personnes polyhandicapées : Vers un enrichissement des possibilités de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marceaux-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Scelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd international conference on Biomagnetism (BioMag 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">SIICLHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713509v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Activity To Viewed Dynamic Gaze Is Affected By Social Decision</w:t>
               </w:r>
@@ -5568,368 +5568,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and interpretation of non-verbal signals in adults with Profound Intellectual and Multiple Disabilities (PIMD): towards an enhancement of communication</w:t>
+                <w:t xml:space="preserve">The impact of eye contact on interoceptive accuracy across ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Carta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Marceaux-Dufour</w:t>
+                <w:t xml:space="preserve">Julien Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Geuffroy</w:t>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche de la fédération EPN-R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">International Convention of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098093v1</w:t>
+                <w:t xml:space="preserve">hal-04188026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of eye contact on interoceptive accuracy across ages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">J’ai la mémoire qui flanche, j’me souviens plus très bien. Effets du vieillissement pathologique sur la perception temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Montalembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Goudard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Habib</w:t>
+                <w:t xml:space="preserve">Tifanie Sanfourche-Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Convention of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">5ème Congrès National de Neuropsychologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188026v1</w:t>
+                <w:t xml:space="preserve">hal-04434403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J’ai la mémoire qui flanche, j’me souviens plus très bien. Effets du vieillissement pathologique sur la perception temporelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie de Montalembert</w:t>
+                <w:t xml:space="preserve">Identification and interpretation of non-verbal signals in adults with Profound Intellectual and Multiple Disabilities (PIMD): towards an enhancement of communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marceaux-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tifanie Sanfourche-Gaume</w:t>
+                <w:t xml:space="preserve">Alexandra Geuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès National de Neuropsychologie clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche de la fédération EPN-R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434403v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of social contact on interoceptive accuracy in natural condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6157,64 +6157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of social contact on interoceptive accuracy in natural settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6252,64 +6252,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of social contact on intéroception in ecological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6455,64 +6455,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of social contact on intéroception in ecological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7207,51 +7207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploration des signaux non verbaux et physiologiques des personnes polyhandicapées : Vers un enrichissement des possibilités de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marceaux-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7588,51 +7588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Baltazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grezes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;maude Geoffray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Picq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15510" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Lopis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Pape" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Manetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-200841" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Narison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Montalembert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bayliss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.690197" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2019.1705495" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01218" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2019.170549" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hazem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Beaurenaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22497-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Eskenazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montalan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Proust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2015.1115111" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gamond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vilarem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Safra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13735" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01447905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.01.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03228783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltazar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari K. Hietanen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2016.08.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01385" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chanel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Pichon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2015.11.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rossi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Parada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Huang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsv049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03230389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Picq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.06.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVDG98ZJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01079736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Zein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.10.063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Philip" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chadwick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055885" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029892" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Happe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-012-1710-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TD0ZHVVG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067371" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818244v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Philip" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chadwick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21366" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00156" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996285v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezecache" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hugueville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gr&#232;zes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pouthas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gimmig" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2009.12.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795780v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Russo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Loehr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470910903227507" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996349v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sander" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631654v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Diaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. George" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.05.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5LXF5V7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Haza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marceaux-Dufour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciminaghi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawel Mersali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.048" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808860v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810151v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Babo-Rebelo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia Cherif" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795449v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puce Aina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latinus Marianne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Alejandra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parada Francisco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2015.217.00051" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593945v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098093v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Carta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Geuffroy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188026v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goudard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434403v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Sanfourche-Gaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714776v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883438v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264965v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789924v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01361767v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082888v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713517v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03713536v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03713532v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04091355v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03713541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03713535v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Baltazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grezes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;maude Geoffray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Picq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15510" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Lopis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Pape" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Manetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-200841" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Narison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Montalembert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bayliss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.690197" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2019.1705495" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01218" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2019.170549" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hazem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Beaurenaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22497-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Eskenazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montalan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Proust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2015.1115111" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gamond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vilarem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Safra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13735" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01447905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.01.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03228783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltazar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01423035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari K. Hietanen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2016.08.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01385" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chanel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Pichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2015.11.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rossi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Parada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Huang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsv049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03230389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01079736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Zein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.10.063" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Picq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.06.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVDG98ZJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Philip" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chadwick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055885" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029892" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Happe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-012-1710-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TD0ZHVVG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067371" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818244v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Philip" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chadwick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21366" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00156" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996285v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezecache" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hugueville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gr&#232;zes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pouthas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gimmig" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2009.12.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795780v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Russo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Loehr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470910903227507" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996349v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sander" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631654v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Diaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. George" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.05.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5LXF5V7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Haza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069145v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marceaux-Dufour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ciminaghi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawel Mersali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.048" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808860v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810151v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713509v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Babo-Rebelo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia Cherif" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808819v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795449v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puce Aina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latinus Marianne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Alejandra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parada Francisco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2015.217.00051" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593945v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goudard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434403v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Sanfourche-Gaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Carta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Geuffroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714776v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883438v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264965v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789924v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01361767v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082888v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713517v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03713536v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03713532v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04091355v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03713541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03713535v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>